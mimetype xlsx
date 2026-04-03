--- v0 (2025-12-23)
+++ v1 (2026-04-03)
@@ -54,3716 +54,3716 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Atas</t>
   </si>
   <si>
     <t>Diretoria Legislativa - DL</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/</t>
   </si>
   <si>
     <t>Ata 001/2018 da 1ª Sessão Extraordinária de 2018 de 24/01/2018.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Plenário - PLEN</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/151/1_-_ata_002-2018_da_1o_sessao_ordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/151/1_-_ata_002-2018_da_1o_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 1º Sessão Ordinária de 2018.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/152/2_-_ata_003-2018_da_2o_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/152/2_-_ata_003-2018_da_2o_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 2º Sessão Extraordinária de 2018</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/153/3_-_ata_004-2018_da_2o_sessao_ordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/153/3_-_ata_004-2018_da_2o_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 2º Sessão Ordinária de 2018.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/154/4_-_ata_005-2018_da_3o_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/154/4_-_ata_005-2018_da_3o_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 3º Sessão Extraordinária de 2018.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/155/5_-_ata_005-2018_da_3o_sessao_ordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/155/5_-_ata_005-2018_da_3o_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 3º Sessão Ordinária de 2018.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/156/ata_007-2018_-_4_sessao_ordinaria_19-03-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/156/ata_007-2018_-_4_sessao_ordinaria_19-03-2018.pdf</t>
   </si>
   <si>
     <t>Ata da 4º Sessão Ordinária de 2018.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/157/ata_008-2018_-_4_sessao_extraordinaria_24-03-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/157/ata_008-2018_-_4_sessao_extraordinaria_24-03-2018.pdf</t>
   </si>
   <si>
     <t>Ata da 4º Sessão Extraordinária de 2018.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Érico Stevan Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/174/1_-_ata_009-2018_-_5o_sessao_ordinaria_02-04-201_s3Hb7Rh.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/174/1_-_ata_009-2018_-_5o_sessao_ordinaria_02-04-201_s3Hb7Rh.pdf</t>
   </si>
   <si>
     <t>Ata da 5° Sessão Ordinária de 2018.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/189/ata_010-2018_da_6a_sessao_ordinaria_de_2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/189/ata_010-2018_da_6a_sessao_ordinaria_de_2018.pdf</t>
   </si>
   <si>
     <t>Ata da 6ᵒ  Sessão Ordinária de 2018.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/190/ata_011-2018_da_5a_sessao_extraordinaria_de_2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/190/ata_011-2018_da_5a_sessao_extraordinaria_de_2018.pdf</t>
   </si>
   <si>
     <t>Ata da 5ᵒ Sessão Extraordinária de 2018.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Ata nº 12/2018  - 07/05/2018 - 7ª Sessão Ordinária 2018.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/210/ata_13_da_6a_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/210/ata_13_da_6a_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 6 Sessão Extraordinária de 2018</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/219/ata_no_014-2018_-_8a_sessao_ordinaria_de_2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/219/ata_no_014-2018_-_8a_sessao_ordinaria_de_2018.pdf</t>
   </si>
   <si>
     <t>Ata da 8º Sessão Ordinária de 2018.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/220/ata_no_015-2018_-_7a_sessao_extraordinaria_de_2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/220/ata_no_015-2018_-_7a_sessao_extraordinaria_de_2018.pdf</t>
   </si>
   <si>
     <t>Ata da 7º Sessão Extraordinária de 2018</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/221/ata_no_016-2018_-_8a_sessao_extraordinaria_de_2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/221/ata_no_016-2018_-_8a_sessao_extraordinaria_de_2018.pdf</t>
   </si>
   <si>
     <t>Ata da 8º Sessão Extraordinária 2018</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/233/ata_no_017-2018_-_9a_sessao_ordinaria_de_2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/233/ata_no_017-2018_-_9a_sessao_ordinaria_de_2018.pdf</t>
   </si>
   <si>
     <t>Ata da 9 Sessão Ordinária de 2018.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Ata Nº 018/2018 da 10ª Sessão Ordinária de 2018 de 18/06/2018</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/10/ata_no_019-2018_da_09a_sessao_extraordinaria_de_2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/10/ata_no_019-2018_da_09a_sessao_extraordinaria_de_2018.pdf</t>
   </si>
   <si>
     <t>Ata Nº 019/2018 da 09ª Sessão Extraordinária de 2018 de 27/06/2018</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/11/ata_no._020_-_2018_11a_sessao_ordinaria__02_07_2018.docx.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/11/ata_no._020_-_2018_11a_sessao_ordinaria__02_07_2018.docx.pdf</t>
   </si>
   <si>
     <t>Ata Nº 020/2018 da 11ª Sessão Ordinária de 2018 de 02/07/2018</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/12/ata_no_021-2018_da_10a_sessao_extraordinaria_de_2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/12/ata_no_021-2018_da_10a_sessao_extraordinaria_de_2018.pdf</t>
   </si>
   <si>
     <t>Ata Nº 021/2018 da 10ª Sessão Extraordinária de 2018 de 09/07/2018</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/33/ata_no_22-2018_da_12a_sessao_ordinaria_de_2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/33/ata_no_22-2018_da_12a_sessao_ordinaria_de_2018.pdf</t>
   </si>
   <si>
     <t>Ata nº 022/2018 da 12ª Sessão Ordinária de 2018 de 16/07/2018.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/34/ata_no_23-2018_da_11a_sessao_extraordinaria_de_2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/34/ata_no_23-2018_da_11a_sessao_extraordinaria_de_2018.pdf</t>
   </si>
   <si>
     <t>Ata nº. 023/2018 da 11ª Sessão Extraordinária de 2018 de 19/07/2018.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/167/ata_no_24-2018_da_13a_sessao_ordinaria_de_2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/167/ata_no_24-2018_da_13a_sessao_ordinaria_de_2018.pdf</t>
   </si>
   <si>
     <t>Ata nº. 024/2018 da 13ª Sessão Ordinária de 2018 de 06/08/2018</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/297/ata_025-2018_da_14a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/297/ata_025-2018_da_14a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata nº. 025/2018 da 14ª Sessão Ordinária de 2018 de 20/08/2018</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/298/ata_026-2018_da_12a_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/298/ata_026-2018_da_12a_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata nº. 026/2018 da 12ª Sessão Extraordinária de 2018 de 25/08/2018</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/299/ata_027-2018_da_15a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/299/ata_027-2018_da_15a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata nº. 027/2018 da 15ª Sessão Ordinária de 2018 de 03/09/2018</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/306/ata_no._028-2018_da_13a_sessao_extraordinaria_de_2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/306/ata_no._028-2018_da_13a_sessao_extraordinaria_de_2018.pdf</t>
   </si>
   <si>
     <t>Ata nº. 028-2018 da 13ª Sessão Extraordinária de 2018</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/307/ata_no._029-2018_da_16a_sessao_ordinaria_de_2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/307/ata_no._029-2018_da_16a_sessao_ordinaria_de_2018.pdf</t>
   </si>
   <si>
     <t>Ata nº. 029-2018 da 16ª Sessão Ordinária de 2018</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/327/ata_no._030-2018_da_14a_sessao_extraordinaria_de_2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/327/ata_no._030-2018_da_14a_sessao_extraordinaria_de_2018.pdf</t>
   </si>
   <si>
     <t>Ata nº 030/2018 da 14ª Sessão Extraordinária de 2018 de 28/09/2018</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/328/ata_no._031-2018_da_17a_sessao_ordinaria_de_2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/328/ata_no._031-2018_da_17a_sessao_ordinaria_de_2018.pdf</t>
   </si>
   <si>
     <t>Ata nº 031/2018 da 17ª Sessão Ordinária de 2018 de 01/10/2018</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/329/ata_no._032-2018_da_18a_sessao_ordinaria_de_2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/329/ata_no._032-2018_da_18a_sessao_ordinaria_de_2018.pdf</t>
   </si>
   <si>
     <t>Ata nº 032/2018 da 18ª Sessão Ordinária de 2018 de 15/10/2018</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/330/ata_no._033-2018_da_15a_sessao_extraordinaria_de_2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/330/ata_no._033-2018_da_15a_sessao_extraordinaria_de_2018.pdf</t>
   </si>
   <si>
     <t>Ata nº 033/2018 da 15ª Sessão Extraordinária de 2018 de 22/10/2018</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/331/ata_no._034-2018_da_16a_sessao_extraordinaria_de_2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/331/ata_no._034-2018_da_16a_sessao_extraordinaria_de_2018.pdf</t>
   </si>
   <si>
     <t>Ata nº 034/2018 da 16ª Sessão Extraordinária de 2018 de 22/10/2018</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/363/ata_no._035-2018_da_17a_sessao_extraordinaria_de_2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/363/ata_no._035-2018_da_17a_sessao_extraordinaria_de_2018.pdf</t>
   </si>
   <si>
     <t>Ata nº. 035-2018 da 17ª Sessão Extraordinária de 2018 de 01/11/2018.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/364/ata_no._036-2018_da_19a_sessao_ordinaria_de_2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/364/ata_no._036-2018_da_19a_sessao_ordinaria_de_2018.pdf</t>
   </si>
   <si>
     <t>Ata nº. 036-2018 da 19ª Sessão Ordinária de 2018 de 05/11/2018.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/365/ata_no._037-2018_da_20a_sessao_ordinaria_de_2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/365/ata_no._037-2018_da_20a_sessao_ordinaria_de_2018.pdf</t>
   </si>
   <si>
     <t>Ata nº. 037-2018 da 20ª Sessão Ordinária de 2018 de 21/11/2018.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/366/ata_no._038-2018_da_18a_sessao_extraordinaria_de_2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/366/ata_no._038-2018_da_18a_sessao_extraordinaria_de_2018.pdf</t>
   </si>
   <si>
     <t>Ata nº. 038-2018 da 18ª Sessão Extraordinária de 2018 de 22/11/2018.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/388/ata_no_039-2018__da_21o_sessao_ordinaria_de_2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/388/ata_no_039-2018__da_21o_sessao_ordinaria_de_2018.pdf</t>
   </si>
   <si>
     <t>Ata nº 039-2018  da 21º Sessão Ordinária de 2018 de 03/12/2018</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/389/ata_no_040-2018__da_19o_sessao_extraordinaria_de_2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/389/ata_no_040-2018__da_19o_sessao_extraordinaria_de_2018.pdf</t>
   </si>
   <si>
     <t>Ata nº 040-2018  da 19º Sessão Extraordinária de 2018 de 04/12/2018</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/390/ata_no_041-2018__da_20o_sessao_extraordinaria_de_2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/390/ata_no_041-2018__da_20o_sessao_extraordinaria_de_2018.pdf</t>
   </si>
   <si>
     <t>Ata nº 041-2018  da 20º Sessão Extraordinária de 2018 de 05/12/2018</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/391/ata_no_042-2018__da_21o_sessao_extraordinaria_de_2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/391/ata_no_042-2018__da_21o_sessao_extraordinaria_de_2018.pdf</t>
   </si>
   <si>
     <t>Ata nº 042-2018  da 21º Sessão Extraordinária de 2018 de 06/12/2018</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/392/ata_no_043-2018__da_22o_sessao_extraordinaria_de_2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/392/ata_no_043-2018__da_22o_sessao_extraordinaria_de_2018.pdf</t>
   </si>
   <si>
     <t>Ata nº 043-2018  da 22º Sessão Extraordinária de 2018 de 07/12/2018</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/393/ata_no_044-2018__da_22o_sessao_ordinaria_de_2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/393/ata_no_044-2018__da_22o_sessao_ordinaria_de_2018.pdf</t>
   </si>
   <si>
     <t>Ata nº 044-2018  da 22º Sessão Ordinária de 2018 de 17/12/2018</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/402/ata_45_da_23a_sessao_extraordinaria_de_2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/402/ata_45_da_23a_sessao_extraordinaria_de_2018.pdf</t>
   </si>
   <si>
     <t>Ata nº 045/2018 da 23ª Sessão Extraordinária de 2018, de 19/12/2018</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/403/ata_46_da_24a_sessao_extraordinaria_de_2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/403/ata_46_da_24a_sessao_extraordinaria_de_2018.pdf</t>
   </si>
   <si>
     <t>Ata nº 046/2018 da 24ª Sessão Extraordinária de 2018, de 21/12/2018</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/404/ata_n_047_2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/404/ata_n_047_2018.pdf</t>
   </si>
   <si>
     <t>Ata nº 047/2018 da 25ª Sessão Extraordinária de 2018, de 21/12/2018.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/405/ata_48_da_26a_sessao_extraordinaria_de_2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/405/ata_48_da_26a_sessao_extraordinaria_de_2018.pdf</t>
   </si>
   <si>
     <t>Ata nº 048/2018 da 26ª Sessão Extraordinária de 2018, de 22/12/2018</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>C.A.G</t>
   </si>
   <si>
     <t>Contas Anuais de Governo</t>
   </si>
   <si>
     <t>Tribunal de Contas de Mato Grosso</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/382/45896-2017.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/382/45896-2017.pdf</t>
   </si>
   <si>
     <t>Contas de Anuais de Governo de 2017</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>EM.A</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>Nonato</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/386/emenda_aditiva_001-2018_-_nonato_duarte.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/386/emenda_aditiva_001-2018_-_nonato_duarte.pdf</t>
   </si>
   <si>
     <t>Altera o Caput do Artigo 3º e Acrescenta o Inciso XIV, XX e XXI ao Artigo 3º do PLO 133/2018.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>Celso Henrique, Silvio Dutra</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/377/emenda_aditiva_003-2018_-_celso_e_nonato.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/377/emenda_aditiva_003-2018_-_celso_e_nonato.pdf</t>
   </si>
   <si>
     <t>Acrescenta no Artigo 7º o Inciso V e VI; Acrescenta o Parágrafo § 6º no Inciso VII do Artigo 20º do P.L.O. 136/2018.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>Celso Henrique, Nonato</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/381/emenda_aditiva_004-2018_-_celso_e_nonato.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/381/emenda_aditiva_004-2018_-_celso_e_nonato.pdf</t>
   </si>
   <si>
     <t>Acrescenta ao Artigo 6º o Inciso III no P.L.O. 132/2018</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/384/emenda_aditiva_005-2018_-_nonato_duarte.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/384/emenda_aditiva_005-2018_-_nonato_duarte.pdf</t>
   </si>
   <si>
     <t>Acrescenta ao Artigo 3º no Inciso II a Alínea "e".</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>EM. M</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/375/emenda_modificativa_001-2018_-_celso_e_nonato.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/375/emenda_modificativa_001-2018_-_celso_e_nonato.pdf</t>
   </si>
   <si>
     <t>Modifica a Sequência dos Artigos da Página 07 à 13 do P.L.O. 136/2018.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/379/emenda_modificativa_002-2018_-_celso_e_nonato.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/379/emenda_modificativa_002-2018_-_celso_e_nonato.pdf</t>
   </si>
   <si>
     <t>Modifica o Inciso I do Artigo 6º do P.L.O. 132/2018</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/380/emenda_modificativa_003-2018_-_celso_e_nonato.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/380/emenda_modificativa_003-2018_-_celso_e_nonato.pdf</t>
   </si>
   <si>
     <t>Modifica o Quadro de Detalhamento de Despesas do P.L.O. 132/2018.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>Celso Henrique</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/376/emenda_modificativa_004-2018_-_celso_e_nonato.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/376/emenda_modificativa_004-2018_-_celso_e_nonato.pdf</t>
   </si>
   <si>
     <t>Modifica o Art. 3º; Modifica o Artigo 17º Parágrafo § 15º;  Artigo 20º o Inciso I e no Inciso VII o Parágrafo § 1º e § 3º  do P.L.O. 136/2018.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/383/emenda_modificativa_005-2018_-_nonato_duarte.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/383/emenda_modificativa_005-2018_-_nonato_duarte.pdf</t>
   </si>
   <si>
     <t>Modifica a Grafia do Artigo 3º no Inciso I e Alínea "b" e "d" do Inciso II do Artigo 3º e Caput do Artigo 4º do PLO 144/2018.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/385/emenda_modificativa_006-2018_-_nonato_duarte.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/385/emenda_modificativa_006-2018_-_nonato_duarte.pdf</t>
   </si>
   <si>
     <t>Modifica o Inciso II do Artigo 3º do PLO 133/2018.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>EM. S</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/378/emenda_supressiva_001-2018_-_celso_e_nonato.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/378/emenda_supressiva_001-2018_-_celso_e_nonato.pdf</t>
   </si>
   <si>
     <t>Suprime § 1º e § 2º do Artigo 12 do P.L.O. 136/2018.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Zilmar</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/107/indicacao_001-2018_-_zilmar_assis.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/107/indicacao_001-2018_-_zilmar_assis.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Proceder com a Recuperação de Todas as Estradas Rurais do Município.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/108/indicacao_002-2018_-_zilmar_assis.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/108/indicacao_002-2018_-_zilmar_assis.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Proceder com a Recuperação de Todas as Ruas e Avenidas do Bairro  deste Município.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>Silvio Dutra</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/102/28_-_indicacao_no_007-2018_silvio_dutra.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/102/28_-_indicacao_no_007-2018_silvio_dutra.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo que seja Articulado a Instalação dos Bancos SICOOB e Banco da Amazônia em Guarantã do Norte/MT.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/103/29_-_indicacao_no_008-2018_zilmar_lima.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/103/29_-_indicacao_no_008-2018_zilmar_lima.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Reduzir o Valor de Cobranças do ISS para Moto Taxistas do Nosso Município.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/125/14_-_indicacao_009-2018_-_zilmar_lima.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/125/14_-_indicacao_009-2018_-_zilmar_lima.pdf</t>
   </si>
   <si>
     <t>Colocar Bueiro para Vazão de Aguá na Estrada em Frente a Chácara do Edson (Negão do Mogno).</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/126/15_-_indicacao_010-2018_-_zilmar_lima.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/126/15_-_indicacao_010-2018_-_zilmar_lima.pdf</t>
   </si>
   <si>
     <t>Ornamentação dos Canteiros das Avenida da da Cidade .</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/104/30_-_indicacao_no_011-2018_celso_henrique.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/104/30_-_indicacao_no_011-2018_celso_henrique.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo que seja Efetuado a Limpeza do Córrego 22 aos Fundos do Bairro Jardim Aeroporto.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/105/31_-_indicacao_no_012-2018_nonato_duarte.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/105/31_-_indicacao_no_012-2018_nonato_duarte.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo que Seja Efetuado a Recuperação das Ruas do Bairro Jardim Aeroporto.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>Valter do Sindicato</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/106/32_-_indicacao_no_013-2018_valter_moura.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/106/32_-_indicacao_no_013-2018_valter_moura.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo que Seja Efetuado a Plantação de Gramas no Canteiro Central da Av. Guarantã.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Kátia Brambilla</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/63/indicacao_no_014-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/63/indicacao_no_014-2018.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo faça  Doação de um Terreno para a Associação da Casa do Mel.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/127/16_-_indicacao_015-2018_-_silvio_dutra.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/127/16_-_indicacao_015-2018_-_silvio_dutra.pdf</t>
   </si>
   <si>
     <t>Cascalhamento das Ruas que Dao Acesso a Faculdade Uniflor (Com Máxima Urgência).</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/142/19_-_indicacao_016-2018_-_zilmar_assis.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/142/19_-_indicacao_016-2018_-_zilmar_assis.pdf</t>
   </si>
   <si>
     <t>Adquirir um "Odonto Móvel" para o Município.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/64/indicacao_no_017-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/64/indicacao_no_017-2018.pdf</t>
   </si>
   <si>
     <t>Implantação da Praça da Juventude, entre o Ginásio Bezerrão e a Feira do Produtor.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/128/17_-_indicacao_018-2018_-_silvio_dutra.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/128/17_-_indicacao_018-2018_-_silvio_dutra.pdf</t>
   </si>
   <si>
     <t>Drenagem nas Avenidas e Ruas do Bairro Cotrel com Máxima Urgência.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/129/18_-_indicacao_019-2018_-_silvio_dutra.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/129/18_-_indicacao_019-2018_-_silvio_dutra.pdf</t>
   </si>
   <si>
     <t>Aquisição de Dois (02) Caminhões  caçamba, para Atender a Secretaria de Infraestrutura e Serviços Urbanos.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/143/20_-_indicacao_020-2018_-_silvio_dutra.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/143/20_-_indicacao_020-2018_-_silvio_dutra.pdf</t>
   </si>
   <si>
     <t>Adquaçoes Necessárias para Dissolver ( quebrar) as Cabeceiras das Pontes, nas Linhas Pascoa e 27.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/144/21_-_indicacao_021-2018_-_silvio_dutra.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/144/21_-_indicacao_021-2018_-_silvio_dutra.pdf</t>
   </si>
   <si>
     <t>Efetuar Limpeza e Recuperação do Campo de Futebol Bairro 13 de Maio</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/145/22_-_indicacao_022-2018_-_silvio_dutra.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/145/22_-_indicacao_022-2018_-_silvio_dutra.pdf</t>
   </si>
   <si>
     <t>Rebaixamento da Serra do Veado, Localizado na Linha 38.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/146/23_-_indicacao_023-2018_-_silvio_dutra.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/146/23_-_indicacao_023-2018_-_silvio_dutra.pdf</t>
   </si>
   <si>
     <t>Contratação de uma Guarda 24 horas UPA ate que a Inauguração seja Realizada.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>Socorro</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/147/24_-_indicacao_024-2018_-_socorro.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/147/24_-_indicacao_024-2018_-_socorro.pdf</t>
   </si>
   <si>
     <t>Adquirir Aparelhos de Eletrocardiograma Digital.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/148/25_-_indicacao_025-2018_-_socorro.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/148/25_-_indicacao_025-2018_-_socorro.pdf</t>
   </si>
   <si>
     <t>Adquirir um Veiculo de Transporte Adaptado.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/149/26_-_indicacao_026-2018_-_socorro.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/149/26_-_indicacao_026-2018_-_socorro.pdf</t>
   </si>
   <si>
     <t>Recuperação e Cascalhamento da Avenida Magnólia Entre a Rua dos Flamboiantes  e rua dos Pequizeiros.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/158/indicacao_027-2018_-_valter_moura.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/158/indicacao_027-2018_-_valter_moura.pdf</t>
   </si>
   <si>
     <t>Construção de Quebra Molas nas Proximidades do Entroncamento da Av. Curitiba Esquina com Rua Florianópolis Bairro Jardim Vitoria.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/159/indicacao_028-2018_-_valter_moura.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/159/indicacao_028-2018_-_valter_moura.pdf</t>
   </si>
   <si>
     <t>Recuperação da Ponte do Rio Braço Norte que dá Acesso ao Balneário do Claudio.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/160/indicacao_029-2018_-_silvio_dutra.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/160/indicacao_029-2018_-_silvio_dutra.pdf</t>
   </si>
   <si>
     <t>Recuperação da Rua Macieiras, nas Proximidades da Escola Beija Flor e APAE.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/185/14_-_indicacao_030-2018_-_silvio_dutra.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/185/14_-_indicacao_030-2018_-_silvio_dutra.pdf</t>
   </si>
   <si>
     <t>Aquisição de Equipamentos (Copia em Anexo) Conforme a Descrição do Porte 1 para a Unidade de Pronto Atendimento- UPA.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/273/15_-_indicacao_032-2018_-_silvio_dutra_e_katia_brambilla.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/273/15_-_indicacao_032-2018_-_silvio_dutra_e_katia_brambilla.pdf</t>
   </si>
   <si>
     <t>Solicita Parceria entre as Entidades Públicas Prefeitura que disponibilizem um ônibus para os Acadêmicos e a IFMT o Combustível para o Deslocamento.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/186/16_-_indicacao_033-2018_-_zilmar_assis.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/186/16_-_indicacao_033-2018_-_zilmar_assis.pdf</t>
   </si>
   <si>
     <t>Reforma Creche Tia Tété e Creche Arco Iris.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/187/17_-_indicacao_034-2018_-_celso_henrique.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/187/17_-_indicacao_034-2018_-_celso_henrique.pdf</t>
   </si>
   <si>
     <t>Recuperação da Rua Tamboris, do  Ponto mais Precisamente que dá Entrada no Bairro Boa Esperança e que sai nas Proximidades da Impressa Flor do Campo Pré Moldados.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/188/18_-_indicacao_036-2018_-_silvio_dutra_e_katia_brambilla.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/188/18_-_indicacao_036-2018_-_silvio_dutra_e_katia_brambilla.pdf</t>
   </si>
   <si>
     <t>Pavimentação Asfáltica nas Ruas Andorinha , Bem-te-vi e Garças no Bairro Cotrel.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/191/indicacao_037-2018_-_autor_celso_henrique.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/191/indicacao_037-2018_-_autor_celso_henrique.pdf</t>
   </si>
   <si>
     <t>Recuperação de Estrada Vicinal Denominada Linha Fogo para Trafego de Transporte Escolar.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/278/indicacao_038-2018_-_edmilson_alves_rolico_moto_taxi.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/278/indicacao_038-2018_-_edmilson_alves_rolico_moto_taxi.pdf</t>
   </si>
   <si>
     <t>Proceda a Realização de Estudos Visando a Adequação das Pinturas dos Endereços nos Postes.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/211/indicacao_039-2018_-_celso_henrique.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/211/indicacao_039-2018_-_celso_henrique.pdf</t>
   </si>
   <si>
     <t>Recuperação da Rua Coberlia, Localizada no Bairro Ouro Verde, Sentido Chaçara do Senhor Jorge Nortão.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/212/indicacao_040-2018_-_celso_henrique.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/212/indicacao_040-2018_-_celso_henrique.pdf</t>
   </si>
   <si>
     <t>Manutenção/Pintura das Faixas de Pedestres na Proximidade dos Seguintes Locais: Praça da Cultura, nas Lanchonetes e Sorveterias, Caixa Econômica, Postos de Saúde,Escolas e Hospital Municipal.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/279/indicacao_041-2018_-_edmilson_alves_rolico_moto_taxi.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/279/indicacao_041-2018_-_edmilson_alves_rolico_moto_taxi.pdf</t>
   </si>
   <si>
     <t>Aquisição de um Veículo Van, Adaptado para Cadeirantes, Visando Atender o CAPS, mas que Também sejam Destinadas s Demais Áreas da Saúde.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/280/indicacao_042-2018_-_admilson_alves_rolico_moto_taxi.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/280/indicacao_042-2018_-_admilson_alves_rolico_moto_taxi.pdf</t>
   </si>
   <si>
     <t>Construção de Quebra-molas na Av. Rotary, mais Conhecida como Av. Aeroporto.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/222/indicacao_no_043-2018_-_celso_henrique_batista.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/222/indicacao_no_043-2018_-_celso_henrique_batista.pdf</t>
   </si>
   <si>
     <t>Limpeza nas Laterais da Estrada da Linha  das Garças/Recanto dos pássaros, bem Como a Remoção de uma Curva nas Proximidades da Propriedade do Senhor Luiz Carlos Silva.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/223/indicacao_no_044-2018_-_katia_brambilla.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/223/indicacao_no_044-2018_-_katia_brambilla.pdf</t>
   </si>
   <si>
     <t>Abertura de uma Rua Interligando a Comunidade Aliança ao Bairro Jardim Das Palmeiras.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>David da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/224/indicacao_no_045-2018_-_david_marques_da_silva.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/224/indicacao_no_045-2018_-_david_marques_da_silva.pdf</t>
   </si>
   <si>
     <t>Que o Governo Municipal faça uma Solicitação ao Detran para Realizar Avaliações de no Minimo três (3) pontos para a Instalação do Semafaro no Município.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/225/indicacao_no_046-2018_-_david_marques_da_silva.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/225/indicacao_no_046-2018_-_david_marques_da_silva.pdf</t>
   </si>
   <si>
     <t>Que o Governo Municipal solicite apoio ao Governo Estadual e Federal para instalações de semáforos nas paralelas da BR 163 nos pontos mais preciso sendo em frente ao Supermercado Del Moro e Loja da Suspensão.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/226/indicacao_no_047-2018_-_maria_socorro_leite_dantas.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/226/indicacao_no_047-2018_-_maria_socorro_leite_dantas.pdf</t>
   </si>
   <si>
     <t>Construção de um Quebra-Molas na Rua das Palmas no Bairro Jardim Horizonte.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/234/indicacao_049-2018_-_maria_socorro_leite_dantas.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/234/indicacao_049-2018_-_maria_socorro_leite_dantas.pdf</t>
   </si>
   <si>
     <t>Construção de um quebra-molas na rua das Arrudas, apos a Ponte adentrando o Bairro, No Bairro Ouro Verde_x000D_
 Construção de quatro Quebra-Molas na Rua das Corbelias, no Bairro Ouro Verde.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/235/indicacao_050-2018_-_celso_henrique_batista_silva.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/235/indicacao_050-2018_-_celso_henrique_batista_silva.pdf</t>
   </si>
   <si>
     <t>Recuperação de Ruas do Bairro Guaranorte, nas Proximidades da Loja Castrilon e Dalzoto, em Especial a Rua do Limoeiro.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/236/indicacao_051-2018_-_silvio_dutra_da_silva.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/236/indicacao_051-2018_-_silvio_dutra_da_silva.pdf</t>
   </si>
   <si>
     <t>Aquisição de um Veiculo Van para o Translado Interno na Capital de Cuiabá, em Atendimento Aos Pacientes da Casa de Apoio Aba Vida.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/237/indicacao_052-2018_-_celso_henrique_batista_silva.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/237/indicacao_052-2018_-_celso_henrique_batista_silva.pdf</t>
   </si>
   <si>
     <t>Solicito que Proceda A Abertura de 2 Mil Metros de Estrada, Complementando os 7 km já Existentes ate o Sitio do Senhor Carmo Rhoden na Linha Kobayashi.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Valter do Sindicato, Celso Henrique, David da Farmácia, Irmão Alexandre, Kátia Brambilla, Nonato, Silvio Dutra, Socorro, Zilmar</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/26/indicacao_053-2018_-_vereadores.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/26/indicacao_053-2018_-_vereadores.pdf</t>
   </si>
   <si>
     <t>Indicação Para que Seja Efetuada a Transferência da Gleba Curuaés do Vale do XV</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/27/indicacao_054-2018_-_celso_henrique_batista.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/27/indicacao_054-2018_-_celso_henrique_batista.pdf</t>
   </si>
   <si>
     <t>Indicação para Recuperação da Linha Fogo União</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/28/indicacao_055-2018_-_celso_henrique_batista.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/28/indicacao_055-2018_-_celso_henrique_batista.pdf</t>
   </si>
   <si>
     <t>Indicação para Recuperação de Bueiros da Linha Páscoa Comunidade São Pedro</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/40/indicacao_no_056-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/40/indicacao_no_056-2018.pdf</t>
   </si>
   <si>
     <t>Indicação para Contratação de Motorista para Casa de Apoio ABA VIDA</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/171/indicacao_057-2018_-_celso_henrique.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/171/indicacao_057-2018_-_celso_henrique.pdf</t>
   </si>
   <si>
     <t>Indicação "Indica a Recuperação de Duas Pontes na Linha 27, Com. São João e São Pedro"</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/172/indicacao_058-2018_-_katia_brambilla.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/172/indicacao_058-2018_-_katia_brambilla.pdf</t>
   </si>
   <si>
     <t>Indicação "Indica que Conceda as Famílias de Portadores de Deficiência e Doença a Isenção do IPTU"</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/173/indicacao_059-2018_-_silvio_dutra.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/173/indicacao_059-2018_-_silvio_dutra.pdf</t>
   </si>
   <si>
     <t>Indicação "Indica Sinalização Correta de Quebra-Molas"</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/257/indicacao_060-2018_-_celso_henrique.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/257/indicacao_060-2018_-_celso_henrique.pdf</t>
   </si>
   <si>
     <t>Indicação "Recup/Cascalh. Rua do Bairro Guaranorte"</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Nonato, Valter do Sindicato</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/295/indicacao_061-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/295/indicacao_061-2018.pdf</t>
   </si>
   <si>
     <t>Indicação "Indica a Implantação de Creche para Idosos no Município"</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/296/indicacao_062-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/296/indicacao_062-2018.pdf</t>
   </si>
   <si>
     <t>Indicação " Indica a Construção de Quebra-Molas nas Proximidades do Entroncamento da Rua Genésio Mineto com a Jequitibá e Genésio Mineto com a Av. Angelin"</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/308/indicacao_063-2018_-_valter_do_sindicato.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/308/indicacao_063-2018_-_valter_do_sindicato.pdf</t>
   </si>
   <si>
     <t>Indica a Necessidade de Adequação do Projeto do Canteiro Central das Marginais da Av. Guarantã I e II</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/309/indicacao_064-2018_-_valter_do_sindicato.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/309/indicacao_064-2018_-_valter_do_sindicato.pdf</t>
   </si>
   <si>
     <t>Indica a Necessidade de Iluminação Pública no Bairro Aliança</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/310/indicacao_065-2018_-_valter_do_sindicato.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/310/indicacao_065-2018_-_valter_do_sindicato.pdf</t>
   </si>
   <si>
     <t>Indica a Necessidade de Iluminação do Campo de Futebol no Bairro Maranata</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Indica a Necessidade de Recuperação/Cascalhamento de Todas as Ruas nos Bairros Parque do Lago e Aeroporto</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/312/indicacao_067-2018_-_davi_marques.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/312/indicacao_067-2018_-_davi_marques.pdf</t>
   </si>
   <si>
     <t>Indica a Necessidade de Redutores de Velocidade mas Proximidades dos Seguintes Locais: Igreja Metodista, Igreja Universal e nos Colégios Inovação, Albert Einstein, Guarantã e no Ginásio Bezerrão.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/313/indicacao_068-2018_-_celso_henrique.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/313/indicacao_068-2018_-_celso_henrique.pdf</t>
   </si>
   <si>
     <t>Indica a Necessidade de Recuperação da Ponte bem como da Estrada na Comunidade São Pedro, próxima a Comunidade São João na Linha 27</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/314/indicacao_069-2018_-_valter_do_sindicato.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/314/indicacao_069-2018_-_valter_do_sindicato.pdf</t>
   </si>
   <si>
     <t>Indica a Necessidade de Alteração da Lei Municipal 660/2007</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/334/indicacao_070-2018_-_celso_henrique.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/334/indicacao_070-2018_-_celso_henrique.pdf</t>
   </si>
   <si>
     <t>Indicação a necessidade de Manutenção/Reparos de Bueiro/Tubulação na Av. Sibipiruna</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Irmão Alexandre</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/335/indicacao_072-2018_-_alexandre_ribeiro.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/335/indicacao_072-2018_-_alexandre_ribeiro.pdf</t>
   </si>
   <si>
     <t>Indica a Necessidade de Climatização da Capela Mortuária Municipal</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/336/indicacao_073-2018_-_alexandre_ribeiro.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/336/indicacao_073-2018_-_alexandre_ribeiro.pdf</t>
   </si>
   <si>
     <t>Indica a Necessidade de Sinalização e Instalação de Redutores de Velocidade na Av. Pau Brasil no Trecho que Está Recebendo Pavimentação Asfáltica</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/337/indicacao_074-2018_-_celso_henrique.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/337/indicacao_074-2018_-_celso_henrique.pdf</t>
   </si>
   <si>
     <t>Indica a Necessidade de Cascalhamento da Linha Esperança</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/338/indicacao_075-2018_-_silvio_dutra.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/338/indicacao_075-2018_-_silvio_dutra.pdf</t>
   </si>
   <si>
     <t>Indica a Necessidade de Levantamento/Elevação e Cascalhamento da Estrada da Linha das Castanheiras, que Liga ao Bairro Santa Marta</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/339/indicacao_076-2018_-_celso_henrique.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/339/indicacao_076-2018_-_celso_henrique.pdf</t>
   </si>
   <si>
     <t>Indica a Necessidade de Solução Quanto a Situação Precária de uma Família Residente na Rua Eucalipto nº 55 no Bairro Industrial</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Celso Henrique, Nonato, Silvio Dutra, Socorro, Valter do Sindicato</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/340/indicacao_077-2018_-_celso_valter_silvio_socorro_0P2NLsb.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/340/indicacao_077-2018_-_celso_valter_silvio_socorro_0P2NLsb.pdf</t>
   </si>
   <si>
     <t>Indica a Necessidade de Proceder à Realização de Limpeza Geral das Áreas Públicas Municipais</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Silvio Dutra, Kátia Brambilla</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/341/indicacao_078-2018_-_silvio_e_katia.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/341/indicacao_078-2018_-_silvio_e_katia.pdf</t>
   </si>
   <si>
     <t>Indica a Necessidade de Projeto de Lei de Isenção de IPTU a Aposentados/Pensionista/Deficientes</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/342/indicacao_079-2018_-_silvio_dutra.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/342/indicacao_079-2018_-_silvio_dutra.pdf</t>
   </si>
   <si>
     <t>Indica a Necessidade de Instalação de Cestos para Coletas de Lixo nas Bocas de Lobos (bueiro inteligente) ou Boca de Lobo Ecológico</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>Maurinho, Nonato</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/352/indicacao_084-2018_-_nonato_e_maurinho.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/352/indicacao_084-2018_-_nonato_e_maurinho.pdf</t>
   </si>
   <si>
     <t>Indica a Necessidade de Recuperação, Patrolamento e Cascalhamento da Estrada na Linha Mutum até a Linha 27, na Comunidade São Sebastião Aproximadamente 300 metros Após o Centro de Recuperação Coluna de Betel.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/353/indicacao_085-2018_-_nonato_e_maurinho.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/353/indicacao_085-2018_-_nonato_e_maurinho.pdf</t>
   </si>
   <si>
     <t>Indica a Necessidade de Recuperação da Ponte de Madeira sobre o Rio Horizonte na Comunidade São Pedro Linha Páscoa Sentido à Comunidade Santa Clara.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/354/indicacao_088-2018_-_celso_henrique.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/354/indicacao_088-2018_-_celso_henrique.pdf</t>
   </si>
   <si>
     <t>Indica a Necessidade de Aquisição de Ventiladores de Teto para a Casa de Apoio em Cuiabá/MT.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/372/indicacao_089-2018_-_alexandre.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/372/indicacao_089-2018_-_alexandre.pdf</t>
   </si>
   <si>
     <t>Sugere que o Executivo Municipal Solicite  a Empresa Concessionária dos Serviços de Água e Esgotamento Sanitário Que Elabore Procedimentos Quando há o Corte de Fornecimento de Água</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/373/indicacao_091-2018_-_zilmar.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/373/indicacao_091-2018_-_zilmar.pdf</t>
   </si>
   <si>
     <t>Indica a Necessidade de Implantação de um Campus da Universidade Pública - UFMT no Município de Guarantã do Norte/MT.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/374/indicacao_092-2018_-_zilmar.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/374/indicacao_092-2018_-_zilmar.pdf</t>
   </si>
   <si>
     <t>Indica a Necessidade de Substituição de Pontes de Madeira por Pontes de Concreto na Comunidade São Caetano, Comunidade São Pedro, Comunidade Nossa Senhora do Rocio e Comunidade Santa Clara.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/400/indicacao_093-2018_-_celso_henrique.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/400/indicacao_093-2018_-_celso_henrique.pdf</t>
   </si>
   <si>
     <t>Indica a Necessidade de Recuperação da Estrada e do Bueiro no Vale do XV</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>Iverb</t>
   </si>
   <si>
     <t>Indicação Verbal</t>
   </si>
   <si>
     <t>Maurinho</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/345/indicacao_verbal_-_vereador_maurinho.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/345/indicacao_verbal_-_vereador_maurinho.pdf</t>
   </si>
   <si>
     <t>Indica Necessidade de Construção de Ciclovia e Passagem de Pedestre Entre o PSF Santa Maria e a Escola Municipal Darcy Ribeiro</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>MOC A</t>
   </si>
   <si>
     <t>Moção de Aplauso</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/192/mocao_de_aplauso_001-2018_-_autor_celso_henrique.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/192/mocao_de_aplauso_001-2018_-_autor_celso_henrique.pdf</t>
   </si>
   <si>
     <t>Ao 3 Sargento da Força Areá Brasileira Joélson Vanderley Nery.</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/21/mocao_de_aplauso_002-2018_-_katia_brambilla.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/21/mocao_de_aplauso_002-2018_-_katia_brambilla.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso à Diretores Escolas Municipais, Diretores Escolas Estaduais, Coordenadores de Centro de Educação Infantil e Coordenadores das Escolas do Campo</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/255/mocao_de_aplauso_03-2018_-_katia_brambilla.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/255/mocao_de_aplauso_03-2018_-_katia_brambilla.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso "Sr. José França"</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>Socorro, Kátia Brambilla</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/256/mocao_de_aplauso_04-2018_-_socorro_e_katia_brambilla.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/256/mocao_de_aplauso_04-2018_-_socorro_e_katia_brambilla.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso "Diretoria da APAE Guarantã do Norte"</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/333/mocao_de_aplauso_005-2018_-_david_marques.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/333/mocao_de_aplauso_005-2018_-_david_marques.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso. Homenageados Caio Cesar Procópio Martins, Diogo Araldi, Jancarlos Rossini, Juraci Barbosa Gonçalves, Kátia Maria e Harrison Luan Wyeczynski.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/193/projeto_de_decreto_legislativo_001-2018_-_autor__ENTKlNU.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/193/projeto_de_decreto_legislativo_001-2018_-_autor__ENTKlNU.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Honorário Guarantãense ao Senhor Andre Luiz Welter.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/194/projeto_de_decreto_legislativo_002-2018_-_autor__IdI8CcM.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/194/projeto_de_decreto_legislativo_002-2018_-_autor__IdI8CcM.pdf</t>
   </si>
   <si>
     <t>Concede o Titulo de Cidadão Honorário Guarantãense  ao Senhor Dario Ipojucan Venceslau.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/195/projeto_de_decreto_legislativo_003-2018_-_autor__DOUzFjZ.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/195/projeto_de_decreto_legislativo_003-2018_-_autor__DOUzFjZ.pdf</t>
   </si>
   <si>
     <t>Concede o Titulo de Cidadão Honorário Guarantãense  ao Senhor Valdir Mendes Barranco</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/196/projeto_de_decreto_legislativo_004-2018_-_autor__qn4Ll4m.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/196/projeto_de_decreto_legislativo_004-2018_-_autor__qn4Ll4m.pdf</t>
   </si>
   <si>
     <t>Concede o Titulo de Cidadão Honorário Guarantãense  ao Senhor Gildazio Alves da Silva.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/197/projeto_de_decreto_legislativo_005-2018_-_autor__bXpbN4M.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/197/projeto_de_decreto_legislativo_005-2018_-_autor__bXpbN4M.pdf</t>
   </si>
   <si>
     <t>Concede o Titulo de Cidadão Honorário Guarantãense  ao Senhor Ramão Correa Barbosa.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/198/projeto_de_decreto_legislativo_006-2018_-_autor__Qea4n4n.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/198/projeto_de_decreto_legislativo_006-2018_-_autor__Qea4n4n.pdf</t>
   </si>
   <si>
     <t>Concede o Titulo de Cidadão Honorário Guarantãense  ao Senhor Andre Mauricio Schneider.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/199/projeto_de_decreto_legislativo_007-2018_-_autor__sPrkV8V.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/199/projeto_de_decreto_legislativo_007-2018_-_autor__sPrkV8V.pdf</t>
   </si>
   <si>
     <t>Concede o Titulo de Cidadão Honorário Guarantãense  ao Senhor Antonio Carlos Ferreira.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/200/projeto_de_decreto_legislativo_008-2018_-_autor__ujCnR6t.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/200/projeto_de_decreto_legislativo_008-2018_-_autor__ujCnR6t.pdf</t>
   </si>
   <si>
     <t>Concede o Titulo de Cidadão Honorário Guarantãense  ao Senhor Eduardo de Melo Borim.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/238/projeto_de_decreto_legislativo_009-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/238/projeto_de_decreto_legislativo_009-2018.pdf</t>
   </si>
   <si>
     <t>Concede o Titulo de Cidadão Honorário Guarantãense ao Senhor Junoario Teixeira Ribeiro.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/239/projeto_de_decreto_legislativo_010-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/239/projeto_de_decreto_legislativo_010-2018.pdf</t>
   </si>
   <si>
     <t>Concede o Titulo de Cidadão Honorário Guarantãense a Senhora Ilda Meire Figueiredo Peralta.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/350/projeto_de_decreto_legislativo_011-2018_-_celso_henrique.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/350/projeto_de_decreto_legislativo_011-2018_-_celso_henrique.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário Guarantanhense ao Senhor Adenilson Alves Matos.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/371/projeto_de_decreto_legislativo_012-2018_-_zilmar_d4eKv1U.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/371/projeto_de_decreto_legislativo_012-2018_-_zilmar_d4eKv1U.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Guarantanhense ao Senhor Valdelir Cenci Noronha.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/41/proj._lei_complementar_01-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/41/proj._lei_complementar_01-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Proceder Reajuste ao Piso Salarial para Professores</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/51/projeto_de_lei_complementar_02-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/51/projeto_de_lei_complementar_02-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Criação de Tabela Específica Para o Cargo de Dentista 40 Horas e Bioquímico/Farmacêutico 40 Horas.</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/52/projeto_de_lei_complementar_03-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/52/projeto_de_lei_complementar_03-2018.pdf</t>
   </si>
   <si>
     <t>Altera Artigo 60, 21§2º, da Lei Complementar nº 194 de 28 de Novembro de 2011 e o Artigo 25 §2º da Lei Complementar 195 de 28 de Novembro de 2011.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/111/projeto_lei_complementar_04-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/111/projeto_lei_complementar_04-2018.pdf</t>
   </si>
   <si>
     <t>Altera a Caput do Artigo 27 e a Tabela I do Anexo II da Lei Complementar 257 de 02 de Outubro de 2017.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>Dispõe Sobre Criação de Tabela Especifica Para o Cargo de Fisioterapeuta 30 Horas</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/201/projeto_de_lei_complementar_municipal_06-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/201/projeto_de_lei_complementar_municipal_06-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Proceder Reajuste ao Piso Salarial para o Profissionais da Educação Básica  nos Cargos  de Técnicos e Apoio Administrativo Escolar.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/250/plc_007_2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/250/plc_007_2018.pdf</t>
   </si>
   <si>
     <t>Altera Artigo 16, § 1°, da Lei Complementar 223/2014 de 20 Maio de 2014.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/291/projeto_de_lei_complementar_008-2018_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/291/projeto_de_lei_complementar_008-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a Redação do Inciso III do Artigo 44 da Lei Complementar Nº 091/2005, de 18 de Maio de 2005, que Dispõe Sobre a Reestruturação do Regime Próprio de Previdência Social do Município de Guarantã do Norte/MT e dá Outras Providências</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/292/projeto_de_lei_complementar_009-2018_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/292/projeto_de_lei_complementar_009-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Realizar os Projetos do Programa de Regularização Fundiária, Conforme Especifica, e dá Outras Providências</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/346/projeto_de_lei_complementar_010-2018_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/346/projeto_de_lei_complementar_010-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>Institui o Código Tributário do Município de Guarantã do Norte/MT</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/367/projeto_de_lei_complementar_011-2018_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/367/projeto_de_lei_complementar_011-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Contratação Por Tempo Determinado Para Atender A Necessidade Temporária de Excepcional Interesse Público, nos Termos do Inciso IX do Art. 37 da Constituição Federal e Dá Outras Providências.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/394/projeto_de_lei_complementar_012-2018_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/394/projeto_de_lei_complementar_012-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Realizar os Projetos do Programa de Regularização Fundiária, Conforme Especifica e Dá Outras Providências</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/387/projeto_de_lei_complementar_013-2018_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/387/projeto_de_lei_complementar_013-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo Único da Lei Complementar Nº 274/2018 de 10 de Dezembro de 2018 e Dá Outras Providências</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Legislativo</t>
   </si>
   <si>
     <t>Nonato, Celso Henrique, Silvio Dutra, Valter do Sindicato</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/168/projeto_de_lei_complementar_001-2018_-_legislativo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/168/projeto_de_lei_complementar_001-2018_-_legislativo.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Licença Especial para os Servidores da Câmara Municipal de Guarantã do Norte</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Silvio Dutra, Celso Henrique, Nonato, Valter do Sindicato</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/93/16_-_projeto_de_lei_legislativo_001-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/93/16_-_projeto_de_lei_legislativo_001-2018.pdf</t>
   </si>
   <si>
     <t>Determina a Publicação Eletrônica da Lista de Espera para Vagas nas Creches e Escolas da Educação Infantil no Âmbito do Município de Guarantã do Norte/MT.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/109/projeto_de_lei_legislativo_003-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/109/projeto_de_lei_legislativo_003-2018.pdf</t>
   </si>
   <si>
     <t>Altera o Artigo 1º da Lei Municipal 1619/2017 de 05/11/2017.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/161/projeto_de_lei_do_legislativo_006-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/161/projeto_de_lei_do_legislativo_006-2018.pdf</t>
   </si>
   <si>
     <t>Estabelece desconto Sobre o Valor da Minina Mensal de Serviço de Água e Esgoto, por dia de Falta de Abastecimento de Água.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/183/12_-_projeto_de_lei_legislativo_013-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/183/12_-_projeto_de_lei_legislativo_013-2018.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal da Família, no Âmbito do Município de Guarantã do Norte-MT.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/135/11_-_proj._de_lei_legislativo_014-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/135/11_-_proj._de_lei_legislativo_014-2018.pdf</t>
   </si>
   <si>
     <t>Institui o Programa "Pro-Mulher " de Qualificação de Mão-de-Obra Feminina no Município de Guarantã do Norte/MT.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/202/projeto_de_lei_legislativo_018-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/202/projeto_de_lei_legislativo_018-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Criação do Arquivo Publico e Normas de Gestão de Documentos no Âmbito do Poder Legislativo Municipal de Guarantã do Norte/MT.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>Celso Henrique, Nonato, Valter do Sindicato</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/240/projeto_de_lei_do_legislativo_020-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/240/projeto_de_lei_do_legislativo_020-2018.pdf</t>
   </si>
   <si>
     <t>Dispôs sobre a revogação da Lei Municipal 1.105/2013 e da Lei Complementar 225/2014, e Implantação da Verba Idenizatoria no exercício da Atividade Parlamentar</t>
   </si>
   <si>
     <t>Nonato, Celso Henrique, Valter do Sindicato</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/77/projeto_de_lei_do_legislativo_022-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/77/projeto_de_lei_do_legislativo_022-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a Câmara Municipal a Doar Bens Moveis com Inscrição no Patrimônio do Poder Legislativo Municipal para Entidade de Utilidade Pública - Associação Cultural Esportiva Recreativa Guarantã - ACERG.</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/78/projeto_de_lei_do_legislativo_023-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/78/projeto_de_lei_do_legislativo_023-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a Câmara Municipal a Doar Bens Móveis com Inscrição de Patrimônio do Poder Legislativo Municipal para a Entidade de Utilidade Pública - Associação de Aposentados e Pensionista e Idosos Talismã.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/276/projeto_de_lei_do_legislativo_024-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/276/projeto_de_lei_do_legislativo_024-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão Geral e Anual da Remuneração dos Servidores do Poder Legislativo de que Trata o Artigo 37 Inciso x da Constituição e Artigo 47 da Lei Complementar 259/2017. Autores: Celso Henrique, Valter do Sindicato e Nonato Bernardo Duarte.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>Nonato, Celso Henrique, Silvio Dutra</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/241/projeto_de_lei_do_legislativo_025-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/241/projeto_de_lei_do_legislativo_025-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a Câmara Municipal a Doar Bens Moveis,com Inscrição no Patrimônio do Poder Legislativo Municipal para o Sindicato dos Trabalhadores Rurais._x000D_
 Co-Autores: Silvio Dutra, Celso Henrique</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>Celso Henrique, Nonato, Silvio Dutra, Valter do Sindicato</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/242/projeto_de_lei_do_legislativo_026-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/242/projeto_de_lei_do_legislativo_026-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Criação do Instituto Memoria do Poder Legislativo Municipal_x000D_
 Ver. Atores: Nonato Duarte, Valter Neves, Silvio Dutra e Celso Henrique</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/243/projeto_de_lei_do_legislativo_027-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/243/projeto_de_lei_do_legislativo_027-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Criação da Semana Municipal da Agricultura Familiar do Município de Guarantã do Norte.</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/19/projeto_de_lei_ordinaria_028-2018_-_legislativo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/19/projeto_de_lei_ordinaria_028-2018_-_legislativo.pdf</t>
   </si>
   <si>
     <t>Declara Como Entidade de Utilidade Pública Municipal a Entidade Religiosa Denominada - IBCOL - Igreja Batista Comunidade os Levitas</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/37/projeto_de_lei_ordinaria_29-2018_-_legislativo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/37/projeto_de_lei_ordinaria_29-2018_-_legislativo.pdf</t>
   </si>
   <si>
     <t>Institui o "Maio Amarelo" para Conscientização e Educação em Defesa da Vida e da Segurança no Trânsito no Âmbito do Município de Guarantã do Norte</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/38/projeto_de_lei_ordinaria_30-2018_-_legislativo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/38/projeto_de_lei_ordinaria_30-2018_-_legislativo.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Alteração da Lei nº 1622/2017</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/294/projeto_de_lei_ordinaria_034-2018_-_legislativo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/294/projeto_de_lei_ordinaria_034-2018_-_legislativo.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Disciplina a Cobrança de Preço de Serviço de Guincho no Município de Guarantã do Norte/MT Quando da Apreensão de Veículos</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/325/projeto_de_lei_ordinaria_035-2018_-_legislativo_ikJCcYA.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/325/projeto_de_lei_ordinaria_035-2018_-_legislativo_ikJCcYA.pdf</t>
   </si>
   <si>
     <t>Autoriza a Câmara Municipal a Doar Bens Móveis para o Sindicato dos Trabalhadores do Ensino Público - SINTEP Sub Sede de Guarantã do Norte</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>PLM</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/113/2_-_proj._lei_municipal_34-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/113/2_-_proj._lei_municipal_34-2018.pdf</t>
   </si>
   <si>
     <t>"Ficam Alterados os Artigos 1º e 3º da Lei Municipal 271 de 23 de Junho de 1999, que Criou o Conselho Municipal do Turismo - CMTUR.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/114/3_-_proj._lei_municipal_35-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/114/3_-_proj._lei_municipal_35-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Abertura de Credito Adicional Especial, e da Outras Providencias -  Secretaria Municipal da Cidade R$ 260.000,00</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/115/4_-_proj._lei_municipal_36-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/115/4_-_proj._lei_municipal_36-2018.pdf</t>
   </si>
   <si>
     <t>dispõe Sobre Abertura de Credito Adicional Suplementar - Secretaria Municipal de Coordenação e Finanças - R$ 157.000,00</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/116/5_-_proj._lei_municipal_37-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/116/5_-_proj._lei_municipal_37-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Abertura de Credito Adicional Suplementar - Secretaria Municipal de Educação Cultura e Desporto - Departamento de Educação -R$ 400.000,00</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/117/6_-_proj._lei_municipal_39-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/117/6_-_proj._lei_municipal_39-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Credito Adicional Especial - Secretaria Municipal de Saúde, Fundo Municipal de Saúde- R$ 436.143,28</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/42/proj._lei_municipal_01-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/42/proj._lei_municipal_01-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - Secretaria de Educação - Construção Calçada Praça Jardim Vitória - R$ 45.414,03</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/43/proj._lei_municipal_02-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/43/proj._lei_municipal_02-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - Gabinete Prefeito - Reforma e Ampliação Fórum - R$ 2.661.893,10</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/44/proj._lei_municipal_03-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/44/proj._lei_municipal_03-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Alteração do Artigo 1º, §, da Lei Municipal Nº 1338/2015 de 30 de Setembro de 2015</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/45/proj._lei_municipal_05-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/45/proj._lei_municipal_05-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - Secretaria de Assistência Social - Construção do Centro de Eventos - R$ 270.000,00</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/46/proj._lei_municipal_06-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/46/proj._lei_municipal_06-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - Secretaria de Desenvolvimento Econômico - Manutenção do FMDMA - R$ 35.000,00</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/47/proj._lei_municipal_07-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/47/proj._lei_municipal_07-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Realizar Parcelamento de Dívida</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/48/proj._lei_municipal_08-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/48/proj._lei_municipal_08-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR - Secretaria de Infraestrutura - Renovação e Modernização de Frota - R$ 553.000,00</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/49/proj._lei_municipal_09-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/49/proj._lei_municipal_09-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - Secretaria de Educação - Realização de Torneios Regionais de Futebol - R$ 150.150,00</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/50/proj._lei_municipal_10-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/50/proj._lei_municipal_10-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Movimentar Conta Arrecadação Junto ao Banco Cooperativo SICREDI SA</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/81/4_-_projeto_de_lei_municipal_012-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/81/4_-_projeto_de_lei_municipal_012-2018.pdf</t>
   </si>
   <si>
     <t>Concede Revisão Geral Anual na Forma do Inciso X, artigo 37, da Constituição Federal, ao Vencimento dos Servidores Públicos Efetivos.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/82/5_-_projeto_de_lei_municipal_013-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/82/5_-_projeto_de_lei_municipal_013-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - Secretaria Municipal de Assistência Social - R$ 263.152,67.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/83/6_-_projeto_de_lei_municipal_014-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/83/6_-_projeto_de_lei_municipal_014-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - Secretaria Municipal de Assistência Social - R$ 2.606,89.</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/84/7_-_projeto_de_lei_municipal_015-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/84/7_-_projeto_de_lei_municipal_015-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - Secretaria Municipal de Desenvolvimento Econômico Meio Ambiente e Turismo - Construção Lago Municipal - R$ 4.005.000,00</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/85/8_-_projeto_de_lei_municipal_016-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/85/8_-_projeto_de_lei_municipal_016-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - Secretaria Municipal de Educação Cultura e Desporto - Aquisição Patrulha Mecanizada Rural - R$ 120.000,00.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/86/9_-_projeto_de_lei_municipal_017-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/86/9_-_projeto_de_lei_municipal_017-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - Secretaria Coordenação e Finanças - Realização de Ações que Promovam a Consecução da Manutenção e Melhorias da Gestão Tributária e Fiscal - R$ 320.000,00.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/87/10_-_projeto_de_lei_municipal_018-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/87/10_-_projeto_de_lei_municipal_018-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - Secretaria Municipal de Saúde - Aquisição de Equipamentos para o Hospital Municipal - R$ 2.087.760,31.</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/88/11_-_projeto_de_lei_municipal_019-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/88/11_-_projeto_de_lei_municipal_019-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - Secretaria Municipal de Saúde - Fundo Mun. Saúde , na Fonte Transferência de Recursos do SUS Federal/ manutenção do Programa MAC - R$ 505.670,70.</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/89/12_-_projeto_de_lei_municipal_020-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/89/12_-_projeto_de_lei_municipal_020-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL -  Secretaria Mun. Desenvolvimento Econômico Meio Ambiente e Turismo - Construção do Lago municipal - R$ 165.000,00.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/90/13_-_projeto_de_lei_municipal_021-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/90/13_-_projeto_de_lei_municipal_021-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Efetuar o Pagamento de Débito Junto a Secretaria de Estado de Transporte e Pavimentação Urbana - SEPTU, antiga Secretaria de Estado de Infraestrutura - SINFRA - Secretaria Municipal  das Cidades - R$ 100.000,00</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/53/projeto_de_lei_municipal_022-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/53/projeto_de_lei_municipal_022-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CREDITO ADICIONAL ESPECIAL  - Secretaria de Infraestrutura - R$ 206.578,65</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/54/projeto_de_lei_municipal_023-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/54/projeto_de_lei_municipal_023-2018.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE CREDITO ADICIONAL ESPECIAL - Secretaria de Infraestrutura - R$ 11.439,20</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/55/projeto_de_lei_municipal_024-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/55/projeto_de_lei_municipal_024-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CREDITO  ADICIONAL ESPECIAL -Secretaria de  Infraestrutura - R$ 16.711,94</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/56/projeto_de_lei_municipal_025-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/56/projeto_de_lei_municipal_025-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - Secretaria de Infraestrutura e Serviços Urbanos  - Manutenção de Caminhões e Máquinas - R$ 50.466,26.</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/57/projeto_de_lei_municipal_026-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/57/projeto_de_lei_municipal_026-2018.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CRÉDITO ADICIONAL ESPECIAL  - Secretaria de Educação - Manutenção e Encargos com Ensino Infantil/Material de Consumo - R$ 37.221,97</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/58/projeto_de_lei_municipal_027-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/58/projeto_de_lei_municipal_027-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL -Secretaria de Educação - Manutenção do Transporte Escolar Infantil - R$ 28.716,53.</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/59/projeto_de_lei_municipal_028-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/59/projeto_de_lei_municipal_028-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITOS ADICIONAL ESPECIAL - Secretaria de Educação - Manutenção do Transporte Escolar - R$ 2.730,20.</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/60/projeto_de_lei_municipal_029-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/60/projeto_de_lei_municipal_029-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - Secretaria de Educação - Manutenção Transporte Escolar - R$ 27.041,74</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/61/projeto_de_lei_municipal_030-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/61/projeto_de_lei_municipal_030-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL  - Secretaria de Educação - Manutenção do Transporte Escolar (Repasse PNAT), Reforma Unidades Escolares, Manutenção do Programa PDDE e Manutenção da Merenda Escolar Indígena - R$ 360.262,10.</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/62/projeto_de_lei_municipal_031-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/62/projeto_de_lei_municipal_031-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - Secretaria de Educação - Reforma e ampliação das Unidades Escolares, Aquisição Transporte Escolar/equipamento e material permanente, Manutenção do Fundeb Infantil/Material de Consumo - R$ 718.889,69</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/264/projeto_de_lei_municipal_033-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/264/projeto_de_lei_municipal_033-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - Sec. Infraestrutura - Material de Consumo - R$ 287.698,72</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/293/4_-_proj._lei_municipal_36-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/293/4_-_proj._lei_municipal_36-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Abertura de credito Adicional Suplementar; Secretaria de Coordenação e Finanças. R$ 157.000,00.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/175/2_-_projeto_de_lei_municipal_038-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/175/2_-_projeto_de_lei_municipal_038-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Abertura de Credito Adicional Especial- Secretaria Municipal de Governo e Articulação Institucional- R$ 18.000,00</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/130/6_-_proj._de_lei_municipal_041-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/130/6_-_proj._de_lei_municipal_041-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre  Abertura De	Credito Adicional Especial,- Secretaria Municipal de Desenv. Econômico M. Amb. e Turismo - R$ 28.211,32</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/131/7_-_proj._de_lei_municipal_042-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/131/7_-_proj._de_lei_municipal_042-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Emitir o Selo de Origem aos Produtores Alimentícios Produzidos em Guarantã  do Norte .</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/132/8_-_proj._de_lei_municipal_043-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/132/8_-_proj._de_lei_municipal_043-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Abertura de Credito Adicional Especial- Secretaria de Educação Cultura e Desporto- R$ 379.210,05</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/133/9_-_proj._de_lei_municipal_044-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/133/9_-_proj._de_lei_municipal_044-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Celebrar Convenio de Repasse de Recursos Financeiros para APAE - Associação de Pais e Amigos dos Excepcionais de Guarantã do Norte, Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/134/10_-_proj._de_lei_municipal_045-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/134/10_-_proj._de_lei_municipal_045-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de Credito Adicional Especial- Secretaria de Desenv, Econômico M. Amb. e Turismo. R$ 247.736,67</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/65/projeto_de_lei_municipal_046-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/65/projeto_de_lei_municipal_046-2018.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo Municipal Autorizado a Realizar à Regularização de Áreas Urbanas Consolidadas, Cuja Metragem  Seja Inferior as já Estabelecidas no Inciso I do Artigo 18 da Lei Municipal 1490/2016.</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/66/projeto_de_lei_municipal_047-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/66/projeto_de_lei_municipal_047-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - Secretaria Municipal da Cidade - aquisição de veículo - R$ 260.000,00</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/67/projeto_de_lei_municipal_048-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/67/projeto_de_lei_municipal_048-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - Secretaria Educação - Realização de Torneios Regionais de Futebol - R$ 77.810,00.</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/68/projeto_de_lei_municipal_049-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/68/projeto_de_lei_municipal_049-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - Secretaria Municipal de Assistência Social/Fundo Municipal do Bem Estar Social - Construção de Centro de Múltiplo Uso - R$ 474.222,84.</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/69/projeto_de_lei_municipal_050-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/69/projeto_de_lei_municipal_050-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - Secretaria Municipal de Assistência Social/ Fundo Municipal da Criança e do Adolescente - Aquisição de veículo - R$ 46.000,00.</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/70/projeto_de_lei_municipal_051-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/70/projeto_de_lei_municipal_051-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - Secretaria Municipal da Cidade - aquisição de veículo - R$ 75.000,00</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL -Secretaria de Educação Cultura e Desporto - Aquisição de veículos - R$ 75.000,00.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/163/projeto_de_lei_municipal_053-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/163/projeto_de_lei_municipal_053-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Credito Adicional Especial - Secretaria Municipal de Saúde - R$ 150.000,00</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/214/projeto_de_lei_municipal_054-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/214/projeto_de_lei_municipal_054-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Transposição, o Remanejamento ou a Transferência de Recursos de Uma Categoria de Programação para outra de um Órgão para outro.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>Dispõe Sobre Abertura de Credito Adicional Especial- Secretaria Municipal de Assistência Social- Fundo Municipal do Bem Estar Social- R$ 474.222,84.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/177/5_-_projeto_de_lei_municipal_056-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/177/5_-_projeto_de_lei_municipal_056-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe  Sobre Credito Adicional Especial- Secretaria Educação Cultura e Desporto-R$ 408.000,00.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/178/6_-_projeto_de_lei_municipal_057-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/178/6_-_projeto_de_lei_municipal_057-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Credito Adicional Especial- Secretaria de Educação Cultura e Desporto- R$ 150.000,00.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/179/7_-_projeto_de_lei_municipal_058-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/179/7_-_projeto_de_lei_municipal_058-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Credito Adicional Especial- Secretaria Desenvolvimento Econômico, Meio Ambiente e Turismo- 47.736,67.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/180/8_-_projeto_de_lei_municipal_059-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/180/8_-_projeto_de_lei_municipal_059-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Credito Adicional Especial- Secretaria Municipal de Saúde Fundo Municipal de Saúde- R$ 160.000,00</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/181/9_-_projeto_de_lei_municipal_060-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/181/9_-_projeto_de_lei_municipal_060-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Credito Adicional Especial- Secretaria de Infraestrutura Rural e Serviços Urbanos-R$ 200.000,00</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/274/projeto_de_lei_municipal_061-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/274/projeto_de_lei_municipal_061-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - Sec. Mun. da Cidade - Aquisição Veículo - R$ 76.000,00.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/203/projeto_de_lei_municipal_062-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/203/projeto_de_lei_municipal_062-2018.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A REVOGAÇÃO DA LEI MUNICIPAL NO. 1616/2017, QUE DISPÔS SOBRE A ALTERAÇÃO DA REDAÇÃO DO ART. 30 DA LEI MUNICIPAL NO. 1313/2015 QUE AUTORIZA O PODER EXECUTIVO A CONCEDER AUXÍLIO FINANCEIRO AOS MÉDICOS PARTICIPANTES DO PROJETO MAIS MÉDICOS PARA O BRASIL.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/204/projeto_de_lei_municipal_063-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/204/projeto_de_lei_municipal_063-2018.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A REVOGAÇÃO DA LEI MUNICIPAL NO. 1639/2017, QUE DISPÕE SOBRE A REALIZAÇÃO DE AUDIÊNCIAS PÚBLICAS.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/205/projeto_de_lei_municipal_064-2018_qeSRT4E.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/205/projeto_de_lei_municipal_064-2018_qeSRT4E.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Abertura de Credito Adicional Especial- Secretaria Municipal de Saúde - Fundo Municipal de Saúde- R$ 159.896,62.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/215/projeto_de_lei_municipal_065-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/215/projeto_de_lei_municipal_065-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Abertura de Credito  Adicional Especial- Secretaria Municipal de Infraestrutura Rural e Serviços Urbanos R$ 400.000,00</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/206/projeto_de_lei_municipal_066-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/206/projeto_de_lei_municipal_066-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Abertura de Credito Adicional Especial- Secretaria Municipal de Saúde-Fundo Municipal de Saúde- R$ 400.000,00.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/207/projeto_de_lei_municipal_067-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/207/projeto_de_lei_municipal_067-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Locar Imóvel e Abre Credito Adicional-Secretaria de Desenvolvimento Econômico, Meio Ambiente e Turismo-28.000,00</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/208/projeto_de_lei_municipal_068-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/208/projeto_de_lei_municipal_068-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Abertura de Credito Adicional Especial- Secretaria Municipal de Saúde-Fundo Municipal de Saúde- R$ 300.000,00</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/227/projeto_de_lei_municipal_069-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/227/projeto_de_lei_municipal_069-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de Credito Adicional Suplementar- Secretaria Municipal da Cidade-R$ 100.000,00.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/209/projeto_de_lei_municipal_070-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/209/projeto_de_lei_municipal_070-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Abertura de Credito Adicional Especial- Secretaria Municipal Municipal de Saúde- R$ 18.541,87</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/216/projeto_de_lei_municipal_071-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/216/projeto_de_lei_municipal_071-2018.pdf</t>
   </si>
   <si>
     <t>Dispoe Sobre Abertura de Credito Adicional Especial. Secretaria de Educação Cultura e Desporto-R$ 50.000,00</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/228/projeto_de_lei_municipal_072-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/228/projeto_de_lei_municipal_072-2018.pdf</t>
   </si>
   <si>
     <t>Dispoe sobre Abertura de Credito Adicional  Especial- Secretaria de Educação Cultura e Desporto-R$ 150.000,00</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/229/projeto_de_lei_municipal_073-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/229/projeto_de_lei_municipal_073-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de Credito Adicional Especial- Secretaria de Educação Cultura e Desporto-R$ 8.000,00</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/217/projeto_de_lei_municipal_074-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/217/projeto_de_lei_municipal_074-2018.pdf</t>
   </si>
   <si>
     <t>Dispoe Sobre Abertura de Credito Adicional Especial .- Secretaria de Educação Cultura e Desporto.-R$ 499.880,00.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/218/projeto_de_lei_municipal_075-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/218/projeto_de_lei_municipal_075-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe  sobre Abertura de Credito Adicional Especial.- Secretaria de Educação, Cultura e Desporto-R$ 40.800,00</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/74/projeto_de_lei_municipal_076-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/74/projeto_de_lei_municipal_076-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - Secretaria de Educação - Realização de Eventos e Festividades - R$ 403,32.</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/13/projeto_de_lei_ordinaria_077-2018_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/13/projeto_de_lei_ordinaria_077-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo do Município de Guarantã do Norte, Estado de Mato Grosso a Incluir a Empresa Refrigerantes Guarantã Ltda Como Beneficiária da Lei Municipal 660/2007 e Dá Outras Providências.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/230/projeto_de_lei_municipal_078-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/230/projeto_de_lei_municipal_078-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de Credito Adicional Suplementar- Secretaria de Assistência Social- R$ 10.000,00</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/231/projeto_de_lei_municipal_079-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/231/projeto_de_lei_municipal_079-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de Credito Adicional Especial- Secretaria de Assistência Social-R$10.000,00</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/232/projeto_de_lei_municipal_080-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/232/projeto_de_lei_municipal_080-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de Credito Adicional Especial- Secretaria de Cultura e Desporto-R$ 50.872,67.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/245/projeto_de_lei_municipal_081-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/245/projeto_de_lei_municipal_081-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Instituir o Programa de de Recuperação Fiscal  Fiscal- Refis do Município de Guarantã do Norte/MT.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/246/projeto_de_lei_municipal_082-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/246/projeto_de_lei_municipal_082-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Credito Adicional Especial-Secretaria de Des. Econômico, M. Ambiente e Turismo- R$6.459,98.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/247/projeto_de_lei_municipal_083-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/247/projeto_de_lei_municipal_083-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Abertura de Credito Adicional Especial-Secretaria Des. Econômico, M. Ambiente e turismo - Adquirir e Manter  Caminhão e Patrulha Mecanizada Rural - R$ 46.673,28.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/248/projeto_de_lei_municipal_085-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/248/projeto_de_lei_municipal_085-2018.pdf</t>
   </si>
   <si>
     <t>Concede a Revisão Geral Anual na Forma do Inciso X do Artigo 37 da constituição Federal ao vencimentos dos Serviços Públicos Efetivos.</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/75/projeto_de_lei_municipal_086-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/75/projeto_de_lei_municipal_086-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - Secretaria de Educação - Revitalização/Reforma Praça da Cultura - R$ 121.875,00.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL  - Secretaria Mun. Educação - Manutenção do Prog. Brasil Carinhoso - Valor R$ 8.417,46.</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/14/projeto_de_lei_ordinaria_088-2018_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/14/projeto_de_lei_ordinaria_088-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - Secretaria de Educação - Assistência Financeira FNDE - R$ 114.000,00</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>Institui Regime de Adiantamento no Âmbito do Fundo de Previdência Social dos Servidores Municipais de Guarantã do Norte/MT.</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/15/projeto_de_lei_ordinaria_090-2018_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/15/projeto_de_lei_ordinaria_090-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR - Secretaria Saúde - Manutenção de Ações do Programa MAC - R$ 1.000.000,00</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/8/projeto_de_lei_ordinaria_092-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/8/projeto_de_lei_ordinaria_092-2018.pdf</t>
   </si>
   <si>
     <t>AUTORIZA PAGAMENTO RETROATIVO AO QUE DISPÕE A LEI MUNICIPAL Nº 1750/2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/16/projeto_de_lei_ordinaria_093-2018_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/16/projeto_de_lei_ordinaria_093-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - Secretaria de Saúde - Reforma e Ampliação da UBS Irmão Dalva - R$ 42.822,94</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/17/projeto_de_lei_ordinaria_094-2018_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/17/projeto_de_lei_ordinaria_094-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR - Secretaria de Saúde - Manutenção as Ações do Programa MAC - R$ 250.000,00</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/18/projeto_de_lei_ordinaria_095-2018_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/18/projeto_de_lei_ordinaria_095-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Proceder a Celebração de Termo Cooperação Técnica com o Município de Novo Mundo-MT para Promoção de Acesso a Educação</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/35/projeto_de_lei_ordinaria_96-2018_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/35/projeto_de_lei_ordinaria_96-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>Considera Como Oficial o Evento Denominado Como  Destaque do Ano, Realizada pela ACEG - Associação Comercial e Empresarial de Guarantã.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/30/projeto_de_lei_ordinaria_097-2018_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/30/projeto_de_lei_ordinaria_097-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - Câmara Municipal - Realização de Concursos Públicos - R$ 50.000,00</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/29/projeto_de_lei_ordinaria_098-2018_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/29/projeto_de_lei_ordinaria_098-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza Celebrar Convênio de Repasse Financeiro para APAE - Associação de Pais e Amigos dos Excepcionais, Dispõe Sobre Abertura de Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/32/projeto_de_lei_ordinaria_099-2018_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/32/projeto_de_lei_ordinaria_099-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal, a Ceder Máquinas, Equipamentos e Pessoal à Associação dos Criadores de Guarantã - ACRITÃ para Realização da 24ª Expotã no Município de Guarantã do Norte, e dá Outras Providências.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/36/projeto_de_lei_ordinaria_100-2018_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/36/projeto_de_lei_ordinaria_100-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - Secretaria de Educação - Manutenção do Transporte Escolar - R$ 185.485,03</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/265/projeto_de_lei_ordinaria_101-2018_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/265/projeto_de_lei_ordinaria_101-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - Secretaria de Desenvolvimento Econômico - Manut. Programa Pró Leite - R$ 221,48</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/266/projeto_de_lei_ordinaria_102-2018_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/266/projeto_de_lei_ordinaria_102-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - Secretaria de Saúde - Const e Refor UBS</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/267/projeto_de_lei_ordinaria_103-2018_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/267/projeto_de_lei_ordinaria_103-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - Secretaria de Educação - Aquisição de Parquinho - R$ 68.000,00</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/268/projeto_de_lei_ordinaria_104-2018_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/268/projeto_de_lei_ordinaria_104-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - Secretaria de Educação - Manutenção e Encargos - R$ 8.040,76</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/213/projeto_de_lei_ordinaria_105-2018_-_executivo_WaugQaO.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/213/projeto_de_lei_ordinaria_105-2018_-_executivo_WaugQaO.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Instituir o Programa de Recuperação Fiscal - REFIS, no Município de Guarantã do Norte</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/262/plo_106-2018_-_ldo_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/262/plo_106-2018_-_ldo_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre as Diretrizes para a Elaboração e Execução da Lei Orçamentária Anual do Município de Guarantã do Norte/MT, para o Exercício de 2019</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/281/projeto_de_lei_ordinaria_107-2018_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/281/projeto_de_lei_ordinaria_107-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - Secretaria de Educação - Construção, Reforma e Ampliação de Unidade Escolares - R$ 52.711,60</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/282/projeto_de_lei_ordinaria_108-2018_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/282/projeto_de_lei_ordinaria_108-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - Secretaria de Saúde - Aquisição de Equip. de Informática - R$ 10.000,00</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/283/projeto_de_lei_ordinaria_109-2018_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/283/projeto_de_lei_ordinaria_109-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - Secretaria de Saúde - Manutenção MAC - R$ 1.475.000,00</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/284/projeto_de_lei_ordinaria_110-2018_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/284/projeto_de_lei_ordinaria_110-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - Secretaria de Saúde - Aquisição de Veículos ou Ambulâncias - R$ 105.000,00.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/285/projeto_de_lei_ordinaria_111-2018_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/285/projeto_de_lei_ordinaria_111-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - Secretaria de Desenvolvimento Econômico - Manutenção Programa Pró Leite - R$ 221,48</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/286/projeto_de_lei_ordinaria_112-2018_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/286/projeto_de_lei_ordinaria_112-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - Secretaria de Saúde - Construção e Reforma de UBS - R$ 45.933,66</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/287/projeto_de_lei_ordinaria_113-2018_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/287/projeto_de_lei_ordinaria_113-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - Secretaria de Educação - Aquisição de Parquinho Recreativo - R$ 68.000,00</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/288/projeto_de_lei_ordinaria_114-2018_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/288/projeto_de_lei_ordinaria_114-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - Secretaria de Educação - Manutenção Atividades do Ensino Fundamental - R$ 8.010,76</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/289/projeto_de_lei_ordinaria_115-2018_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/289/projeto_de_lei_ordinaria_115-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - Secretaria de Educação - Aquisição de Equipamentos e Material Permanente - R$ 50.000,00</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/290/projeto_de_lei_ordinaria_116-2018_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/290/projeto_de_lei_ordinaria_116-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - Secretaria de Desenvolvimento Econômico - Manter Programa Cidade Empreendedora - R$ 46.720,00.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/300/projeto_de_lei_municipal_117-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/300/projeto_de_lei_municipal_117-2018.pdf</t>
   </si>
   <si>
     <t>Dá Nova Redação a Lei Municipal 1701/2018 que Autoriza o Poder Executivo Municipal a Emitir o Selo de Origem Artesanal aos Produtos Alimentícios Produzidos Artesanalmente em Guarantã do Norte/MT.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/301/projeto_de_lei_municipal_118-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/301/projeto_de_lei_municipal_118-2018.pdf</t>
   </si>
   <si>
     <t>Inclui Meta Fiscal no PPA para o Quadriênio 2018-2021, na Lei Municipal nº. 1632/2017 de 06 de Outubro de 2017.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/302/projeto_de_lei_municipal_119-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/302/projeto_de_lei_municipal_119-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR- SEC. MUN. EDUCAÇÃO - COSNTRUÇÃO, REFORMA E AMPLIAÇÃO DE UNIDADES ESCOLARES - VALOR R$ 650.000,00.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/303/projeto_de_lei_municipal_120-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/303/projeto_de_lei_municipal_120-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - SEC. MUN. EDUCAÇÃO - CONSTRUÇÃO, REFORMA E AMPLIAÇÃO DE UNIDADES ESCOLARES - VALOR R$ 102.000,00.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/304/projeto_de_lei_municipal_121-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/304/projeto_de_lei_municipal_121-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - SEC. MUN. EDUCAÇÃO - MANUTENÇÃO DO TRANSPORTE ESCOLAR - VALOR R$ 165.000,00.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/305/projeto_de_lei_municipal_122-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/305/projeto_de_lei_municipal_122-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL- SEC. MUN. EDUCAÇÃO - CONSTRUÇÃO, REFORMA E AMPLIAÇÃO -VALOR R$ 52.711,60</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/315/projeto_de_lei_ordinaria_123-2018_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/315/projeto_de_lei_ordinaria_123-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de Crédito Adicional Especial - Secretaria de Educação - Construção de Quadras - R$ 17.354,71</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/316/projeto_de_lei_ordinaria_124-2018_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/316/projeto_de_lei_ordinaria_124-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de Crédito Adicional Especial - Secretaria de Finanças - Amortização - R$ 1.800,00</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/317/projeto_de_lei_ordinaria_125-2018_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/317/projeto_de_lei_ordinaria_125-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de Crédito Adicional Especial - Secretaria de Saúde - Manutenção Programa Saúde da Família - R$ 1.450.000,00.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/318/projeto_de_lei_ordinaria_126-2018_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/318/projeto_de_lei_ordinaria_126-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de Crédito Adicional Especial - Secretaria de Saúde - Manutenção de Programas - R$ 1.200.000,00.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/319/projeto_de_lei_ordinaria_127-2018_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/319/projeto_de_lei_ordinaria_127-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de Crédito Adicional Especial - Secretaria de Educação - Manutenção Transporte Escolar - R$ 268.000,00.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/320/projeto_de_lei_ordinaria_128-2018_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/320/projeto_de_lei_ordinaria_128-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de Crédito Adicional Especial - Secretaria de Educação - FPM FNDE - R$ 71.000,00</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/321/projeto_de_lei_ordinaria_129-2018_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/321/projeto_de_lei_ordinaria_129-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de Crédito Adicional Especial - Secretaria de Educação - Aquisição de Veículos - R$ 1.100.000,00.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/322/projeto_de_lei_ordinaria_130-2018_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/322/projeto_de_lei_ordinaria_130-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de Crédito Adicional Especial - Secretaria de Educação - Devolução de Recursos - R$ 48.539,88.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/323/projeto_de_lei_ordinaria_131-2018_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/323/projeto_de_lei_ordinaria_131-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de Crédito Adicional Especial - Secretaria de Educação - Construção de Unidades Escolares - R$ 30.947,53.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/343/projeto_de_lei_ordinaria_132-2018_-_loa_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/343/projeto_de_lei_ordinaria_132-2018_-_loa_2019.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Guarantã do Norte/MT, para o Exercício de 2019, e dá Outras Providências</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/355/projeto_de_lei_ordinaria_133-2018_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/355/projeto_de_lei_ordinaria_133-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Criação do Conselho Municipal de Educação de Guarantã do Norte/MT</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/356/projeto_de_lei_ordinaria_134-2018_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/356/projeto_de_lei_ordinaria_134-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Proceder a Alienação de Bem Imóvel e Aplicação do Repasse dos Proventos Financeiros Resultantes da Venda na Construção do Lar do Idoso do Município de Guarantã do Norte/MT</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/357/projeto_de_lei_ordinaria_135-2018_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/357/projeto_de_lei_ordinaria_135-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre o Parcelamento e Pagamento de Débitos da Prefeitura Municipal de Guarantã do Norte/MT, Referente às Diferenças da Aplicação de Alíquota FAP - Fator Acidentário de Prevenção, Devidas ao Instituto Nacional de Seguridade Social - INSS</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/358/projeto_de_lei_ordinaria_136-2018_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/358/projeto_de_lei_ordinaria_136-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Desenvolvimento Econômico e Social Através das Parcerias Públicos Privadas - PPP do Município de Guarantã do Norte/MT</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/359/projeto_de_lei_ordinaria_137-2018_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/359/projeto_de_lei_ordinaria_137-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Abertura de Crédito Adicional Especial - Secretaria de Educação - Construção Praça Jardim Vitória - R$ 41.529,60</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/347/projeto_de_lei_ordinaria_138-2018_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/347/projeto_de_lei_ordinaria_138-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Fornecer Uniforme Escolar para os Alunos da Educação Infantil e Ensino Fundamental da Rede Pública Municipal de Ensino de Guarantã do Norte</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/360/projeto_de_lei_ordinaria_139-2018_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/360/projeto_de_lei_ordinaria_139-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Abertura de Crédito Adicional Especial - Secretaria de Educação - Manutenção PDDE - R$ 6.800,00</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/361/projeto_de_lei_ordinaria_140-2018_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/361/projeto_de_lei_ordinaria_140-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Abertura de Crédito Adicional Suplementar - Secretaria de Educação - Valorização dos Professores do Magistério Fundamental 60% - R$ 1.400.000,00</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/348/projeto_de_lei_ordinaria_141-2018_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/348/projeto_de_lei_ordinaria_141-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Alteração dos Incisos I e II, do Artigo 3º, da Lei Municipal Nº. 401/2002 de 26 de Agosto de 2002.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/349/projeto_de_lei_ordinaria_142-2018_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/349/projeto_de_lei_ordinaria_142-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Alteração da Lei Municipal Nº 882/2011 de 9 de Fevereiro de 2011,  Já Alterada pela Lei Municipal Nº 1371/2016 de 01 de Fevereiro de 2016.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/362/projeto_de_lei_ordinaria_143-2018_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/362/projeto_de_lei_ordinaria_143-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Abertura de Crédito Adicional Especial - Secretaria de Saúde - Apoio ao Consórcio Intermunicipal de Saúde - R$ 53.995,99</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/368/projeto_de_lei_ordinaria_144-2018_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/368/projeto_de_lei_ordinaria_144-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Criação do Conselho Municipal de Direitos do Idoso e Do Fundo Municipal de Direitos dos Idoso e Dá Outras Providências</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/369/projeto_de_lei_ordinaria_145-2018_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/369/projeto_de_lei_ordinaria_145-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Abertura de Crédito Adicional Especial - Secretaria de Educação - Realizar Teste Seletivo - R$ 25.000,00</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/370/projeto_de_lei_ordinaria_146-2018_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/370/projeto_de_lei_ordinaria_146-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Abertura de Crédito Adicional Especial - Secretaria de Educação - Dev. Recurso Ciclovia - R$ 5.516,56</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/395/projeto_de_lei_ordinaria_148-2018_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/395/projeto_de_lei_ordinaria_148-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - Secretaria de Saúde - Manutenção MAC - R$ 190.000,00</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/396/projeto_de_lei_ordinaria_149-2018_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/396/projeto_de_lei_ordinaria_149-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - Secretaria de Finanças - Contribuição ao PASEP - R$ 1.800,00</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/397/projeto_de_lei_ordinaria_150-2018_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/397/projeto_de_lei_ordinaria_150-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Celebrar Termo de Colaboração e Fomento, para o Repasse de Recursos Financeiros e Cessão de Servidores para a APAE - ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS de Guarantã do Norte, Estado de Mato Grosso e Dá Outras Providências</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/398/projeto_de_lei_ordinaria_151-2018_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/398/projeto_de_lei_ordinaria_151-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>Inclui Inciso no Artigo 15, da Lei Municipal Nº 1791/2018 de 23 de Outrubro de 2018 e Dá Outras Providências</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/399/projeto_de_lei_ordinaria_152-2018_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/399/projeto_de_lei_ordinaria_152-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>Inclui Ação Orçamentária para o Exercício de 2019, na Lei Municipal Nº 1791/2018 de 23 de Outubro de 2018, que Dispõe Sobre a Lei de Diretrizes Orçamentárias 2019 e Dá Outras Providências</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/150/12_-_projeto_de_resolucao_001-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/150/12_-_projeto_de_resolucao_001-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre  a Baixa Patrimonial da Carga Mobiliaria da Câmara Municipal de Guarantã do Norte/MT._x000D_
 Co- Autores : Valter Neves e Silvio Dutra.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/164/projeto_de_resolucao_002-2018_Q0hRlgE.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/164/projeto_de_resolucao_002-2018_Q0hRlgE.pdf</t>
   </si>
   <si>
     <t>Regulamenta o Estagio de Estudantes na Câmara Municipal de Guarantã do Norte-MT, com Base na Lei Nº 11.788, DE 25 DE Setembro de 2008 .</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/165/projeto_de_resolucao_003-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/165/projeto_de_resolucao_003-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Abertura a Aprovação de Critérios para Avaliação Funcional dos Servidores Efetivos da Câmara Municipal de Guarantã do Norte/MT._x000D_
  Co- Autores: Valter Neves e Silvio Dutra.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/275/projeto_de_resolucao_004-2018..pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/275/projeto_de_resolucao_004-2018..pdf</t>
   </si>
   <si>
     <t>Institui Regime de Adiantamento no Âmbito do Poder Legislativo Municipal, Revoga a Resolução 001/2012 e Resolução 005/2014. Autores: Celso Henrique, Valter Neves de Moura e Nonato Bernardo Duarte.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/277/projeto_de_resolucao_005-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/277/projeto_de_resolucao_005-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a baixa Patrimonial da Carga Mobiliária da Câmara Municipal de Guarantã do Norte/MT.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/253/projeto_de_resolucao_006-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/253/projeto_de_resolucao_006-2018.pdf</t>
   </si>
   <si>
     <t>Denomina o Espaço Compreendido  entre o Anexo 1- Plenário Deliberações 'Luis Mena' e o Gabinete da Presidência do Prédio do Poder Legislativo de 'Sala da Arvore Guar anta'._x000D_
 Autores: Celso Henrique, Valter Neves, Silvio Dutra e Nonato Duarte</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/254/projeto_de_resolucao_007-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/254/projeto_de_resolucao_007-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Implantação da Ata Eletrônica da Câmara Municipal de Vereadores  de Guarantã do Norte MT._x000D_
 Autores Silvio Dutra, Valter Neves e Nonato Duarte.</t>
   </si>
   <si>
     <t>Valcimar; Zilmar; Alexandre; David</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/20/projeto_de_resolucao_008-2018_-_mesa_diretora.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/20/projeto_de_resolucao_008-2018_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Instituição do Programa "Escola na Câmara" no Município de Guarantã do Norte/MT</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/326/projeto_de_resolucao_009-2018_-_mesa_diretora_hfxwYIU.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/326/projeto_de_resolucao_009-2018_-_mesa_diretora_hfxwYIU.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Baixa Patrimonial da Carga Mobiliária da Câmara Municipal de Guarantã do Norte</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/261/requerimento_protocolo_505-2018_-_alexandre_rodrigo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/261/requerimento_protocolo_505-2018_-_alexandre_rodrigo.pdf</t>
   </si>
   <si>
     <t>Requer a Concessão de Licença pelo Prazo de 30 dias para Tratamento de Assuntos de Interesse Particular.</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/136/13_-_requerimento_003-2018_-_silvio_dutra.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/136/13_-_requerimento_003-2018_-_silvio_dutra.pdf</t>
   </si>
   <si>
     <t>Disponibilizado Toda a Documentação Referente aos Processos de Despesas dos Empenhos de Nº 138/2014, 139/2014,140/2014 _x000D_
 E 240/2014. e Copia de Todas as Liquidações e Pagamentos dos Mesmos.</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/118/7_-_requerimento_004-2018_-_silvio_dutra.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/118/7_-_requerimento_004-2018_-_silvio_dutra.pdf</t>
   </si>
   <si>
     <t>1- Qual o Total de Terrenos Vendidos e Doados Pela Prefeitura no Setor Industrial?_x000D_
 2- Qual o Nome das Impressas que Compraram os Terrenos e Quais os  Valores Pagos?_x000D_
 3- Qual o Nome das Impressas que Ganharam doação do terreno?_x000D_
 4- Qual o Tamanho de Cada Terreno Comprado ou Doado as Impressas?_x000D_
 5-Quantas Impressas Estão na Lista de Espera para Adquirirem um Terreno?_x000D_
 6-Quantas Impressas Desistiram de Construir?_x000D_
 7-Enviar Copia Impresso de Todas as Notificações Feitas Pela Prefeitura Juntos as Impressas para Adequarem ao Projeto de Lei 660/2007?_x000D_
 8-Quanto Sera a Próxima Reunião do CODIPI?_x000D_
 9- A Iluminação no Setor Industrial foi Paga Pelas Impressas ou Pela Prefeitura?_x000D_
 10-Qual a Maior Dificuldade Encontrada Pelos Interessados para Darem Continuidade Nos Empreendimentos e Fomentar a Geração de Emprego no Setor Industrial? _x000D_
 11-Podemos Firmar o Compromisso de Todos os Vereadores Serem Convidados Para Reuniões do COPIDI?_x000D_
 12-Enviar Copia Impressa de Atas Referentes as Reuniões do COPIDI.</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/119/8_-_requerimento_005-2018_-_silvio_dutra.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/119/8_-_requerimento_005-2018_-_silvio_dutra.pdf</t>
   </si>
   <si>
     <t>1-Solicito Informações de Todos os Bairros Atingidos Pelas Enchentes no Mês De Fevereiro 2018._x000D_
 2-Documentos Impressos Protocolados Pela Prefeitura Junto a Defesa Civil Municipal, Estadual e Federal, Sejam Eles Virtuais ou Físicos._x000D_
 3-Solicito Copia de Resposta da Defesa Civil Para com A Prefeitura._x000D_
 4- Solicito Informações das Acoes ou Plano Estratégico a Serem  Desenvolvidos pela Prefeitura no Decorrer do Ano 2018 para Impedir o Alagamento Total ou Parcial nos Bairros Atingidos Pelas Enchentes em Fevereiro de 2018, Evitando Assim que 2019 se Repitam esta Tragedia._x000D_
 5- Solicito Informações de Quais Pontes e Bueiros não Comportam a Envasao de Aguá e Qual a Solução da Prefeitura para com as Mesma.</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/120/9_-_requerimento_006-2018_-_silvio_dutra.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/120/9_-_requerimento_006-2018_-_silvio_dutra.pdf</t>
   </si>
   <si>
     <t>1.	Nome completo do Médico responsável pelo exame de ultrassonografias, com cópia do ato (Portaria) que o nomeou._x000D_
 2.	Número de pedido de ultrassons em espera no município de Guarantã do Norte._x000D_
 3.	Qual o motivo de atrasos dos pedidos de exame de ultrassom._x000D_
 4.	De quem é a responsabilidade para Ultrassom (Hospital Regional de Peixoto de Azevedo ou Prefeitura Municipal de Guarantã)._x000D_
 5.	Solicito um plano estratégico para zerar a lista de espera de ultrassons._x000D_
 6.	Solicito a possibilidade de ser realizado o "Corujão 24 horas" para zerar a lista de espera dos exames de ultrassonografia</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/121/10_-_requerimento_007-2018_-_silvio_dutra.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/121/10_-_requerimento_007-2018_-_silvio_dutra.pdf</t>
   </si>
   <si>
     <t>1.	Solicito um planejamento estratégico impresso e a ordem cronológica dos bairros que serão cascalhados com fim das chuvas._x000D_
 2.	Solicito impresso os nomes das ruas e avenidas que possuem projetos para pavimentação asfáltica._x000D_
 3.	Solicito os nomes das ruas e avenidas que possuem projetos para pavimentação asfáltica com emendas já empenhadas._x000D_
 4.	Solicito informações se tem a possibilidade de implantarmos a usina de asfalto em Guarantã do Norte.</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/122/11_-_requerimento_008-2018_-_silvio_dutra.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/122/11_-_requerimento_008-2018_-_silvio_dutra.pdf</t>
   </si>
   <si>
     <t>1.	Descrição impressa do número total de crianças aguardando por vagas nas creches (C'MEIS) do município de Guarantã do Norte._x000D_
 2.	Descrição impressa do número total de crianças que aguardam por uma vaga em cada Creche (C 'MEIS) dos bairros do município de Guarantã do Norte._x000D_
 3.	Qual o planejamento feito pela Prefeitura Municipal para zerar a lista de espera das Creches (C 'MEIS) caso houver._x000D_
 4.	Solicito ainda, informações se a Prefeitura cumprirá o prazo final de 21/05/2018 para inauguração do Pró Infância no Bairro Cidade Nova._x000D_
 O Requerimento é um dos instrumentos primordiais para que os vereadores cumpram seu papel de fiscalizador da Administração Pública, é com essa prerrogativa, usamos dessa ferramenta para solicitar as informações supramencionadas a fim de dirimir dúvidas da sociedade.</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/123/12_-_requerimento_009-2018_-_silvio_dutra.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/123/12_-_requerimento_009-2018_-_silvio_dutra.pdf</t>
   </si>
   <si>
     <t>1.	Qual o número total de Comissionados (contratados) pela Prefeitura._x000D_
 2.	Qual o número total de efetivos (concursados) pela Prefeitura._x000D_
 3.	Qual o valor total líquido pago pela Prefeitura nos Cargos Comissionados (Contratados)_x000D_
 4.	Qual o valor total líquido pago pela Prefeitura aos efetivos (concursados).</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/124/13_-_requerimento_010-2018_-_silvio_dutra.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/124/13_-_requerimento_010-2018_-_silvio_dutra.pdf</t>
   </si>
   <si>
     <t>CÓPIA IMPRESSA DO TERMO E/OU CONTRATO FIRMADO ENTRE O Município DE GUARANTÃ DO NORTE-MT E A AGER-SINOP, QUE VISA A FISCALIZAÇÃO DA EMPRESA CONCESSIONÁRIA DE ÁGUA E ESGOTO "ÁGUAS DE GUARANTÃ".</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/137/14_-_requerimento_011-2018_-_silvio_dutra.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/137/14_-_requerimento_011-2018_-_silvio_dutra.pdf</t>
   </si>
   <si>
     <t>1.   Rolieito quantas pontes e bueiros 	realizados no exercício de 2017._x000D_
 2.	Solicito o valor total investidos em pontes e bueiros no exercicio de 2017._x000D_
 3.	Solicito o valor total repassado em cada mês pelo Governo do Estado para com a Prefeitura Municipal de Guarantã do FETAB no exercício de 2017._x000D_
 4.	R olieito qual o valor repassado pelo Governo do Estado para com a Prefeitura do FETAB nos Ineses de janeiro e Fevereiro de 2018.</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/138/15_-_requerimento_012-2018_-_silvio_dutra.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/138/15_-_requerimento_012-2018_-_silvio_dutra.pdf</t>
   </si>
   <si>
     <t>l .  Solicito todas as notificações feitas pelo engenheiro (a) responsável pela obra da ciclovia junto à empresa vencedora da licitação._x000D_
 2.	solicito cópia IMPRESSA na íntegra do Projeto da ciclovia tanto de lei como arquitetônico._x000D_
 3.	Solicito todas as notas fiscais dos produtos comprados para execução da ciclovia._x000D_
 4.	Houve serviços prestados dos funcionários da Prefeitura na obra licitada pela empresa? Se sim por quê?</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/139/16_-_requerimento_013-2018_-_silvio_dutra.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/139/16_-_requerimento_013-2018_-_silvio_dutra.pdf</t>
   </si>
   <si>
     <t>1. Solicito Notas Fiscais das Reformas Realizadas no Exercícios de 2018 da Escola Estrelinha, 13 de Maio e Suely Olmira.</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/140/17_-_requerimento_014-2018_-_silvio_dutra.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/140/17_-_requerimento_014-2018_-_silvio_dutra.pdf</t>
   </si>
   <si>
     <t>Relação Impressa dos Nomes dos Estagiários e Sua Respectiva Lotação, de Acordo como Contrato Nº 001/2018.</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/141/18_-_requerimento_015-2018_-_silvio_dutra.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/141/18_-_requerimento_015-2018_-_silvio_dutra.pdf</t>
   </si>
   <si>
     <t>1. Copia (IMPRESSA) de Todas as Notificações Referente a Obra da UPA.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/166/requerimento_017-2018_-_silvio_dutra.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/166/requerimento_017-2018_-_silvio_dutra.pdf</t>
   </si>
   <si>
     <t>1.	Cópia impressa do Processo Licitatório referente a UPA._x000D_
 2.	Cópia impressa da documentação do período de execução do referido contrato (contrato, relatórios, medições, notas fiscais e demais documentos)._x000D_
 3.	Cópia impressa dos documentos confeccionados de ambas as partes após a entrega provisória (pareceres, notificações, relatórios, atas de reuniões e demais documentos).</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/184/13_-_requerimento_018-2018_-_silvio_dutra.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/184/13_-_requerimento_018-2018_-_silvio_dutra.pdf</t>
   </si>
   <si>
     <t>1.	Copia impressa do contrato da OSCIP da saúde com o município de Guarantã do Norte._x000D_
 2.	Relação de todos os pagamentos efetuados para a referida OSCIP no período de março/2017 a março/2018, detalhadamente.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/272/requerimento_019-2018_-_celso_henrique.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/272/requerimento_019-2018_-_celso_henrique.pdf</t>
   </si>
   <si>
     <t>Solicita Informações: 1. se o Município de Guarantã do Norte/MT, Ainda Mantem Convênio e/ou Filiação ao consórcio Intermunicipal de Saúde da Região do Vale do Peixoto (C.I.S.V.P.), 2. Se Não, Qual Foi o Motivo para Reiscindir o Convênio e/ou Desfiliação do Consórcio Intermunicipal de Saúde da Região do Vale do Peixoto.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/249/requerimento_20-2018_-_silvio.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/249/requerimento_20-2018_-_silvio.pdf</t>
   </si>
   <si>
     <t>Requerimento 020/2018 - Silvio Dutra - Licença pelo Prazo de 30 Dias.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/260/requerimento_021-2018_-_celso_henrique_batista_silva.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/260/requerimento_021-2018_-_celso_henrique_batista_silva.pdf</t>
   </si>
   <si>
     <t>Que Proceda a Confecção de Moção de Repúdio em Desfavor do Sr. Prefeito  Municipal Érico Stevan Gonçalves, por ter gravado Áudio no aplicativo  WhatsApp Chamando o Empresário Giovanio Almeida Proprietário do Posto Caiuri  de Guarantã do Norte de mentiroso no dia 30/05/2018.</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/22/requerimento_022-2018_-_valter_neves_de_moura.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/22/requerimento_022-2018_-_valter_neves_de_moura.pdf</t>
   </si>
   <si>
     <t>Requerimento de Informações "Referente a Obra do Centro de Eventos Localizado na Av. Guarantã (sentido cotrel), qual o motivo da paralisação da obra".</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/23/requerimento_023-2018_-_silvio_dutra_da_silva.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/23/requerimento_023-2018_-_silvio_dutra_da_silva.pdf</t>
   </si>
   <si>
     <t>Requerimento de Informações "A ciclovia do Bairro Cotrel foi inaugurada pela Prefeitura? A obra está 100% conclusa? Qual o valor total pago? Houve apontamento de irregularidades na obra pela Prefeitura junto a empreiteira? Se sim, quais apontamentos? Qual a resposta pela empreiteira?</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/24/requerimento_024-2018_-_silvio_dutra_da_silva.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/24/requerimento_024-2018_-_silvio_dutra_da_silva.pdf</t>
   </si>
   <si>
     <t>Requerimento de Informações "Qual o valor da execução da Obra? Qual tinta foi utilizada? Qual foi a forma de contratação/compra direta ou licitação? Solicito ainda o nome do profissional (pintor) que efetuou o serviço de pintura? Quais pontos foram efetuados as pinturas?</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/25/requerimento_025-2018_-_celso_henrique_batista.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/25/requerimento_025-2018_-_celso_henrique_batista.pdf</t>
   </si>
   <si>
     <t>Requerimento de Informações "Cópia de todos os documentos relacionados à contratação de serviços de Assessoria Jurídica pela Prefeitura Municipal de Guarantã do Norte (PF ou PJ). Cópia dos contratos de prestação de serviços de assessoria jurídica (2017-2018). Cópia dos Aditivos (2017-2018) Cópia de Todos os Comprovantes de Pagamento e de Execução dos serviços prestados (2017-2018)"</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/31/requerimento_026-2018_-_celso_henrique_batista.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/31/requerimento_026-2018_-_celso_henrique_batista.pdf</t>
   </si>
   <si>
     <t>Requerimento de Informações "Cópia da Licitação, Contatos, Aditivos, Comprovante de Pagamentos e Comprovante de Execução de Serviços das Empresas HOFFMANN &amp; COLADELLO ADVOGADOS S/S, CNPJ 16.793.641/0001-80, e LIBRA SERVIÇOS CORPORATIVOS LTDA – ME, CNPJ 19.430.120/0001-57.</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/39/requerimento_no_027-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/39/requerimento_no_027-2018.pdf</t>
   </si>
   <si>
     <t>Requerimento de Informações "Cópia de documentos pregão presencial 55/2017, processo 1123/2018, 993/2018, 1439/2018, 1137/2018, 1047/2018, 827/2018, 228/2018 e 666/2018".</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/169/requerimento_028-2018_-_silvio_dutra.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/169/requerimento_028-2018_-_silvio_dutra.pdf</t>
   </si>
   <si>
     <t>Requerimento "Requer Relação com Nome e Endereço de Todas As pessoas que Receberam Cestas Básicas"</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/170/requerimento_029-2018_-_silvio_dutra.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/170/requerimento_029-2018_-_silvio_dutra.pdf</t>
   </si>
   <si>
     <t>Requerimento "Requer Cópia Licitação OSCIP da Saúde IAD, CNPJs, Profissionais, Alvarás e Pagamentos"</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/324/requerimento_033-2018_-_valter_neves_de_moura.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/324/requerimento_033-2018_-_valter_neves_de_moura.pdf</t>
   </si>
   <si>
     <t>Vereador Valter Neves de Moura Requer Licença para Tratar de Assuntos de Interesse Particular, por 30 dias.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/332/requerimento_033-2018_-_silvio_dutra.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/332/requerimento_033-2018_-_silvio_dutra.pdf</t>
   </si>
   <si>
     <t>Requerimento "Requer Informações Sobre o Calçamento da Praça da Cultura"</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/351/requerimento_036-2018_-_silvio_dutra.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/351/requerimento_036-2018_-_silvio_dutra.pdf</t>
   </si>
   <si>
     <t>Requer Informações sobre a Obra de Calçamento da Avenida Guarantã</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>RVerb</t>
   </si>
   <si>
     <t>Requerimento Verbal</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/344/requerimento_verbal_-_vereador_maurinho.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/344/requerimento_verbal_-_vereador_maurinho.pdf</t>
   </si>
   <si>
     <t>Requer Informações sobre 1. Qual o Motivo de Paralisação das Obras da Praça do Bairro Jardim Vitória? 2. Qual a data de finalização das obras?</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>VET P</t>
   </si>
   <si>
     <t>Veto Parcial</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/401/veto_parcial_001-2018_-_a_emenda_003-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/401/veto_parcial_001-2018_-_a_emenda_003-2018.pdf</t>
   </si>
   <si>
     <t>Veto Parcial à Emenda nº 003/2018 do P.L.O. 132/2018</t>
   </si>
   <si>
     <t>VET T</t>
   </si>
   <si>
     <t>Veto Total</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/94/17_-_veto_ao_pll_040-2017.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/94/17_-_veto_ao_pll_040-2017.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei Legislativo 040/2017 - Que Institui Aulas de Zumbas nas Praças e Parques Públicos no âmbito do Município de Guarantã do Norte/MT.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/269/veto_integral_plc_001-2018.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/269/veto_integral_plc_001-2018.pdf</t>
   </si>
   <si>
     <t>Veto Integral ao PLC do Legislativo 001/2018 que Dispõe Sobre Licença Especial para o Servidores da Câmara Municipal de Guarantã do Norte</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4070,68 +4070,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/151/1_-_ata_002-2018_da_1o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/152/2_-_ata_003-2018_da_2o_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/153/3_-_ata_004-2018_da_2o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/154/4_-_ata_005-2018_da_3o_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/155/5_-_ata_005-2018_da_3o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/156/ata_007-2018_-_4_sessao_ordinaria_19-03-2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/157/ata_008-2018_-_4_sessao_extraordinaria_24-03-2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/174/1_-_ata_009-2018_-_5o_sessao_ordinaria_02-04-201_s3Hb7Rh.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/189/ata_010-2018_da_6a_sessao_ordinaria_de_2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/190/ata_011-2018_da_5a_sessao_extraordinaria_de_2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/210/ata_13_da_6a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/219/ata_no_014-2018_-_8a_sessao_ordinaria_de_2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/220/ata_no_015-2018_-_7a_sessao_extraordinaria_de_2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/221/ata_no_016-2018_-_8a_sessao_extraordinaria_de_2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/233/ata_no_017-2018_-_9a_sessao_ordinaria_de_2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/10/ata_no_019-2018_da_09a_sessao_extraordinaria_de_2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/11/ata_no._020_-_2018_11a_sessao_ordinaria__02_07_2018.docx.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/12/ata_no_021-2018_da_10a_sessao_extraordinaria_de_2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/33/ata_no_22-2018_da_12a_sessao_ordinaria_de_2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/34/ata_no_23-2018_da_11a_sessao_extraordinaria_de_2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/167/ata_no_24-2018_da_13a_sessao_ordinaria_de_2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/297/ata_025-2018_da_14a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/298/ata_026-2018_da_12a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/299/ata_027-2018_da_15a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/306/ata_no._028-2018_da_13a_sessao_extraordinaria_de_2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/307/ata_no._029-2018_da_16a_sessao_ordinaria_de_2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/327/ata_no._030-2018_da_14a_sessao_extraordinaria_de_2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/328/ata_no._031-2018_da_17a_sessao_ordinaria_de_2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/329/ata_no._032-2018_da_18a_sessao_ordinaria_de_2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/330/ata_no._033-2018_da_15a_sessao_extraordinaria_de_2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/331/ata_no._034-2018_da_16a_sessao_extraordinaria_de_2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/363/ata_no._035-2018_da_17a_sessao_extraordinaria_de_2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/364/ata_no._036-2018_da_19a_sessao_ordinaria_de_2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/365/ata_no._037-2018_da_20a_sessao_ordinaria_de_2018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/366/ata_no._038-2018_da_18a_sessao_extraordinaria_de_2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/388/ata_no_039-2018__da_21o_sessao_ordinaria_de_2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/389/ata_no_040-2018__da_19o_sessao_extraordinaria_de_2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/390/ata_no_041-2018__da_20o_sessao_extraordinaria_de_2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/391/ata_no_042-2018__da_21o_sessao_extraordinaria_de_2018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/392/ata_no_043-2018__da_22o_sessao_extraordinaria_de_2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/393/ata_no_044-2018__da_22o_sessao_ordinaria_de_2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/402/ata_45_da_23a_sessao_extraordinaria_de_2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/403/ata_46_da_24a_sessao_extraordinaria_de_2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/404/ata_n_047_2018.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/405/ata_48_da_26a_sessao_extraordinaria_de_2018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/382/45896-2017.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/386/emenda_aditiva_001-2018_-_nonato_duarte.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/377/emenda_aditiva_003-2018_-_celso_e_nonato.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/381/emenda_aditiva_004-2018_-_celso_e_nonato.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/384/emenda_aditiva_005-2018_-_nonato_duarte.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/375/emenda_modificativa_001-2018_-_celso_e_nonato.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/379/emenda_modificativa_002-2018_-_celso_e_nonato.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/380/emenda_modificativa_003-2018_-_celso_e_nonato.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/376/emenda_modificativa_004-2018_-_celso_e_nonato.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/383/emenda_modificativa_005-2018_-_nonato_duarte.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/385/emenda_modificativa_006-2018_-_nonato_duarte.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/378/emenda_supressiva_001-2018_-_celso_e_nonato.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/107/indicacao_001-2018_-_zilmar_assis.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/108/indicacao_002-2018_-_zilmar_assis.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/102/28_-_indicacao_no_007-2018_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/103/29_-_indicacao_no_008-2018_zilmar_lima.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/125/14_-_indicacao_009-2018_-_zilmar_lima.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/126/15_-_indicacao_010-2018_-_zilmar_lima.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/104/30_-_indicacao_no_011-2018_celso_henrique.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/105/31_-_indicacao_no_012-2018_nonato_duarte.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/106/32_-_indicacao_no_013-2018_valter_moura.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/63/indicacao_no_014-2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/127/16_-_indicacao_015-2018_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/142/19_-_indicacao_016-2018_-_zilmar_assis.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/64/indicacao_no_017-2018.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/128/17_-_indicacao_018-2018_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/129/18_-_indicacao_019-2018_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/143/20_-_indicacao_020-2018_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/144/21_-_indicacao_021-2018_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/145/22_-_indicacao_022-2018_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/146/23_-_indicacao_023-2018_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/147/24_-_indicacao_024-2018_-_socorro.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/148/25_-_indicacao_025-2018_-_socorro.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/149/26_-_indicacao_026-2018_-_socorro.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/158/indicacao_027-2018_-_valter_moura.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/159/indicacao_028-2018_-_valter_moura.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/160/indicacao_029-2018_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/185/14_-_indicacao_030-2018_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/273/15_-_indicacao_032-2018_-_silvio_dutra_e_katia_brambilla.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/186/16_-_indicacao_033-2018_-_zilmar_assis.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/187/17_-_indicacao_034-2018_-_celso_henrique.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/188/18_-_indicacao_036-2018_-_silvio_dutra_e_katia_brambilla.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/191/indicacao_037-2018_-_autor_celso_henrique.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/278/indicacao_038-2018_-_edmilson_alves_rolico_moto_taxi.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/211/indicacao_039-2018_-_celso_henrique.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/212/indicacao_040-2018_-_celso_henrique.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/279/indicacao_041-2018_-_edmilson_alves_rolico_moto_taxi.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/280/indicacao_042-2018_-_admilson_alves_rolico_moto_taxi.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/222/indicacao_no_043-2018_-_celso_henrique_batista.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/223/indicacao_no_044-2018_-_katia_brambilla.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/224/indicacao_no_045-2018_-_david_marques_da_silva.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/225/indicacao_no_046-2018_-_david_marques_da_silva.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/226/indicacao_no_047-2018_-_maria_socorro_leite_dantas.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/234/indicacao_049-2018_-_maria_socorro_leite_dantas.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/235/indicacao_050-2018_-_celso_henrique_batista_silva.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/236/indicacao_051-2018_-_silvio_dutra_da_silva.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/237/indicacao_052-2018_-_celso_henrique_batista_silva.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/26/indicacao_053-2018_-_vereadores.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/27/indicacao_054-2018_-_celso_henrique_batista.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/28/indicacao_055-2018_-_celso_henrique_batista.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/40/indicacao_no_056-2018.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/171/indicacao_057-2018_-_celso_henrique.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/172/indicacao_058-2018_-_katia_brambilla.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/173/indicacao_059-2018_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/257/indicacao_060-2018_-_celso_henrique.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/295/indicacao_061-2018.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/296/indicacao_062-2018.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/308/indicacao_063-2018_-_valter_do_sindicato.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/309/indicacao_064-2018_-_valter_do_sindicato.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/310/indicacao_065-2018_-_valter_do_sindicato.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/312/indicacao_067-2018_-_davi_marques.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/313/indicacao_068-2018_-_celso_henrique.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/314/indicacao_069-2018_-_valter_do_sindicato.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/334/indicacao_070-2018_-_celso_henrique.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/335/indicacao_072-2018_-_alexandre_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/336/indicacao_073-2018_-_alexandre_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/337/indicacao_074-2018_-_celso_henrique.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/338/indicacao_075-2018_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/339/indicacao_076-2018_-_celso_henrique.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/340/indicacao_077-2018_-_celso_valter_silvio_socorro_0P2NLsb.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/341/indicacao_078-2018_-_silvio_e_katia.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/342/indicacao_079-2018_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/352/indicacao_084-2018_-_nonato_e_maurinho.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/353/indicacao_085-2018_-_nonato_e_maurinho.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/354/indicacao_088-2018_-_celso_henrique.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/372/indicacao_089-2018_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/373/indicacao_091-2018_-_zilmar.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/374/indicacao_092-2018_-_zilmar.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/400/indicacao_093-2018_-_celso_henrique.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/345/indicacao_verbal_-_vereador_maurinho.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/192/mocao_de_aplauso_001-2018_-_autor_celso_henrique.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/21/mocao_de_aplauso_002-2018_-_katia_brambilla.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/255/mocao_de_aplauso_03-2018_-_katia_brambilla.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/256/mocao_de_aplauso_04-2018_-_socorro_e_katia_brambilla.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/333/mocao_de_aplauso_005-2018_-_david_marques.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/193/projeto_de_decreto_legislativo_001-2018_-_autor__ENTKlNU.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/194/projeto_de_decreto_legislativo_002-2018_-_autor__IdI8CcM.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/195/projeto_de_decreto_legislativo_003-2018_-_autor__DOUzFjZ.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/196/projeto_de_decreto_legislativo_004-2018_-_autor__qn4Ll4m.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/197/projeto_de_decreto_legislativo_005-2018_-_autor__bXpbN4M.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/198/projeto_de_decreto_legislativo_006-2018_-_autor__Qea4n4n.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/199/projeto_de_decreto_legislativo_007-2018_-_autor__sPrkV8V.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/200/projeto_de_decreto_legislativo_008-2018_-_autor__ujCnR6t.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/238/projeto_de_decreto_legislativo_009-2018.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/239/projeto_de_decreto_legislativo_010-2018.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/350/projeto_de_decreto_legislativo_011-2018_-_celso_henrique.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/371/projeto_de_decreto_legislativo_012-2018_-_zilmar_d4eKv1U.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/41/proj._lei_complementar_01-2018.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/51/projeto_de_lei_complementar_02-2018.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/52/projeto_de_lei_complementar_03-2018.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/111/projeto_lei_complementar_04-2018.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/201/projeto_de_lei_complementar_municipal_06-2018.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/250/plc_007_2018.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/291/projeto_de_lei_complementar_008-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/292/projeto_de_lei_complementar_009-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/346/projeto_de_lei_complementar_010-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/367/projeto_de_lei_complementar_011-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/394/projeto_de_lei_complementar_012-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/387/projeto_de_lei_complementar_013-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/168/projeto_de_lei_complementar_001-2018_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/93/16_-_projeto_de_lei_legislativo_001-2018.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/109/projeto_de_lei_legislativo_003-2018.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/161/projeto_de_lei_do_legislativo_006-2018.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/183/12_-_projeto_de_lei_legislativo_013-2018.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/135/11_-_proj._de_lei_legislativo_014-2018.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/202/projeto_de_lei_legislativo_018-2018.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/240/projeto_de_lei_do_legislativo_020-2018.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/77/projeto_de_lei_do_legislativo_022-2018.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/78/projeto_de_lei_do_legislativo_023-2018.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/276/projeto_de_lei_do_legislativo_024-2018.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/241/projeto_de_lei_do_legislativo_025-2018.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/242/projeto_de_lei_do_legislativo_026-2018.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/243/projeto_de_lei_do_legislativo_027-2018.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/19/projeto_de_lei_ordinaria_028-2018_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/37/projeto_de_lei_ordinaria_29-2018_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/38/projeto_de_lei_ordinaria_30-2018_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/294/projeto_de_lei_ordinaria_034-2018_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/325/projeto_de_lei_ordinaria_035-2018_-_legislativo_ikJCcYA.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/113/2_-_proj._lei_municipal_34-2018.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/114/3_-_proj._lei_municipal_35-2018.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/115/4_-_proj._lei_municipal_36-2018.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/116/5_-_proj._lei_municipal_37-2018.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/117/6_-_proj._lei_municipal_39-2018.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/42/proj._lei_municipal_01-2018.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/43/proj._lei_municipal_02-2018.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/44/proj._lei_municipal_03-2018.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/45/proj._lei_municipal_05-2018.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/46/proj._lei_municipal_06-2018.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/47/proj._lei_municipal_07-2018.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/48/proj._lei_municipal_08-2018.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/49/proj._lei_municipal_09-2018.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/50/proj._lei_municipal_10-2018.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/81/4_-_projeto_de_lei_municipal_012-2018.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/82/5_-_projeto_de_lei_municipal_013-2018.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/83/6_-_projeto_de_lei_municipal_014-2018.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/84/7_-_projeto_de_lei_municipal_015-2018.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/85/8_-_projeto_de_lei_municipal_016-2018.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/86/9_-_projeto_de_lei_municipal_017-2018.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/87/10_-_projeto_de_lei_municipal_018-2018.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/88/11_-_projeto_de_lei_municipal_019-2018.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/89/12_-_projeto_de_lei_municipal_020-2018.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/90/13_-_projeto_de_lei_municipal_021-2018.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/53/projeto_de_lei_municipal_022-2018.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/54/projeto_de_lei_municipal_023-2018.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/55/projeto_de_lei_municipal_024-2018.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/56/projeto_de_lei_municipal_025-2018.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/57/projeto_de_lei_municipal_026-2018.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/58/projeto_de_lei_municipal_027-2018.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/59/projeto_de_lei_municipal_028-2018.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/60/projeto_de_lei_municipal_029-2018.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/61/projeto_de_lei_municipal_030-2018.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/62/projeto_de_lei_municipal_031-2018.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/264/projeto_de_lei_municipal_033-2018.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/293/4_-_proj._lei_municipal_36-2018.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/175/2_-_projeto_de_lei_municipal_038-2018.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/130/6_-_proj._de_lei_municipal_041-2018.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/131/7_-_proj._de_lei_municipal_042-2018.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/132/8_-_proj._de_lei_municipal_043-2018.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/133/9_-_proj._de_lei_municipal_044-2018.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/134/10_-_proj._de_lei_municipal_045-2018.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/65/projeto_de_lei_municipal_046-2018.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/66/projeto_de_lei_municipal_047-2018.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/67/projeto_de_lei_municipal_048-2018.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/68/projeto_de_lei_municipal_049-2018.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/69/projeto_de_lei_municipal_050-2018.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/70/projeto_de_lei_municipal_051-2018.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/163/projeto_de_lei_municipal_053-2018.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/214/projeto_de_lei_municipal_054-2018.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/177/5_-_projeto_de_lei_municipal_056-2018.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/178/6_-_projeto_de_lei_municipal_057-2018.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/179/7_-_projeto_de_lei_municipal_058-2018.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/180/8_-_projeto_de_lei_municipal_059-2018.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/181/9_-_projeto_de_lei_municipal_060-2018.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/274/projeto_de_lei_municipal_061-2018.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/203/projeto_de_lei_municipal_062-2018.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/204/projeto_de_lei_municipal_063-2018.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/205/projeto_de_lei_municipal_064-2018_qeSRT4E.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/215/projeto_de_lei_municipal_065-2018.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/206/projeto_de_lei_municipal_066-2018.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/207/projeto_de_lei_municipal_067-2018.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/208/projeto_de_lei_municipal_068-2018.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/227/projeto_de_lei_municipal_069-2018.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/209/projeto_de_lei_municipal_070-2018.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/216/projeto_de_lei_municipal_071-2018.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/228/projeto_de_lei_municipal_072-2018.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/229/projeto_de_lei_municipal_073-2018.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/217/projeto_de_lei_municipal_074-2018.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/218/projeto_de_lei_municipal_075-2018.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/74/projeto_de_lei_municipal_076-2018.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/13/projeto_de_lei_ordinaria_077-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/230/projeto_de_lei_municipal_078-2018.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/231/projeto_de_lei_municipal_079-2018.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/232/projeto_de_lei_municipal_080-2018.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/245/projeto_de_lei_municipal_081-2018.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/246/projeto_de_lei_municipal_082-2018.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/247/projeto_de_lei_municipal_083-2018.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/248/projeto_de_lei_municipal_085-2018.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/75/projeto_de_lei_municipal_086-2018.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/14/projeto_de_lei_ordinaria_088-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/15/projeto_de_lei_ordinaria_090-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/8/projeto_de_lei_ordinaria_092-2018.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/16/projeto_de_lei_ordinaria_093-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/17/projeto_de_lei_ordinaria_094-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/18/projeto_de_lei_ordinaria_095-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/35/projeto_de_lei_ordinaria_96-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/30/projeto_de_lei_ordinaria_097-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/29/projeto_de_lei_ordinaria_098-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/32/projeto_de_lei_ordinaria_099-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/36/projeto_de_lei_ordinaria_100-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/265/projeto_de_lei_ordinaria_101-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/266/projeto_de_lei_ordinaria_102-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/267/projeto_de_lei_ordinaria_103-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/268/projeto_de_lei_ordinaria_104-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/213/projeto_de_lei_ordinaria_105-2018_-_executivo_WaugQaO.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/262/plo_106-2018_-_ldo_2019.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/281/projeto_de_lei_ordinaria_107-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/282/projeto_de_lei_ordinaria_108-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/283/projeto_de_lei_ordinaria_109-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/284/projeto_de_lei_ordinaria_110-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/285/projeto_de_lei_ordinaria_111-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/286/projeto_de_lei_ordinaria_112-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/287/projeto_de_lei_ordinaria_113-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/288/projeto_de_lei_ordinaria_114-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/289/projeto_de_lei_ordinaria_115-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/290/projeto_de_lei_ordinaria_116-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/300/projeto_de_lei_municipal_117-2018.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/301/projeto_de_lei_municipal_118-2018.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/302/projeto_de_lei_municipal_119-2018.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/303/projeto_de_lei_municipal_120-2018.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/304/projeto_de_lei_municipal_121-2018.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/305/projeto_de_lei_municipal_122-2018.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/315/projeto_de_lei_ordinaria_123-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/316/projeto_de_lei_ordinaria_124-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/317/projeto_de_lei_ordinaria_125-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/318/projeto_de_lei_ordinaria_126-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/319/projeto_de_lei_ordinaria_127-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/320/projeto_de_lei_ordinaria_128-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/321/projeto_de_lei_ordinaria_129-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/322/projeto_de_lei_ordinaria_130-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/323/projeto_de_lei_ordinaria_131-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/343/projeto_de_lei_ordinaria_132-2018_-_loa_2019.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/355/projeto_de_lei_ordinaria_133-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/356/projeto_de_lei_ordinaria_134-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/357/projeto_de_lei_ordinaria_135-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/358/projeto_de_lei_ordinaria_136-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/359/projeto_de_lei_ordinaria_137-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/347/projeto_de_lei_ordinaria_138-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/360/projeto_de_lei_ordinaria_139-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/361/projeto_de_lei_ordinaria_140-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/348/projeto_de_lei_ordinaria_141-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/349/projeto_de_lei_ordinaria_142-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/362/projeto_de_lei_ordinaria_143-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/368/projeto_de_lei_ordinaria_144-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/369/projeto_de_lei_ordinaria_145-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/370/projeto_de_lei_ordinaria_146-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/395/projeto_de_lei_ordinaria_148-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/396/projeto_de_lei_ordinaria_149-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/397/projeto_de_lei_ordinaria_150-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/398/projeto_de_lei_ordinaria_151-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/399/projeto_de_lei_ordinaria_152-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/150/12_-_projeto_de_resolucao_001-2018.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/164/projeto_de_resolucao_002-2018_Q0hRlgE.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/165/projeto_de_resolucao_003-2018.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/275/projeto_de_resolucao_004-2018..pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/277/projeto_de_resolucao_005-2018.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/253/projeto_de_resolucao_006-2018.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/254/projeto_de_resolucao_007-2018.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/20/projeto_de_resolucao_008-2018_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/326/projeto_de_resolucao_009-2018_-_mesa_diretora_hfxwYIU.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/261/requerimento_protocolo_505-2018_-_alexandre_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/136/13_-_requerimento_003-2018_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/118/7_-_requerimento_004-2018_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/119/8_-_requerimento_005-2018_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/120/9_-_requerimento_006-2018_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/121/10_-_requerimento_007-2018_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/122/11_-_requerimento_008-2018_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/123/12_-_requerimento_009-2018_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/124/13_-_requerimento_010-2018_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/137/14_-_requerimento_011-2018_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/138/15_-_requerimento_012-2018_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/139/16_-_requerimento_013-2018_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/140/17_-_requerimento_014-2018_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/141/18_-_requerimento_015-2018_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/166/requerimento_017-2018_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/184/13_-_requerimento_018-2018_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/272/requerimento_019-2018_-_celso_henrique.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/249/requerimento_20-2018_-_silvio.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/260/requerimento_021-2018_-_celso_henrique_batista_silva.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/22/requerimento_022-2018_-_valter_neves_de_moura.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/23/requerimento_023-2018_-_silvio_dutra_da_silva.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/24/requerimento_024-2018_-_silvio_dutra_da_silva.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/25/requerimento_025-2018_-_celso_henrique_batista.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/31/requerimento_026-2018_-_celso_henrique_batista.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/39/requerimento_no_027-2018.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/169/requerimento_028-2018_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/170/requerimento_029-2018_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/324/requerimento_033-2018_-_valter_neves_de_moura.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/332/requerimento_033-2018_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/351/requerimento_036-2018_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/344/requerimento_verbal_-_vereador_maurinho.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/401/veto_parcial_001-2018_-_a_emenda_003-2018.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/94/17_-_veto_ao_pll_040-2017.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/269/veto_integral_plc_001-2018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/151/1_-_ata_002-2018_da_1o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/152/2_-_ata_003-2018_da_2o_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/153/3_-_ata_004-2018_da_2o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/154/4_-_ata_005-2018_da_3o_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/155/5_-_ata_005-2018_da_3o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/156/ata_007-2018_-_4_sessao_ordinaria_19-03-2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/157/ata_008-2018_-_4_sessao_extraordinaria_24-03-2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/174/1_-_ata_009-2018_-_5o_sessao_ordinaria_02-04-201_s3Hb7Rh.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/189/ata_010-2018_da_6a_sessao_ordinaria_de_2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/190/ata_011-2018_da_5a_sessao_extraordinaria_de_2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/210/ata_13_da_6a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/219/ata_no_014-2018_-_8a_sessao_ordinaria_de_2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/220/ata_no_015-2018_-_7a_sessao_extraordinaria_de_2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/221/ata_no_016-2018_-_8a_sessao_extraordinaria_de_2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/233/ata_no_017-2018_-_9a_sessao_ordinaria_de_2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/10/ata_no_019-2018_da_09a_sessao_extraordinaria_de_2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/11/ata_no._020_-_2018_11a_sessao_ordinaria__02_07_2018.docx.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/12/ata_no_021-2018_da_10a_sessao_extraordinaria_de_2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/33/ata_no_22-2018_da_12a_sessao_ordinaria_de_2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/34/ata_no_23-2018_da_11a_sessao_extraordinaria_de_2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/167/ata_no_24-2018_da_13a_sessao_ordinaria_de_2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/297/ata_025-2018_da_14a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/298/ata_026-2018_da_12a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/299/ata_027-2018_da_15a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/306/ata_no._028-2018_da_13a_sessao_extraordinaria_de_2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/307/ata_no._029-2018_da_16a_sessao_ordinaria_de_2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/327/ata_no._030-2018_da_14a_sessao_extraordinaria_de_2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/328/ata_no._031-2018_da_17a_sessao_ordinaria_de_2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/329/ata_no._032-2018_da_18a_sessao_ordinaria_de_2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/330/ata_no._033-2018_da_15a_sessao_extraordinaria_de_2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/331/ata_no._034-2018_da_16a_sessao_extraordinaria_de_2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/363/ata_no._035-2018_da_17a_sessao_extraordinaria_de_2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/364/ata_no._036-2018_da_19a_sessao_ordinaria_de_2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/365/ata_no._037-2018_da_20a_sessao_ordinaria_de_2018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/366/ata_no._038-2018_da_18a_sessao_extraordinaria_de_2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/388/ata_no_039-2018__da_21o_sessao_ordinaria_de_2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/389/ata_no_040-2018__da_19o_sessao_extraordinaria_de_2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/390/ata_no_041-2018__da_20o_sessao_extraordinaria_de_2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/391/ata_no_042-2018__da_21o_sessao_extraordinaria_de_2018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/392/ata_no_043-2018__da_22o_sessao_extraordinaria_de_2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/393/ata_no_044-2018__da_22o_sessao_ordinaria_de_2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/402/ata_45_da_23a_sessao_extraordinaria_de_2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/403/ata_46_da_24a_sessao_extraordinaria_de_2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/404/ata_n_047_2018.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/405/ata_48_da_26a_sessao_extraordinaria_de_2018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/382/45896-2017.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/386/emenda_aditiva_001-2018_-_nonato_duarte.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/377/emenda_aditiva_003-2018_-_celso_e_nonato.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/381/emenda_aditiva_004-2018_-_celso_e_nonato.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/384/emenda_aditiva_005-2018_-_nonato_duarte.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/375/emenda_modificativa_001-2018_-_celso_e_nonato.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/379/emenda_modificativa_002-2018_-_celso_e_nonato.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/380/emenda_modificativa_003-2018_-_celso_e_nonato.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/376/emenda_modificativa_004-2018_-_celso_e_nonato.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/383/emenda_modificativa_005-2018_-_nonato_duarte.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/385/emenda_modificativa_006-2018_-_nonato_duarte.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/378/emenda_supressiva_001-2018_-_celso_e_nonato.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/107/indicacao_001-2018_-_zilmar_assis.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/108/indicacao_002-2018_-_zilmar_assis.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/102/28_-_indicacao_no_007-2018_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/103/29_-_indicacao_no_008-2018_zilmar_lima.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/125/14_-_indicacao_009-2018_-_zilmar_lima.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/126/15_-_indicacao_010-2018_-_zilmar_lima.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/104/30_-_indicacao_no_011-2018_celso_henrique.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/105/31_-_indicacao_no_012-2018_nonato_duarte.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/106/32_-_indicacao_no_013-2018_valter_moura.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/63/indicacao_no_014-2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/127/16_-_indicacao_015-2018_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/142/19_-_indicacao_016-2018_-_zilmar_assis.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/64/indicacao_no_017-2018.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/128/17_-_indicacao_018-2018_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/129/18_-_indicacao_019-2018_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/143/20_-_indicacao_020-2018_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/144/21_-_indicacao_021-2018_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/145/22_-_indicacao_022-2018_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/146/23_-_indicacao_023-2018_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/147/24_-_indicacao_024-2018_-_socorro.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/148/25_-_indicacao_025-2018_-_socorro.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/149/26_-_indicacao_026-2018_-_socorro.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/158/indicacao_027-2018_-_valter_moura.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/159/indicacao_028-2018_-_valter_moura.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/160/indicacao_029-2018_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/185/14_-_indicacao_030-2018_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/273/15_-_indicacao_032-2018_-_silvio_dutra_e_katia_brambilla.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/186/16_-_indicacao_033-2018_-_zilmar_assis.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/187/17_-_indicacao_034-2018_-_celso_henrique.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/188/18_-_indicacao_036-2018_-_silvio_dutra_e_katia_brambilla.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/191/indicacao_037-2018_-_autor_celso_henrique.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/278/indicacao_038-2018_-_edmilson_alves_rolico_moto_taxi.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/211/indicacao_039-2018_-_celso_henrique.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/212/indicacao_040-2018_-_celso_henrique.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/279/indicacao_041-2018_-_edmilson_alves_rolico_moto_taxi.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/280/indicacao_042-2018_-_admilson_alves_rolico_moto_taxi.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/222/indicacao_no_043-2018_-_celso_henrique_batista.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/223/indicacao_no_044-2018_-_katia_brambilla.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/224/indicacao_no_045-2018_-_david_marques_da_silva.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/225/indicacao_no_046-2018_-_david_marques_da_silva.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/226/indicacao_no_047-2018_-_maria_socorro_leite_dantas.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/234/indicacao_049-2018_-_maria_socorro_leite_dantas.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/235/indicacao_050-2018_-_celso_henrique_batista_silva.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/236/indicacao_051-2018_-_silvio_dutra_da_silva.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/237/indicacao_052-2018_-_celso_henrique_batista_silva.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/26/indicacao_053-2018_-_vereadores.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/27/indicacao_054-2018_-_celso_henrique_batista.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/28/indicacao_055-2018_-_celso_henrique_batista.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/40/indicacao_no_056-2018.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/171/indicacao_057-2018_-_celso_henrique.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/172/indicacao_058-2018_-_katia_brambilla.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/173/indicacao_059-2018_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/257/indicacao_060-2018_-_celso_henrique.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/295/indicacao_061-2018.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/296/indicacao_062-2018.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/308/indicacao_063-2018_-_valter_do_sindicato.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/309/indicacao_064-2018_-_valter_do_sindicato.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/310/indicacao_065-2018_-_valter_do_sindicato.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/312/indicacao_067-2018_-_davi_marques.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/313/indicacao_068-2018_-_celso_henrique.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/314/indicacao_069-2018_-_valter_do_sindicato.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/334/indicacao_070-2018_-_celso_henrique.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/335/indicacao_072-2018_-_alexandre_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/336/indicacao_073-2018_-_alexandre_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/337/indicacao_074-2018_-_celso_henrique.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/338/indicacao_075-2018_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/339/indicacao_076-2018_-_celso_henrique.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/340/indicacao_077-2018_-_celso_valter_silvio_socorro_0P2NLsb.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/341/indicacao_078-2018_-_silvio_e_katia.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/342/indicacao_079-2018_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/352/indicacao_084-2018_-_nonato_e_maurinho.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/353/indicacao_085-2018_-_nonato_e_maurinho.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/354/indicacao_088-2018_-_celso_henrique.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/372/indicacao_089-2018_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/373/indicacao_091-2018_-_zilmar.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/374/indicacao_092-2018_-_zilmar.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/400/indicacao_093-2018_-_celso_henrique.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/345/indicacao_verbal_-_vereador_maurinho.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/192/mocao_de_aplauso_001-2018_-_autor_celso_henrique.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/21/mocao_de_aplauso_002-2018_-_katia_brambilla.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/255/mocao_de_aplauso_03-2018_-_katia_brambilla.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/256/mocao_de_aplauso_04-2018_-_socorro_e_katia_brambilla.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/333/mocao_de_aplauso_005-2018_-_david_marques.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/193/projeto_de_decreto_legislativo_001-2018_-_autor__ENTKlNU.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/194/projeto_de_decreto_legislativo_002-2018_-_autor__IdI8CcM.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/195/projeto_de_decreto_legislativo_003-2018_-_autor__DOUzFjZ.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/196/projeto_de_decreto_legislativo_004-2018_-_autor__qn4Ll4m.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/197/projeto_de_decreto_legislativo_005-2018_-_autor__bXpbN4M.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/198/projeto_de_decreto_legislativo_006-2018_-_autor__Qea4n4n.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/199/projeto_de_decreto_legislativo_007-2018_-_autor__sPrkV8V.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/200/projeto_de_decreto_legislativo_008-2018_-_autor__ujCnR6t.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/238/projeto_de_decreto_legislativo_009-2018.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/239/projeto_de_decreto_legislativo_010-2018.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/350/projeto_de_decreto_legislativo_011-2018_-_celso_henrique.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/371/projeto_de_decreto_legislativo_012-2018_-_zilmar_d4eKv1U.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/41/proj._lei_complementar_01-2018.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/51/projeto_de_lei_complementar_02-2018.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/52/projeto_de_lei_complementar_03-2018.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/111/projeto_lei_complementar_04-2018.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/201/projeto_de_lei_complementar_municipal_06-2018.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/250/plc_007_2018.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/291/projeto_de_lei_complementar_008-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/292/projeto_de_lei_complementar_009-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/346/projeto_de_lei_complementar_010-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/367/projeto_de_lei_complementar_011-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/394/projeto_de_lei_complementar_012-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/387/projeto_de_lei_complementar_013-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/168/projeto_de_lei_complementar_001-2018_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/93/16_-_projeto_de_lei_legislativo_001-2018.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/109/projeto_de_lei_legislativo_003-2018.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/161/projeto_de_lei_do_legislativo_006-2018.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/183/12_-_projeto_de_lei_legislativo_013-2018.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/135/11_-_proj._de_lei_legislativo_014-2018.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/202/projeto_de_lei_legislativo_018-2018.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/240/projeto_de_lei_do_legislativo_020-2018.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/77/projeto_de_lei_do_legislativo_022-2018.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/78/projeto_de_lei_do_legislativo_023-2018.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/276/projeto_de_lei_do_legislativo_024-2018.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/241/projeto_de_lei_do_legislativo_025-2018.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/242/projeto_de_lei_do_legislativo_026-2018.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/243/projeto_de_lei_do_legislativo_027-2018.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/19/projeto_de_lei_ordinaria_028-2018_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/37/projeto_de_lei_ordinaria_29-2018_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/38/projeto_de_lei_ordinaria_30-2018_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/294/projeto_de_lei_ordinaria_034-2018_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/325/projeto_de_lei_ordinaria_035-2018_-_legislativo_ikJCcYA.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/113/2_-_proj._lei_municipal_34-2018.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/114/3_-_proj._lei_municipal_35-2018.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/115/4_-_proj._lei_municipal_36-2018.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/116/5_-_proj._lei_municipal_37-2018.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/117/6_-_proj._lei_municipal_39-2018.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/42/proj._lei_municipal_01-2018.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/43/proj._lei_municipal_02-2018.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/44/proj._lei_municipal_03-2018.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/45/proj._lei_municipal_05-2018.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/46/proj._lei_municipal_06-2018.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/47/proj._lei_municipal_07-2018.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/48/proj._lei_municipal_08-2018.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/49/proj._lei_municipal_09-2018.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/50/proj._lei_municipal_10-2018.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/81/4_-_projeto_de_lei_municipal_012-2018.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/82/5_-_projeto_de_lei_municipal_013-2018.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/83/6_-_projeto_de_lei_municipal_014-2018.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/84/7_-_projeto_de_lei_municipal_015-2018.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/85/8_-_projeto_de_lei_municipal_016-2018.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/86/9_-_projeto_de_lei_municipal_017-2018.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/87/10_-_projeto_de_lei_municipal_018-2018.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/88/11_-_projeto_de_lei_municipal_019-2018.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/89/12_-_projeto_de_lei_municipal_020-2018.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/90/13_-_projeto_de_lei_municipal_021-2018.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/53/projeto_de_lei_municipal_022-2018.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/54/projeto_de_lei_municipal_023-2018.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/55/projeto_de_lei_municipal_024-2018.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/56/projeto_de_lei_municipal_025-2018.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/57/projeto_de_lei_municipal_026-2018.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/58/projeto_de_lei_municipal_027-2018.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/59/projeto_de_lei_municipal_028-2018.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/60/projeto_de_lei_municipal_029-2018.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/61/projeto_de_lei_municipal_030-2018.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/62/projeto_de_lei_municipal_031-2018.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/264/projeto_de_lei_municipal_033-2018.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/293/4_-_proj._lei_municipal_36-2018.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/175/2_-_projeto_de_lei_municipal_038-2018.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/130/6_-_proj._de_lei_municipal_041-2018.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/131/7_-_proj._de_lei_municipal_042-2018.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/132/8_-_proj._de_lei_municipal_043-2018.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/133/9_-_proj._de_lei_municipal_044-2018.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/134/10_-_proj._de_lei_municipal_045-2018.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/65/projeto_de_lei_municipal_046-2018.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/66/projeto_de_lei_municipal_047-2018.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/67/projeto_de_lei_municipal_048-2018.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/68/projeto_de_lei_municipal_049-2018.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/69/projeto_de_lei_municipal_050-2018.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/70/projeto_de_lei_municipal_051-2018.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/163/projeto_de_lei_municipal_053-2018.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/214/projeto_de_lei_municipal_054-2018.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/177/5_-_projeto_de_lei_municipal_056-2018.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/178/6_-_projeto_de_lei_municipal_057-2018.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/179/7_-_projeto_de_lei_municipal_058-2018.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/180/8_-_projeto_de_lei_municipal_059-2018.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/181/9_-_projeto_de_lei_municipal_060-2018.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/274/projeto_de_lei_municipal_061-2018.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/203/projeto_de_lei_municipal_062-2018.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/204/projeto_de_lei_municipal_063-2018.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/205/projeto_de_lei_municipal_064-2018_qeSRT4E.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/215/projeto_de_lei_municipal_065-2018.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/206/projeto_de_lei_municipal_066-2018.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/207/projeto_de_lei_municipal_067-2018.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/208/projeto_de_lei_municipal_068-2018.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/227/projeto_de_lei_municipal_069-2018.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/209/projeto_de_lei_municipal_070-2018.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/216/projeto_de_lei_municipal_071-2018.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/228/projeto_de_lei_municipal_072-2018.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/229/projeto_de_lei_municipal_073-2018.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/217/projeto_de_lei_municipal_074-2018.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/218/projeto_de_lei_municipal_075-2018.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/74/projeto_de_lei_municipal_076-2018.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/13/projeto_de_lei_ordinaria_077-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/230/projeto_de_lei_municipal_078-2018.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/231/projeto_de_lei_municipal_079-2018.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/232/projeto_de_lei_municipal_080-2018.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/245/projeto_de_lei_municipal_081-2018.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/246/projeto_de_lei_municipal_082-2018.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/247/projeto_de_lei_municipal_083-2018.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/248/projeto_de_lei_municipal_085-2018.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/75/projeto_de_lei_municipal_086-2018.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/14/projeto_de_lei_ordinaria_088-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/15/projeto_de_lei_ordinaria_090-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/8/projeto_de_lei_ordinaria_092-2018.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/16/projeto_de_lei_ordinaria_093-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/17/projeto_de_lei_ordinaria_094-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/18/projeto_de_lei_ordinaria_095-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/35/projeto_de_lei_ordinaria_96-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/30/projeto_de_lei_ordinaria_097-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/29/projeto_de_lei_ordinaria_098-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/32/projeto_de_lei_ordinaria_099-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/36/projeto_de_lei_ordinaria_100-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/265/projeto_de_lei_ordinaria_101-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/266/projeto_de_lei_ordinaria_102-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/267/projeto_de_lei_ordinaria_103-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/268/projeto_de_lei_ordinaria_104-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/213/projeto_de_lei_ordinaria_105-2018_-_executivo_WaugQaO.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/262/plo_106-2018_-_ldo_2019.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/281/projeto_de_lei_ordinaria_107-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/282/projeto_de_lei_ordinaria_108-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/283/projeto_de_lei_ordinaria_109-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/284/projeto_de_lei_ordinaria_110-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/285/projeto_de_lei_ordinaria_111-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/286/projeto_de_lei_ordinaria_112-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/287/projeto_de_lei_ordinaria_113-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/288/projeto_de_lei_ordinaria_114-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/289/projeto_de_lei_ordinaria_115-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/290/projeto_de_lei_ordinaria_116-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/300/projeto_de_lei_municipal_117-2018.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/301/projeto_de_lei_municipal_118-2018.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/302/projeto_de_lei_municipal_119-2018.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/303/projeto_de_lei_municipal_120-2018.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/304/projeto_de_lei_municipal_121-2018.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/305/projeto_de_lei_municipal_122-2018.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/315/projeto_de_lei_ordinaria_123-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/316/projeto_de_lei_ordinaria_124-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/317/projeto_de_lei_ordinaria_125-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/318/projeto_de_lei_ordinaria_126-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/319/projeto_de_lei_ordinaria_127-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/320/projeto_de_lei_ordinaria_128-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/321/projeto_de_lei_ordinaria_129-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/322/projeto_de_lei_ordinaria_130-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/323/projeto_de_lei_ordinaria_131-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/343/projeto_de_lei_ordinaria_132-2018_-_loa_2019.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/355/projeto_de_lei_ordinaria_133-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/356/projeto_de_lei_ordinaria_134-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/357/projeto_de_lei_ordinaria_135-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/358/projeto_de_lei_ordinaria_136-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/359/projeto_de_lei_ordinaria_137-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/347/projeto_de_lei_ordinaria_138-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/360/projeto_de_lei_ordinaria_139-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/361/projeto_de_lei_ordinaria_140-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/348/projeto_de_lei_ordinaria_141-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/349/projeto_de_lei_ordinaria_142-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/362/projeto_de_lei_ordinaria_143-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/368/projeto_de_lei_ordinaria_144-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/369/projeto_de_lei_ordinaria_145-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/370/projeto_de_lei_ordinaria_146-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/395/projeto_de_lei_ordinaria_148-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/396/projeto_de_lei_ordinaria_149-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/397/projeto_de_lei_ordinaria_150-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/398/projeto_de_lei_ordinaria_151-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/399/projeto_de_lei_ordinaria_152-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/150/12_-_projeto_de_resolucao_001-2018.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/164/projeto_de_resolucao_002-2018_Q0hRlgE.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/165/projeto_de_resolucao_003-2018.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/275/projeto_de_resolucao_004-2018..pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/277/projeto_de_resolucao_005-2018.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/253/projeto_de_resolucao_006-2018.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/254/projeto_de_resolucao_007-2018.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/20/projeto_de_resolucao_008-2018_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/326/projeto_de_resolucao_009-2018_-_mesa_diretora_hfxwYIU.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/261/requerimento_protocolo_505-2018_-_alexandre_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/136/13_-_requerimento_003-2018_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/118/7_-_requerimento_004-2018_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/119/8_-_requerimento_005-2018_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/120/9_-_requerimento_006-2018_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/121/10_-_requerimento_007-2018_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/122/11_-_requerimento_008-2018_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/123/12_-_requerimento_009-2018_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/124/13_-_requerimento_010-2018_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/137/14_-_requerimento_011-2018_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/138/15_-_requerimento_012-2018_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/139/16_-_requerimento_013-2018_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/140/17_-_requerimento_014-2018_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/141/18_-_requerimento_015-2018_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/166/requerimento_017-2018_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/184/13_-_requerimento_018-2018_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/272/requerimento_019-2018_-_celso_henrique.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/249/requerimento_20-2018_-_silvio.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/260/requerimento_021-2018_-_celso_henrique_batista_silva.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/22/requerimento_022-2018_-_valter_neves_de_moura.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/23/requerimento_023-2018_-_silvio_dutra_da_silva.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/24/requerimento_024-2018_-_silvio_dutra_da_silva.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/25/requerimento_025-2018_-_celso_henrique_batista.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/31/requerimento_026-2018_-_celso_henrique_batista.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/39/requerimento_no_027-2018.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/169/requerimento_028-2018_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/170/requerimento_029-2018_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/324/requerimento_033-2018_-_valter_neves_de_moura.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/332/requerimento_033-2018_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/351/requerimento_036-2018_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/344/requerimento_verbal_-_vereador_maurinho.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/401/veto_parcial_001-2018_-_a_emenda_003-2018.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/94/17_-_veto_ao_pll_040-2017.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2018/269/veto_integral_plc_001-2018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H378"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="112.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="137.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="136.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>