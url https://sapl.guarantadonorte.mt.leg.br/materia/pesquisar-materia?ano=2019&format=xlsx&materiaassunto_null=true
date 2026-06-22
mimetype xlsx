--- v0 (2025-12-23)
+++ v1 (2026-06-22)
@@ -54,2897 +54,2897 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Atas</t>
   </si>
   <si>
     <t>Valcimar; Zilmar; Alexandre; David</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/435/ata_001_da_1a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/435/ata_001_da_1a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata nº 001/2019 da 1ª Sessão Ordinária realizada dia 04/02/2019.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/436/ata_002_da_1a_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/436/ata_002_da_1a_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata nº 002/2019 da 1ª Sessão Extraordinária realizada dia 08/02/2019.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/437/ata_003_da_2a_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/437/ata_003_da_2a_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata nº 003/2019 da 2ª Sessão Extraordinária realizada dia 15/02/2019.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/438/ata_da_2a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/438/ata_da_2a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata nº 004/2019 da 2ª Sessão Ordinária realizada dia 18/02/2019.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/439/ata_da_3a_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/439/ata_da_3a_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata nº 005/2019 da 3ª Sessão Extraordinária realizada dia 23/02/2019.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/440/ata_007_da_4a_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/440/ata_007_da_4a_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata nº 007/2019 da 4ª Sessão Extraordinária realizada dia 09/03/2019.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Plenário - PLEN</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/463/ata_008-2019_da_4a_sessao_ordinaria_de_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/463/ata_008-2019_da_4a_sessao_ordinaria_de_2019.pdf</t>
   </si>
   <si>
     <t>Ata Nº. 008-2019 da 04ª Sessão Sessão Ordinária de 2019.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/469/ata_no_09-2019_da_5a_sessao_ordinaria_01-04-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/469/ata_no_09-2019_da_5a_sessao_ordinaria_01-04-2019.pdf</t>
   </si>
   <si>
     <t>Ata Nº 09/2019 da 5ª Sessão  Ordinária da 3ª Sessão Legislativa da 9ª Legislativa, realiza no dia 1º de Abril de 2019.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/470/ata_no_10-2019_da_5a_sessao_extraordinaria_10-04-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/470/ata_no_10-2019_da_5a_sessao_extraordinaria_10-04-2019.pdf</t>
   </si>
   <si>
     <t>Ata Nº 10/2019 da 5ª Sessão  Extraordinária da 3ª Sessão Legislativa da 9ª Legislativa, realiza no dia 10 de Abril de 2019.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/471/ata_n_11_da_6_sessao_ordiaria_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/471/ata_n_11_da_6_sessao_ordiaria_2019.pdf</t>
   </si>
   <si>
     <t>Ata Nº 11/2019 da 6ª Sessão  Ordinária da 3ª Sessão Legislativa da 9ª Legislativa, realiza no dia 15 de Abril de 2019.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/581/ata_12_da_7_sessao_ordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/581/ata_12_da_7_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA 12 DA 7° SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/505/ata_13_da_6_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/505/ata_13_da_6_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata 13-2019 da 6ª Sessão Extraordinária de 2019.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/506/ata_14_da_8_sessao_ordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/506/ata_14_da_8_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA Nº 14 da 8ª Sessão Ordinária de 2019.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/519/ata_15_da_9_sessao_ordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/519/ata_15_da_9_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA Nº 15 da 9ª Sessão Ordinária 2019.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/520/ata_16_da_7_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/520/ata_16_da_7_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA Nº 16 da 7ª Sessão Extraordinária 2019.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/528/ata_17_da_10_sessao_ordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/528/ata_17_da_10_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA N° 17 DA 10ª SESSÃO ORDINÁRIA 2019.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/529/ata_18_da_8_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/529/ata_18_da_8_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA N° 18 DA 8ª SESSÃO EXTRAORDINÁRIA 2019.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/535/ata_19_da_11_sessao_ordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/535/ata_19_da_11_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA Nº 19 DA 11ª SESSÃO ORDINÁRIA 2019.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/504/ata_20_da_12_sessao_ordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/504/ata_20_da_12_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA nº 20 da 12ª Sessão Ordinária 2019.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/564/ata_n21_-_13_ordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/564/ata_n21_-_13_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA Nº 21 DA 13ª SESSÃO ORDINÁRIA 2019</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/567/ata_n_22_da_9_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/567/ata_n_22_da_9_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata nº. 22/2019 da 09° Sessão Extraordinária de 2019.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/568/ata_n_23_da_14_sessao_ordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/568/ata_n_23_da_14_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata nº. 23/2019 da 14ª Sessão Ordinária de 2019.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/585/ata_24_da_10_extraordinaria_ACiMqWC.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/585/ata_24_da_10_extraordinaria_ACiMqWC.pdf</t>
   </si>
   <si>
     <t>ATA nº. 24/2019 DA 10° SESSÃO EXTRAORDINÁRIA 2019.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/586/ata_25_da_11extraordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/586/ata_25_da_11extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA nº. 25/2019 DA 11° SESSÃO EXTRAORDINÁRIA DE 2019.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/587/ata_37_da_15_sessao_ordinaria_QdTzP4U.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/587/ata_37_da_15_sessao_ordinaria_QdTzP4U.pdf</t>
   </si>
   <si>
     <t>ATA nº. 37/2019 DA 15° SESSÃO ORDINÁRIA DE 2019.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/600/ata_038_da_23_extraordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/600/ata_038_da_23_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata 038/2019 da 23° Sessão Extraordinária</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/601/ata_039_da_24_extraordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/601/ata_039_da_24_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA 039 DA 24° EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/618/ata_040_da_16_ordinaria_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/618/ata_040_da_16_ordinaria_2019.pdf</t>
   </si>
   <si>
     <t>Ata 40° da 16°Ordinária</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/619/ata_041_da_17_ordinaria_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/619/ata_041_da_17_ordinaria_2019.pdf</t>
   </si>
   <si>
     <t>Ata 41° da 17° Ordinária</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/620/ata_042_da_25_extraordinaria_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/620/ata_042_da_25_extraordinaria_2019.pdf</t>
   </si>
   <si>
     <t>Ata 42° da 25° Extraordinária</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/621/ata_043_da_26_extraordinaria_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/621/ata_043_da_26_extraordinaria_2019.pdf</t>
   </si>
   <si>
     <t>Ata 43° da 26° Extraordinária</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/622/ata_044_da_18_ordinaria_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/622/ata_044_da_18_ordinaria_2019.pdf</t>
   </si>
   <si>
     <t>Ata 44° da 18° Ordinária</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/623/ata_n_045-2019_da_19_sessao_ordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/623/ata_n_045-2019_da_19_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA Nº 45 DA 19ª SESSÃO ORDINÁRIA 2019.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/637/ata_046-_da_20_sessao_ordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/637/ata_046-_da_20_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA 46 DA 20 SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/681/ata_047_da_21_ordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/681/ata_047_da_21_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 21° Sessão Ordinária de 2019</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/682/ata_048_da_28_extraordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/682/ata_048_da_28_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 28° Sessão Extraordinária de 2019</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/683/ata_049_da_22ordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/683/ata_049_da_22ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 22° Sessão Ordinária de 2019</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/684/ata_050_da_29_extraordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/684/ata_050_da_29_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 29° Sessão Extraordinária de 2019</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>EM.A</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>Celso Henrique</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/638/emenda_aditiva_n_001-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/638/emenda_aditiva_n_001-2019.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao Projeto de Lei Ordinária n° 073-2019, que "Estima a Receita e Fixa a Despesa do Município de Guarantã do Norte - MT, Para o Exercício de 2020, e das Outras Providencias".</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>Celso Henrique, David da Farmácia, Nonato, Silvio Dutra, Valter do Sindicato</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/640/emenda_aditiva_no002-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/640/emenda_aditiva_no002-2019.pdf</t>
   </si>
   <si>
     <t>" ACRESCENTA NO ARTIGO 8º DA LEI COMPLEMENTAR Nº008/2019 O PARAGRAFO ÚNICO".</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>EM. M</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>Silvio Dutra</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/603/emenda_modificativa_001-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/603/emenda_modificativa_001-2019.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei Ordinário  N°091/2019, que "Dispõe sobre as Diretrizes para Elaboração e Execução da Lei Orçamentaria Anual do Município de Guarantã do Norte/MT, para o Exercício de 2020 e dá Outras Providencias".</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/664/emenda_modificativa_003-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/664/emenda_modificativa_003-2019.pdf</t>
   </si>
   <si>
     <t>Modifica  a redação do artigo 3° do Projeto de Lei N°085/2019 de 09 de dezembro de 2019 e paragrafo primeiro que passam a ter a seguinte redação:</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Zilmar</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/422/indicacao_001-2019_-_zilmar_assis.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/422/indicacao_001-2019_-_zilmar_assis.pdf</t>
   </si>
   <si>
     <t>Indica a Necessidade de Iluminação da Pista de Caminhada na Av. Guarantã</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/413/indicacao_002-2019_-_celso_henrique.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/413/indicacao_002-2019_-_celso_henrique.pdf</t>
   </si>
   <si>
     <t>Indica a Necessidade de Ações no Lixão Municipal</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/414/indicacao_003-2019_-_celso_henrique.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/414/indicacao_003-2019_-_celso_henrique.pdf</t>
   </si>
   <si>
     <t>Indica a Necessidade de Limpeza Geral no Bairro 13 de Maio</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/415/indicacao_004-2019_-_zilmar_assis.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/415/indicacao_004-2019_-_zilmar_assis.pdf</t>
   </si>
   <si>
     <t>Indica a Necessidade de Construção de um Parquinho de Diversão ao Lado da Academia ao Ar Livre, Instalado ao Lado do INSS.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>Kátia Brambilla</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/423/indicacao_005-2018_-_katia_brambilla.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/423/indicacao_005-2018_-_katia_brambilla.pdf</t>
   </si>
   <si>
     <t>Indica a Necessidade de Troca do Transformador que Fornece Energia para a Escola Municipal Santa Ana</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/427/indicacao_006-2019_-_katia_brambilla.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/427/indicacao_006-2019_-_katia_brambilla.pdf</t>
   </si>
   <si>
     <t>Indica a Necessidade de Isenção de Custos Relativo a Abertura, Inscrição e Registro, ao Funcionamento, Alvará, Licenças Relativo aos Micro Empreendedores Individual - MEI</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/441/indicacao_007_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/441/indicacao_007_2019.pdf</t>
   </si>
   <si>
     <t>Indicação nº 007/2019, indica manutenção e recuperação da ponte do vale do XV região indo para a propriedade dos Senhores Vilela e Nadir Jascov.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/445/indicacao_008_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/445/indicacao_008_2019.pdf</t>
   </si>
   <si>
     <t>Indicação nº 008/2019, indicando aquisição placas sinalizadoras e faixas de pedestres.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>David da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/446/indicacao_009_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/446/indicacao_009_2019.pdf</t>
   </si>
   <si>
     <t>Indicação nº 009/2019, indicando plantação de mudas de árvores oitis no lixão.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/444/indicacao_010_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/444/indicacao_010_2019.pdf</t>
   </si>
   <si>
     <t>Indicação nº 010/2019, indicando cascalhamento da Rua do Bairro Aliança, mais precisamente entre as olarias, de preferência levantar a estrada com tubos para escoamento da água.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/443/indicacao_011_2019_YGDuv2i.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/443/indicacao_011_2019_YGDuv2i.pdf</t>
   </si>
   <si>
     <t>Indicação nº 011/2019, indicando alinhamento e rebaixamento da Serra do veado, localizada na Linha 38.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/442/indicacao_012_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/442/indicacao_012_2019.pdf</t>
   </si>
   <si>
     <t>Indicação nº 012/2019, indicando pavimentação asfáltica da Av. Rotary Club MT 419 atá a Sede do Instituto Federal de Mato Grosso - IFMT.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/448/indicacao_013_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/448/indicacao_013_2019.pdf</t>
   </si>
   <si>
     <t>Indicação nº 013/2019, indicando cascalhamento/patrolamento da Rua que dá acesso a Escola Suely Olmira no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/449/indicacao_014_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/449/indicacao_014_2019.pdf</t>
   </si>
   <si>
     <t>Indicação nº 014/2019, indicando manutenção/recuperação da ponte da Linha Páscoa III, localizada em frente a casa do Senhor Joelcio Gurend sentido Páscoa VI.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>Kátia Brambilla, David da Farmácia, Irmão Alexandre, Socorro, Zilmar</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/453/indicacao_015_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/453/indicacao_015_2019.pdf</t>
   </si>
   <si>
     <t>Indicação nº 15/2019, indicando a construção de uma praça entre a Feira do Produtor e o Ginásio Bezerrão.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/454/indicacao_016_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/454/indicacao_016_2019.pdf</t>
   </si>
   <si>
     <t>Indicação nº 016/2019, Indicando construção de quadra coberta na Escola Base Aérea.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/455/indicacao_19_2019_silvio.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/455/indicacao_19_2019_silvio.pdf</t>
   </si>
   <si>
     <t>Manutençao/cascalhamento de todas as Linhas Rurais escolares do Municipio.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/456/indicacao_21_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/456/indicacao_21_2019.pdf</t>
   </si>
   <si>
     <t>-Construção de Praça Publica no Bairro Jardim Guaranorte.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/457/indicacao_022_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/457/indicacao_022_2019.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Educação Desenvolva um Plano Piloto em um das Escolas Municipais para o uso de Placas Solares.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>Irmão Alexandre, David da Farmácia, Kátia Brambilla, Socorro, Zilmar</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/466/indicacao_n_023-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/466/indicacao_n_023-2019.pdf</t>
   </si>
   <si>
     <t>Construção de um Monumento no Formato de Uma Bíblia Aberta na Região Central da Praça do Jardim Vitória e Nomeação Oficial da Referida Praça com o Seguinte Nome: Praça da Bíblia.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>Valter do Sindicato</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/467/indicacao_n_24-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/467/indicacao_n_24-2019.pdf</t>
   </si>
   <si>
     <t>Substituição de Caneleta por Quebra-Molas na Rua dos Pequizeiros próximo ao Mercado Guarujá.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>Irmão Alexandre</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/468/indicacao_n_25-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/468/indicacao_n_25-2019.pdf</t>
   </si>
   <si>
     <t>Oficiar o Gabinete do Deputado Xuxu Dal Molin Solicitando a Implantação de Uma Escola Militar no Município de Guarantã do Norte, no mesmo Modelo da já Existente em Cuiabá/MT.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/472/indicacao_n_26-2019_zilmar_assis.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/472/indicacao_n_26-2019_zilmar_assis.pdf</t>
   </si>
   <si>
     <t>Implantação de Parquinho /Playground para Crianças do Bairro Santa Marta.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/473/indicacao_n_27-2019_zilmar_assis.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/473/indicacao_n_27-2019_zilmar_assis.pdf</t>
   </si>
   <si>
     <t>Implantação de Academia ao Ar Livre na Praça do Bairro Santa Marta.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/474/indicacao_n_028_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/474/indicacao_n_028_2019.pdf</t>
   </si>
   <si>
     <t>Manutenção/Reforma da Primeira Ponte da Linha Cotrel mais Precisamente Localizada Sentido Linha Pé da Serra._x000D_
 Co-Autor: Nonato Bernardo Duarte.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/475/indicacao_029-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/475/indicacao_029-2019.pdf</t>
   </si>
   <si>
     <t>Contratação de Mais Profissionais da Área da Medicina para Atender a Saúde Publica do Município de Guarantã do Norte._x000D_
 Co-Autores: Silvio Dutra, Valter Neves e Nonato Bernardo.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/476/indicacao_n_030_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/476/indicacao_n_030_2019.pdf</t>
   </si>
   <si>
     <t>Implantação de Faixa Elevada para Travessia de Pedestres, nos seguintes Lugares:_x000D_
 Na Av. Guarantã indo para o Bairro Cotrel._x000D_
 Em frente à Promotoria dos Dois Lados da Pista._x000D_
 Aquisição com Urgência em Frente da Creche Gente Miúda._x000D_
 Sentido Bairro Cotrel ao Lado da Borracharia e em Frente ao Érico Veículos._x000D_
 Em frente à Rodoviária._x000D_
 Co-Autores: Nonato Bernardo Duarte e Valter Neves de Moura.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/477/indicacao_n_031_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/477/indicacao_n_031_2019.pdf</t>
   </si>
   <si>
     <t>Pintura de Faixa para Travessia de Pedestres, nos seguintes Lugares da Av. Curitiba no Bairro Jardim Vitória;_x000D_
 Em frente ao Hospital Jardim Vitória._x000D_
 Próximo ao Mercado Brilhante e Farmácia._x000D_
 Em frente à Igreja Assembléia e na Sorveteria Gela Guela._x000D_
 Com Urgência em Frente da Creche Gabriela Torezan._x000D_
 Co-Autores: Nonato Bernardo Duarte e Valter Neves de Moura.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/478/indicacao_n_032_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/478/indicacao_n_032_2019.pdf</t>
   </si>
   <si>
     <t>Implantação de Faixas Elevadas para Travessia de Pedestres, nas Esquinas da Igreja São Cristóvão que Interligam as Ruas Castanheira e Av. Pau Brasil._x000D_
 Coo-Autores: Nonato Bernardo Duarte e Valter Neves de Moura.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/479/indicacao_n_033_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/479/indicacao_n_033_2019.pdf</t>
   </si>
   <si>
     <t>Cascalhamento/Patrolamento da Rua Mariano do Bairro Maranata._x000D_
 Co-Autor: Nonato Bernardo Duarte.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/480/indicacao_n_034_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/480/indicacao_n_034_2019.pdf</t>
   </si>
   <si>
     <t>Substituição de Ponte de Madeira por Ponte de Concreto do Bairro Guaranorte.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/481/indicacao_n_035_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/481/indicacao_n_035_2019.pdf</t>
   </si>
   <si>
     <t>Reforma do Ginásio Bezerrão.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/482/indicacao_n_036_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/482/indicacao_n_036_2019.pdf</t>
   </si>
   <si>
     <t>Cascalhamento/Recuperação de Todas as Ruas do Bairro Guaranorte e Bairro Parque do Lago.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/489/indicacao_n_037_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/489/indicacao_n_037_2019.pdf</t>
   </si>
   <si>
     <t>Manutenção da Ponte da Linha do Vale do XV Iriri Localizada Próximo a Propriedade do Senhor Manoel._x000D_
 Co-Autor: Nonato Bernardo Duarte.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/490/indicacao_n_038_2019_Lc0Po3P.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/490/indicacao_n_038_2019_Lc0Po3P.pdf</t>
   </si>
   <si>
     <t>Pintura de Faixa de Pedestre em Frente do Hospital Municipal, Estacionamento Prioritário para Deficientes Físicos e Estacionamento Exclusivo para Motos._x000D_
 Co-Autores: Valter Neves de Moura e Nonato Bernardo Duarte.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/491/indicacao_n_039_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/491/indicacao_n_039_2019.pdf</t>
   </si>
   <si>
     <t>Patrolamento/Cascalhamento de Toda a Linha 38 até a Comunidade Nova Esperança.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/496/indicacao_n_040_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/496/indicacao_n_040_2019.pdf</t>
   </si>
   <si>
     <t>Cascalhamento/Patrolamento da Linha 38 na Gleba Iriri mais Precisamente Sentido Aldeia dos Índios.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/501/indicacao_n_041_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/501/indicacao_n_041_2019.pdf</t>
   </si>
   <si>
     <t>Que Seja Estudado a Viabilidade Junto ao Setor Competente a Concessão de Vale Alimentação para os Profissionais da Educação.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/502/indicacao_n_042_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/502/indicacao_n_042_2019.pdf</t>
   </si>
   <si>
     <t>Reforma Completa do Pólo da UAB "Universidade Aberta do Brasil".</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/503/indicacao_n_043_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/503/indicacao_n_043_2019.pdf</t>
   </si>
   <si>
     <t>Construção de Lombadas" Quebra-Molas", Localizados na MT 419 Ligando ao Bairro Cotrel, Iniciando as Obras nas Proximidades do Galpão Criolo e Terminando Próximo a Entrada da Linha Gaúcha.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>Celso Henrique, Nonato</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/509/indicacao_no_044_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/509/indicacao_no_044_2019.pdf</t>
   </si>
   <si>
     <t>-Cascalhamento/Patrolhamento de Todas as Ruas do Bairro Parque do Lago.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>Celso Henrique, Nonato, Silvio Dutra</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/510/indicacao_no_045_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/510/indicacao_no_045_2019.pdf</t>
   </si>
   <si>
     <t>-Aquisição de Dois(2) Ônibus Escolares para as Escolas Rurais da Linhas 38 e Zé Flavinho "Goianinho".</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/518/indicacao_046-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/518/indicacao_046-2019.pdf</t>
   </si>
   <si>
     <t>Instalação de Placas Sinalizadoras em toda zona Rural do Município.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/556/indicacao_047_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/556/indicacao_047_2019.pdf</t>
   </si>
   <si>
     <t>Construção de Banheiros e Bebedouro na Quadra Esportiva do Bairro 13 de Maio.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/524/indicacao_no_048_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/524/indicacao_no_048_2019.pdf</t>
   </si>
   <si>
     <t>Para que Providencie a Operação Tapa Buraco nas Seguintes Ruas;_x000D_
 Rua Inharé, mais Precisamente em Frente da Escola Albert Einsten._x000D_
 Avenida Dantes Martins de Oliveira, mais Precisamente em Frente ao Mercado Brilhante.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/532/indicacao_no_049-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/532/indicacao_no_049-2019.pdf</t>
   </si>
   <si>
     <t>Aquisição de Placas de Identificação com Nomes das Ruas do Bairro Guaranorte.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/533/indicacao_n_050-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/533/indicacao_n_050-2019.pdf</t>
   </si>
   <si>
     <t>Que Seja Realizado Estudo para Reduzir a Alíquota de ISS( Imposto Sobre Serviço) a Favor das Faculdades Locais Revertendo essa redução em bolsas de Estudo a Famílias Carentes.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Celso Henrique, Nonato, Silvio Dutra, Valter do Sindicato</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/536/indicacao_no_051-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/536/indicacao_no_051-2019.pdf</t>
   </si>
   <si>
     <t>-Contratação de Mais Profissionais da Área da Medicina para Atender a Saúde Pública do Município de Guarantã do Norte.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/537/indicacao_no_052-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/537/indicacao_no_052-2019.pdf</t>
   </si>
   <si>
     <t>-Contratação de Técnicos/Enfermeiros para Todos os PSFs do Município de Guarantã do Norte.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/538/indicacao_no_053-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/538/indicacao_no_053-2019.pdf</t>
   </si>
   <si>
     <t>Indica a Necessidade de Limpeza do Córrego Central.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/598/indicacao_054-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/598/indicacao_054-2019.pdf</t>
   </si>
   <si>
     <t>Nomeações da Ruas do Bairro Jardim Itália com Nomes de Cidades Italianas.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/546/indicacao_055_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/546/indicacao_055_2019.pdf</t>
   </si>
   <si>
     <t>Isentar os responsáveis pela produção de peças técnicas para os projetos de regularização fundiária local no que diz respeito a taxa de análise e aprovação dos mesmos.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/566/indicacao_no_056.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/566/indicacao_no_056.pdf</t>
   </si>
   <si>
     <t>-Revisar a Lei do Código de Postura nº 115/1993 do Município de Guarantã do Norte.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Nonato</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/569/indicacao_n057-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/569/indicacao_n057-2019.pdf</t>
   </si>
   <si>
     <t>Aquisição de Placas Sinalizadoras e faixas de pedestres, nos seguintes lugares;_x000D_
 Na Av. Guarantã indo para o Bairro Cotrel._x000D_
 Em frente à Promotoria dos dois lados da pista._x000D_
 Aquisição com Urgência em frente da Creche Gente Miúda._x000D_
 Sentido Bairro Cotrel em frente da Borracharia dos dois lados da pista, bem como aquisição de placa de sinalização de parada de ônibus em frente do mesmo, e a construção de cobertura para os alunos que ficam na espera, sem proteção contra intempéries climáticas._x000D_
 E no perímetro urbano a aquisição de placas de controle de velocidade.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/570/indicacao_n058-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/570/indicacao_n058-2019.pdf</t>
   </si>
   <si>
     <t>Pintura de faixa para travessia de pedestres, nos seguintes lugares da Av. Curitiba no Bairro Jardim Vitoria;_x000D_
 Em frente ao Hospital Jardim Vitoria._x000D_
 Próximo ao Mercado Brilhante e Farmácia._x000D_
 Em Frente à Igreja Assembléia e na Sorveteria Gela Guela._x000D_
 Com Urgência em frente da Creche Gabriela Torezan.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/571/indicacao_n059-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/571/indicacao_n059-2019.pdf</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/572/indicacao_n060-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/572/indicacao_n060-2019.pdf</t>
   </si>
   <si>
     <t>- Manutenção/cascalhamento de todas as Linhas Rurais escolares do município.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/573/indicacao_n061-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/573/indicacao_n061-2019.pdf</t>
   </si>
   <si>
     <t>Implantação de faixa elevada para travessia de pedestres, nas esquinas da Igreja São Cristóvão que interligam as ruas Castanheira e Av. Pau Brasil.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/574/indicacao_n062-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/574/indicacao_n062-2019.pdf</t>
   </si>
   <si>
     <t>- Aquisição de Placas de Identificação com nomes das ruas do Bairro Guaranorte</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/575/indicacao_n063-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/575/indicacao_n063-2019.pdf</t>
   </si>
   <si>
     <t>Contratação de mais profissionais da área da medicina para atender a saúde pública do Município de Guarantã do Norte</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/576/indicacao_n064-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/576/indicacao_n064-2019.pdf</t>
   </si>
   <si>
     <t>Aquisição de dois (2) ônibus escolares para as Escolas Rurais das Linhas 38 e Zé Flavinho “Goianinho”.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/577/indicacao_n_065-2019_nonato.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/577/indicacao_n_065-2019_nonato.pdf</t>
   </si>
   <si>
     <t>Substituição de caneleta por quebra-molas na Rua dos Pequizeiros próximo ao Mercado Guarujá.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/578/indicacao_n_066-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/578/indicacao_n_066-2019.pdf</t>
   </si>
   <si>
     <t>Efetuar Limpeza Geral do Bairro 13 de Maio.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/602/indicacao_067-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/602/indicacao_067-2019.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria de Desenvolvimento Econômico, Meio Ambiente e Turismo crie um Projeto Intitulado "Filhos de Guarantã".</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/590/indicacao_068-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/590/indicacao_068-2019.pdf</t>
   </si>
   <si>
     <t>Que seja estudado a viabilidade de ser criado/implantado um Aplicativo de Celular visando o agendamento, confirmação e cancelamento de consultas e exames nas unidades básicas de saúde de Guarantã do Norte/MT.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/591/indicacao_069-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/591/indicacao_069-2019.pdf</t>
   </si>
   <si>
     <t>Que seja reutilizado as lajotas/blocos de cimento retirados da Praça da Cultura para serem utilizados em locais que não tenha calçadas.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/597/indicacao_070-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/597/indicacao_070-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que Dispõe sobre a Instalação e o funcionamento de feiras comercias temporárias (Itinerantes) no município de Guarantã do norte/MT</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/604/indicacao_071-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/604/indicacao_071-2019.pdf</t>
   </si>
   <si>
     <t>Implantação de Cerca ao Redor do Playground da Praça da Cultura.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/615/indicacao_072-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/615/indicacao_072-2019.pdf</t>
   </si>
   <si>
     <t>Que seja Implantado o Protocolo Eletrônico na Prefeitura Municipal de Guarantã do Norte/MT integrando todas as Secretarias.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/616/indicacao_073-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/616/indicacao_073-2019.pdf</t>
   </si>
   <si>
     <t>Iluminação no Canteiro Central da Avenida Nossa Senhora Aparecida no Bairro Santa Marta.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/613/indicacao_074-2019_2.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/613/indicacao_074-2019_2.pdf</t>
   </si>
   <si>
     <t>Substituir Ponte de Madeira por Bueiro e Aterro na Linha Aliança.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/617/indicacao_075-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/617/indicacao_075-2019.pdf</t>
   </si>
   <si>
     <t>Construção de rampas de acesso para portadores de necessidades especiais do PSF do 13 Maio e Terminal Rodoviário Municipal com acesso a Avenida Guarantã.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/</t>
   </si>
   <si>
     <t>- AQUISIÇÃO DE CAMINHÃO VARREDURA PARA O MUNICÍPIO DE GUARANTÃ DO NORTE/MT.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/631/indicacao_083-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/631/indicacao_083-2019.pdf</t>
   </si>
   <si>
     <t>Construção de banheiros masculino e feminino, com todas as acessibilidades garantidas em lei para portadores de deficiência física, nas proximidades da academia de saúde localizada na Avenida Guarantã.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/632/indicacao_084-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/632/indicacao_084-2019.pdf</t>
   </si>
   <si>
     <t>Implantação de iluminação por lâmpadas de led ao redor e no canteiro central da Avenida Guarantã, mais precisamente em torno de todo o percurso da pista de caminhada da referida avenida.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/635/indicacao_085-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/635/indicacao_085-2019.pdf</t>
   </si>
   <si>
     <t>Contratação De Mais Profissionais Da Área Da Medicina Para Atender A Saúde Pública Do Município De Guarantã Do Norte, Mais Precisamente No Hospital Municipal Nossa Senhora Do Rosário</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/641/indicacao_086-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/641/indicacao_086-2019.pdf</t>
   </si>
   <si>
     <t>Construção de Ciclofaixa na Avenida Guarantã I e II.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/642/indicacao_087-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/642/indicacao_087-2019.pdf</t>
   </si>
   <si>
     <t>-Patrolamento no  Pátio da Comunidade São Cristóvão.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/643/indicacao_089-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/643/indicacao_089-2019.pdf</t>
   </si>
   <si>
     <t>Limpeza na lateral do córrego da Rua Canjarana, ao lado da residência do Senhor Enedino e a reposição de material na propriedade do mesmo que foi levado pelas águas devido a não limpeza do córrego.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/644/indicacao_090-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/644/indicacao_090-2019.pdf</t>
   </si>
   <si>
     <t>Instituir o Programa Lições de Primeiro Socorros conforme a Lei Lucas 13.722/2018 na Educação básica da rede escolar em todo município de Guarantã do Norte.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>MOC A</t>
   </si>
   <si>
     <t>Moção de Aplauso</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/588/mocao_de_aplauso_002-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/588/mocao_de_aplauso_002-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso aos 30 Anos do Colégio Inovação de Guarantã do Norte.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/610/mocao_de_aplauso_no_003_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/610/mocao_de_aplauso_no_003_2019.pdf</t>
   </si>
   <si>
     <t>Aos 30 Anos da Escola Monteiro Lobato de Guarantã do Norte/MT.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/662/mocao_de_aplauso_004-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/662/mocao_de_aplauso_004-2019.pdf</t>
   </si>
   <si>
     <t>"Requeiro depois de ouvido o soberano Plenário na forma regimental, que a Mesa encaminhe “Moção de Aplauso” ao Senhor Cleber Gregório, morador de Guarantã do Norte/MT."</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFOTF - COMISSÃO DE FINANÇAS, ORÇAMENTO, TRIBUTAÇÃO E FISCALIZAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/432/projeto_de_decreto_legislativo_001-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/432/projeto_de_decreto_legislativo_001-2019.pdf</t>
   </si>
   <si>
     <t>Reprova as Contas Referente ao Ano de 2017 do Chefe do Poder Executivo Municipal do Município de Guarantã do Norte - MT e Dá Outras Providências</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/507/decreto_legislativo_n_02_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/507/decreto_legislativo_n_02_2019.pdf</t>
   </si>
   <si>
     <t>-Concede Título de Cidadão Honorário Guarantanhense ao Senhor Luiz Carlos da Cunha.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/592/projeto_de_decreto_legislativo_no_003-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/592/projeto_de_decreto_legislativo_no_003-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Honorário Guarantanhense ao Senhor José Jairo Costa da Silva".</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Érico Stevan Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/406/projeto_de_lei_complementar_001-2019_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/406/projeto_de_lei_complementar_001-2019_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Proceder Reajuste ao Piso Salarial para os Professores</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/497/projeto_lei_complementar_n_02_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/497/projeto_lei_complementar_n_02_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Proceder Reajuste ao Piso Salarial para os Profissionais da Educação Básica nos Cargos de Técnicos e Apoio Administrativo Escolar.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/531/projeto_de_lei_complementar_no_04-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/531/projeto_de_lei_complementar_no_04-2019.pdf</t>
   </si>
   <si>
     <t>" Altera a Redação do Inciso III do Artigo 44 da Lei Complementar N° 091/2015, de 18 de Maio de 2005, que Dispõe Sobre a Reestruturação do Regime Próprio de Previdência Social do Município de Guarantã do Norte/MT, e Dá Outras Providências."</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/548/projeto_lei_complementar_no_05_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/548/projeto_lei_complementar_no_05_2019.pdf</t>
   </si>
   <si>
     <t>"Altera o Artigo 20 da Lei Complementar Nº 223/2014, de 20 de Maio de 2014, e Dá Outras Providências."</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/607/projeto_de_lei_complementar_06-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/607/projeto_de_lei_complementar_06-2019.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a Proceder Reajusto ao Piso Salarial para os Profissionais da Educação Básicas nos Cargos de Técnicos e Apoio a Administrativo Escolar, E Dá Outras Providências."</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/624/projeto_lei_complementar_no_07_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/624/projeto_lei_complementar_no_07_2019.pdf</t>
   </si>
   <si>
     <t>" ALTERA O ART. 70 DA LEI COMPLEMENTAR N°. 101/05, QUE DISPÕE SOBRE A REFORMULAÇÃO DO ESTATUTO DOS SERVIDORES PÚBLICOS CIVIS, DO MUNICÍPIO , DAS SUAS AUTARQUIAS E FUNDAÇÕES, E DÁ OUTRAS PROVIDÊNCIA."</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/633/projeto_de_lei_complementar_n_008-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/633/projeto_de_lei_complementar_n_008-2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a contração por tempo determinado para atender a necessidade temporária de excepcional interesse publico, nos termos do inciso IX do ART.37 da Constituição Federal, e dá Outras Providencias."</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/647/projeto_lei_complementar_no_09_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/647/projeto_lei_complementar_no_09_2019.pdf</t>
   </si>
   <si>
     <t>" Dispõe Sobre a Contratação por Tempo Determinado para Atender a Necessidade Temporária de Excepcional Interesse Público, nos Termos do Inciso IX do Art. 37 da Constituição Federal, e Dá Outras Providências".</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/648/projeto_lei_complementar_no_010_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/648/projeto_lei_complementar_no_010_2019.pdf</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/416/projeto_de_lei_do_legislativo_003-2019_-_valter__D4Auggs.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/416/projeto_de_lei_do_legislativo_003-2019_-_valter__D4Auggs.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Alteração da Lei nº 1622/2017 e da Lei nº 1772/2018</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/425/projeto_de_lei_do_legislativo_004-2019_-_preside_zpoo9op.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/425/projeto_de_lei_do_legislativo_004-2019_-_preside_zpoo9op.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Alteração do Artigo 3º da Lei Municipal 1825/2019</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>Valter do Sindicato, Celso Henrique, Socorro</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/451/projeto_de_lei_legislativo_005_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/451/projeto_de_lei_legislativo_005_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Inclusão do §3º ao artigo 2º da Lei Municipal nº 1.617 de 06 de setembro de 2017, e dá outras providências.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/557/projeto_de_lei_do_legislativo_009-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/557/projeto_de_lei_do_legislativo_009-2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe  Sobre a Regulamentação e a Circulação de Animais Soltos e/ou Errantes e dá Outra no Município de Guarantã do Norte/MT, e dá Outras Providencias."</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/521/projeto_de_lei_do_legislativo_no_010_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/521/projeto_de_lei_do_legislativo_no_010_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Instalação de Equipamento Eliminador de Ar na Tubulação de Abastecimento de Água no Município de Guarantã do Norte/MT, e Dá Outras Providências._x000D_
 Incluso o Parecer Jurídico Nº 007.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/512/projeto_de_lei_legislativo_no_011_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/512/projeto_de_lei_legislativo_no_011_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre A Revisão Geral E Anual Da Remuneração Dos Servidores Do Poder Legislativo, De Que Trata o Art. 37, Inciso X, Da Constituição, E Art. 47 Da Lei Complementar 259/2017, E Dá Outras Providências.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>Celso Henrique, Silvio Dutra, Valter do Sindicato</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/534/projeto_de_lei_do_legislativo_012_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/534/projeto_de_lei_do_legislativo_012_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza Camara Municipal a doar Bens Moveis, com Inscrição no Patrimônio do Poder Legislativo Municipal para Igreja Assembleia de Deus Visao de Águia Monte Móriá- Com Sub Sede em Guarantã do Norte/MT, E dá outras Providencias.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/636/projeto_de_lei_do_legislativo_022-2019--.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/636/projeto_de_lei_do_legislativo_022-2019--.pdf</t>
   </si>
   <si>
     <t>PROÍBE A UTILIZAÇÃO, A QUEIMA E A SOLTURA DE FOGOS DE ESTAMPIDOS E DE ARTIFÍCIOS, ASSIM COMO DE QUAISQUER ARTEFATOS PIROTÉCNICOS DE EFEITO SONORO RUIDOSO NO MUNICÍPIO DE GUARANTÃ DO NORTE/MT E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>Silvio Dutra, Kátia Brambilla</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/663/projeto_de_lei_do_legislativo_027-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/663/projeto_de_lei_do_legislativo_027-2019.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A AUTORIZAÇÃO DA IMPLANTAÇÃO DE BEBEDOURO E COMEDOUROS PARA CÃES NAS PRAÇAS E ÁREAS DE LAZER DO MUNICÍPIO DE GUARANTÃ DO NORTE.”</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>Valter do Sindicato, Celso Henrique, Nonato, Silvio Dutra</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/611/projeto_de_lei_do_legislativo_028-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/611/projeto_de_lei_do_legislativo_028-2019.pdf</t>
   </si>
   <si>
     <t>"Dispões Sobre o Serviço de Transporte Remunerado Privado Individual de Passageiros com o Uso de Plataformas Tecnológicas de Transporte no Município de Guarantã do Norte/MT, e Dá Outras Providências."</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/629/projeto_de_lei_do_legislativo_029-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/629/projeto_de_lei_do_legislativo_029-2019.pdf</t>
   </si>
   <si>
     <t>“DÁ A DENOMINAÇAO DA PRAÇA DO BAIRRO SANTA MARTA COMO PRAÇA MAINOLFO VILLWOCK , E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>Silvio Dutra, Valter do Sindicato</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/639/projeto_de_lei_do_legislativo_031-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/639/projeto_de_lei_do_legislativo_031-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de Crédito Adicional Suplementar - Câmara Municipal - 143.286,66 (anulação de dotação)</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/646/projeto_de_lei_do_legislativo_033-2019----.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/646/projeto_de_lei_do_legislativo_033-2019----.pdf</t>
   </si>
   <si>
     <t>-"Autoriza o Poder Executivo Municipal a Repassar aos Agentes Comunitários de Saúde - ACS, Incentivo Financeiro Adicional, e dá outras Providências".</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/407/projeto_de_lei_ordinaria_001-2019_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/407/projeto_de_lei_ordinaria_001-2019_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - Sec. de Saúde - R$ 454.531,31</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/417/projeto_de_lei_ordinaria_002-2019_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/417/projeto_de_lei_ordinaria_002-2019_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - Sec. de Saúde - R$ 1.895.179,28</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/408/projeto_de_lei_ordinaria_003-2019_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/408/projeto_de_lei_ordinaria_003-2019_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - Sec. de Saúde - R$ 100,00</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/409/projeto_de_lei_ordinaria_004-2019_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/409/projeto_de_lei_ordinaria_004-2019_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - Sec. de Infraestrutura - R$ 264.796,57</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/418/projeto_de_lei_ordinaria_005-2019_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/418/projeto_de_lei_ordinaria_005-2019_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - Sec. de Educação - R$ 434.042,02</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/419/projeto_de_lei_ordinaria_006-2019_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/419/projeto_de_lei_ordinaria_006-2019_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - Sec. de Educação - R$ 126.473,86</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/410/projeto_de_lei_ordinaria_007-2019_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/410/projeto_de_lei_ordinaria_007-2019_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - Sec. de Assistência Social - R$ 40.192,26</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/420/projeto_de_lei_ordinaria_009-2019_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/420/projeto_de_lei_ordinaria_009-2019_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - Sec. de Desenvolvimento Econômico - R$ 307.093,52</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/411/projeto_de_lei_ordinaria_010-2019_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/411/projeto_de_lei_ordinaria_010-2019_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - Sec. de Cidade - R$ 24.224,40</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/412/projeto_de_lei_ordinaria_011-2019_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/412/projeto_de_lei_ordinaria_011-2019_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - Sec. de Assistência Social - R$ 1.285,19</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/421/projeto_de_lei_ordinaria_012-2019_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/421/projeto_de_lei_ordinaria_012-2019_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - Sec. de Educação - R$ 73.227,16</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/428/projeto_de_lei_ordinaria_013-2019_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/428/projeto_de_lei_ordinaria_013-2019_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autorizar o Poder Executivo a Contratar Financiamento Junto a Caixa Econômica Federal e Dá Outras Providências</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/429/projeto_de_lei_ordinaria_014-2019_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/429/projeto_de_lei_ordinaria_014-2019_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Contratar Financiamento Junto a Caixa Econômica Federal e Dá Outras Providencias</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/426/projeto_de_lei_ordinaria_015-2019_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/426/projeto_de_lei_ordinaria_015-2019_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL -  Sec. de Desenvolvimento Econômico - R$ 245.162,78</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/430/projeto_de_lei_ordinaria_016-2019_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/430/projeto_de_lei_ordinaria_016-2019_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR - Sec. de Governo - R$ 200.000,00</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/431/projeto_de_lei_ordinaria_017-2019_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/431/projeto_de_lei_ordinaria_017-2019_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - Câmara Municipal - R$ 50.000,00</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/433/projeto_de_lei_ordinaria_018-2019_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/433/projeto_de_lei_ordinaria_018-2019_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - Sec. de Cidade - R$ 45.000,00</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/434/projeto_de_lei_ordinaria_019-2019_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/434/projeto_de_lei_ordinaria_019-2019_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - Sec. de Desenvolvimento - R$ 36.271,44</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/450/projeto_de_lei_ordinaria_020_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/450/projeto_de_lei_ordinaria_020_2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, E DÁ OUTRAS PROVIDENCIAS, Secretaria Municipal de Saúde - Construção de Academia Intermediária de Saúde, e Construção e Reforma de Unidade Básica de Saúde - Valor Total R$ 120.000,00 -</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/458/projeto_de_lei_municipal_021-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/458/projeto_de_lei_municipal_021-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Abertura de Credito Adicional Especial - R$ 100.000,00(Cem Mil reais) - Secretaria Municipal de Saúde e Fundo Municipal de Saúde.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/459/projeto_de_lei_municipal_022-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/459/projeto_de_lei_municipal_022-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Abertura de Credito Adicional Especial - R$ 36.000,00 (trinta e seis Mil reais) - Secretaria Municipal de Educação e Departamento de Educação.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/460/projeto_de_lei_ordinaria_023-2019_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/460/projeto_de_lei_ordinaria_023-2019_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Abertura de Credito Adicional Especial, e dá Outras Providencias. _x000D_
 No Valor de R$ 70.000,00(Setenta Mil reais) Destinados a Secretaria Municipal de Educação, Cultura e Desporto e Departamento de Cultura.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/461/projeto_de_lei_municipal_024-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/461/projeto_de_lei_municipal_024-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Abertura de Credito Adicional Especial - R$ 158.000,00(Cento e Cinquenta e Oito Mil reais) - Secretaria Municipal de Educação, Cultura e Desporto e Departamento de Cultura.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/462/projeto_de_lei_ordinaria_025-2019_-_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/462/projeto_de_lei_ordinaria_025-2019_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Abertura de Credito Adicional Especial, e dá Outras Providencias. _x000D_
 No Valor de R$ 40.000,00(Quarenta Mil reais) Destinados a Secretaria Municipal de Educação , Cultura e Desporto e Fundo Municipal de Desporto</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/465/projeto_lei_municipal_n_026_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/465/projeto_lei_municipal_n_026_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Instituir o Programa de Recuperação Fiscal-Refis, no Município de Guarantã do Norte, Estado de Mato Grosso, e dá Outras Providências.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/483/projeto_de_lei_municipal_027-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/483/projeto_de_lei_municipal_027-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Transposição, o Remanejamento ou a Transferência de Recursos de Uma Categoria de Programação para Outra e de Um Órgão para Outro, e da Outras Providências.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/484/projeto_de_lei_municipal_n_028_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/484/projeto_de_lei_municipal_n_028_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Abertura de Crédito Adicional Especial - Secretaria Municipal de Desenvolv. Econômico, M. Amb. e Turismo - de R$ 1.040.000,00 - Ampliação Feira do Produtor.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/485/projeto_de_lei_municipal_n_029_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/485/projeto_de_lei_municipal_n_029_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Abertura de Crédito Adicional Especial - Secretaria Municipal de Educação Cultura e Desporto-Departamento de Educação - de R$ 2.656,40 - Manutenção e Encargos Com Educação Especial.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/486/projeto_de_lei_municipal_n_030_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/486/projeto_de_lei_municipal_n_030_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Abertura de Crédito Adicional Especial - Secretaria Municipal de Educação Cultura e Desporto - Departamento de Educação- R$ 703,25._x000D_
 - Manutenção e Encargos com Ensino Fundamental.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/487/projeto_de_lei_municipal_n_031_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/487/projeto_de_lei_municipal_n_031_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Abertura de Crédito Adicional Especial - Secretaria Municipal de Saúde- Fundo Municipal de Saúde - de R$ 26.500,00_x000D_
 - Aquisição de Bicicletas para Agentes Comunitários de Saúde.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/488/projeto_de_lei_municipal_n_032_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/488/projeto_de_lei_municipal_n_032_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Proceder Doação de Materiais de Consumo à Escola Estadual Albert Einstein.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/498/projeto_lei_municipal_n_033_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/498/projeto_lei_municipal_n_033_2019.pdf</t>
   </si>
   <si>
     <t>Conceder Revisão Geral Anual na Forma o Inciso X, do Art.37, da Constituição Federal, ao Vencimento dos Servidores Públicos Efetivos e dá Outras Providências.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/499/projeto_lei_municipal_n_034_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/499/projeto_lei_municipal_n_034_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Abertura de Crédito Adicional Especial, e dá Outras Providências - Secretaria Municipal de Saúde - Fundo Municipal de Saúde - _x000D_
 de R$ 200.000,00 _x000D_
 - Manutenção das Ações do Programa  MAC</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/500/projeto_lei_municipal_n_035_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/500/projeto_lei_municipal_n_035_2019.pdf</t>
   </si>
   <si>
     <t>Denomina Ruas e Avenidas no Loteamento Denominando Eco Park  Residence, e dá Outras Providências.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/513/projeto_de_lei_municipal_no_036_2019_aPIhGHU.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/513/projeto_de_lei_municipal_no_036_2019_aPIhGHU.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Abertura De Crédito Adicional Especial, E Dá Outras Providências- Valor Total De R$ 145,00 reais- Destinados a Seguinte Rubrica-_x000D_
 Secretaria Municipal De Educação Cultura E Desporto- Departamento De Educação-_x000D_
 -Manutenção E Encargos Com Educação Especial.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/514/projeto_de_lei_municipal_no_037_2019_tu0N6MK.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/514/projeto_de_lei_municipal_no_037_2019_tu0N6MK.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Abertura De Crédito Adicional Suplementar, E Dá Outras Providências- Valor Total De R$ 39.600,00- Destinados A Seguinte Rubrica-_x000D_
 Secretaria Municipal De Educação, Cultura e Desporto-_x000D_
 -Manutenção E Apoio A Convênios.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/515/projeto_de_lei_municipal_no_038_2019_Ql3sqBa.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/515/projeto_de_lei_municipal_no_038_2019_Ql3sqBa.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Abertura de Crédito Adicional Especial, E Dá Outras Providências- Valor Total De R$ 2.146.457,94- Destinados A Seguinte Rubrica-_x000D_
 Secretaria Municipal De Infraestrutura Rural E Serv. Urbanos-_x000D_
 Secretaria Municipal De Infraestrutura Rural E Serv. Urbanos-_x000D_
 -Pavimentação Asfáltica De Ruas E Avenidas.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/516/projeto_de_lei_municipal_no_039_2019_0erDHFW.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/516/projeto_de_lei_municipal_no_039_2019_0erDHFW.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Abertura de Crédito Adicional Especial, E Dá Outras Providências- Valor Total De R$ 382.578,66- Destinados A Seguinte Rubrica- _x000D_
 Secretaria Municipal De Infraestrutura Rural E Serv. Urbanos- _x000D_
 Secretaria Municipal De Infraestrutura Rural E Serv. Urbanos- _x000D_
 -Pavimentação Asfáltica De Ruas E Avenidas.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/522/projeto_de_lei_municipal_no_041_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/522/projeto_de_lei_municipal_no_041_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Abertura de Crédito Adicional Especial, E Dá Outras Providências, Valor Total R$ 39.420,19-Destinados a Seguinte Rubrica._x000D_
 -Gabinete do Prefeito-_x000D_
 - Reforma e Ampliação do Fórum de Guarantã do Norte.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/523/progeto_de_lei_municipal_042-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/523/progeto_de_lei_municipal_042-2019.pdf</t>
   </si>
   <si>
     <t>Secretaria Municipal de Infraestrutura rural e Serviços Urbanos - Ampliação e Manutenção da Rede de Distribuição de energia- R$ 64.000,00.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/525/projeto_de_lei_ordinario_043-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/525/projeto_de_lei_ordinario_043-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Proceder A Doação de Areá Urbana para o Estado de Mato Grosso, da Outras Providencias.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/526/projeto_de_lei_ordinario_044-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/526/projeto_de_lei_ordinario_044-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Proceder a Celebração de Termo Convenio com o Governo do Estado de Mato Grosso, em Cujo Instrumento Conte como Obrigação a Doação de Areá Urbana para Construção da Sede da Delegacia Municipal de Policia Judiciaria Civil no Município de Guarantã do Norte/MT,e da Outras Providencias.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/527/projeto_de_lei_ordinario_045-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/527/projeto_de_lei_ordinario_045-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Proceder a Celebração de Termo Convenio com o Governo do Estado de Mato-Grosso, em Cujo Instrumento conte Como Obrigação a Doação de Areá Urbana para Construção do Comando Regional da Policia Militar no Municipio de Guaranta do Norte/MT, e dá Outras Providencias.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/530/projeto_de_lei_ordinaria_no_046-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/530/projeto_de_lei_ordinaria_no_046-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Revisão geral Anual na Forma do Inciso X, do Art.37, da Constituição Federal, ao Vencimento dos Servidores Públicos Efetivos do Fundo Municipal de Previdência Social de Guarantã do Norte/MT-Previguar, e Dá Outras Providências".</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/549/projeto_lei_municipal_no_047_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/549/projeto_lei_municipal_no_047_2019.pdf</t>
   </si>
   <si>
     <t>" Dispõe Sobre Abertura de Crédito Adicional Especial- Valor Total de R$ 45.000,00-Destinados-_x000D_
 -Secretaria Municipal de Educação Cultura e Desporto-_x000D_
 -Departamento de Cultura-_x000D_
 -Construção da Praça do Jardim Vitória.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/550/projeto_lei_municipal_no_048_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/550/projeto_lei_municipal_no_048_2019.pdf</t>
   </si>
   <si>
     <t>" Dispõe Sobre Abertura de Crédito Adicional Especial, no Valor Total de R$ 140.000,00- Destinados -_x000D_
 - Secretaria Municipal de Saúde_x000D_
 -Fundo Municipal de Saúde_x000D_
 -Aquisição de Veículos ou Ambulâncias.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/551/projeto_lei_municipal_no_049_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/551/projeto_lei_municipal_no_049_2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe Sobre Abertura Crédito Adicional Especial, no Valor Total de R$ 42.000,00, Destinados-_x000D_
 -Secretaria Municipal de Saúde_x000D_
 -Fundo Municipal de Saúde_x000D_
 -Aquisição de Veículos ou Ambulâncias.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/552/projeto_lei_municipal_no_050_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/552/projeto_lei_municipal_no_050_2019.pdf</t>
   </si>
   <si>
     <t>" Dispõe Sobre Abertura de Crédito Adicional Especial, no Valor Total de R$ 656.585,72, Destinados -_x000D_
 - Gabinete do Prefeito_x000D_
 -Construção da Delegacia de Polícia Civil de Guarantã do Norte.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/553/projeto_lei_municipal_no_051_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/553/projeto_lei_municipal_no_051_2019.pdf</t>
   </si>
   <si>
     <t>" Dispõe Sobre o Parcelamento e Pagamento dos Débitos da Prefeitura Municipal de Guarantã do Norte/MT, Referente ao Aumento de Carga Referente ao Contrato de Fornecimento de Energia Elétrica Iluminação Pública- UC: 6/2576-7, Devidas à Energisa Mato Grosso- Distribuidora de Energia Elétrica S.A. E Dispõe Sobre Abertura de Crédito Adicional Especial, e Dá Outras Providências."</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/554/projeto_lei_municipal_no_052_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/554/projeto_lei_municipal_no_052_2019.pdf</t>
   </si>
   <si>
     <t>" Revoga A Lei Municipal Nº 1.587/2017, E Dá Outras Providências".</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/555/projeto_lei_municipal_no_053_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/555/projeto_lei_municipal_no_053_2019.pdf</t>
   </si>
   <si>
     <t>" Dispõe Sobre a Criação do Programa de Apoio aos Estudantes de Baixa Renda " Faculdade Cidadão do Futuro", E Dá Outras Providências."</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/558/projeto_de_lei_municipal_n054-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/558/projeto_de_lei_municipal_n054-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Contratar Financiamento Junto a Caixa Econômica Federal, e da Outras providencias._x000D_
 (No Valor de R$ 4.886.720,96 ( quatro milhões, oitocentos e oitenta e seis mil, setecentos e vinte reis e noventa e seis centavos)</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/559/projeto_de_lei_municipal_n055-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/559/projeto_de_lei_municipal_n055-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Contratar Financiamento Junto a Caixa Econômica Federal, e dá Outras Providencias._x000D_
 (Até o valor de R$ 1.120.000,00 ( um milhão e cento e vinte mil reais).</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/560/projeto_de_lei_municipal_n056-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/560/projeto_de_lei_municipal_n056-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Contratar Financiamento Junto a Caixa Econômica Federal, e da Outras Providencias._x000D_
 (Valor de R$ 3.080.500,00 (três milhões, oitenta mil e quinhentos reais).</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/561/projeto_de_lei_municipal_n057-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/561/projeto_de_lei_municipal_n057-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Abertura de Crédito Adicional Especial, e dá Outras Providencias._x000D_
 (Valor de R$ 1.007.523,04 (Hum milhão, sete mil, quinhentos  vinte e três reais e quatro centavos Destinados a Secretaria Municipal de Infraestrutura Rural e Serv. Urbanos)</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/562/projeto_de_lei_municipal_n058-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/562/projeto_de_lei_municipal_n058-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de Credito Suplementar, e dá outras Providencias._x000D_
 ( No valor de R$ 53.027,51( Cinquenta e três  mil, vinte e sete reais e cinquenta e um centavo Destinados a Secretaria Municipal de Infraestrutura Rural e Serv. Urbanos)</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/563/projeto_de_lei_municipal_n059-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/563/projeto_de_lei_municipal_n059-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Celebrar Termo de Colaboração/Convênio e fomento, para o repasse de Recursos Financeiros ao Rotary Club de Guarantã do Norte, e dá Outras Providencias.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/579/projeto_de_lei_ordinario_n_0602019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/579/projeto_de_lei_ordinario_n_0602019.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a Proceder a Doação de Bens Moveis Para Escola Estadual Professor Élcio Prates, no Município de Guarantã do Norte/MT, e dá Outras Providencias"</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/580/projeto_de_lei_municipal_061-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/580/projeto_de_lei_municipal_061-2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Diretrizes para a Elaboração e Execução da Lei Orçamentaria Anual do Município de Guarantã do Norte/MT, para os Exercícios de 2020, e dá´outras Providencias."</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/582/projeto_de_lei_municipal_n062-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/582/projeto_de_lei_municipal_n062-2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe Sobre Abertura de Credito Adicional Suplementar, e dá Outras Providencias"_x000D_
 No valor de R$ 160.000,00(Cento e sessenta mil reais) destinados a seguinte Rubrica; Se_x000D_
 SECRETARIA MUNICIPAL DE INFRAESTRUTURA RURAL E SERV. URBANOS.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/583/projeto_de_lei_municipal_n_063-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/583/projeto_de_lei_municipal_n_063-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Efetuar Pagamento de Débito junto ao Fundo Nacional de Saúde-FNS do Ministério da Saúde. Débitos de Obras Não Executadas.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/584/projeto_de_lei_municipal_n064-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/584/projeto_de_lei_municipal_n064-2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe Sobre Abertura de Credito Adicional Especial, e da Outras Providencias."_x000D_
 No valor de 164.200,00 (Cento e sessenta e quatro mil e duzentos reais) destinados a seguinte rubrica; Secretaria Municipal de Educaçao, Cultura e Desporto e Departamento de Educação.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/589/projeto_de_lei_municipal_n_065-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/589/projeto_de_lei_municipal_n_065-2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Credito Adicional Especial, e dá Outras Providencias"- no Valor de R$ 4.540,00- Destinados a seguinte rubrica:_x000D_
 Secretaria Municipal de Educação, Cultura e Desporto-_x000D_
 Departamento de Educação-_x000D_
 -Instalação de Aparelhos de Ar Condicionado para Ensino Médio.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/593/projeto_de_lei_municipal_066-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/593/projeto_de_lei_municipal_066-2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Credito Adicional Especial, e dá Outras Providencia."_x000D_
  No valor de R$ 17.507,43 ( Dezessete mil,quinhentos e sete reais e quarenta e três centavos)_x000D_
 Destinados a Secretaria Municipal de Desenvolvimento Econômico,Meio Ambiente e Turismo.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/594/projeto_de_lei_municipal_067-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/594/projeto_de_lei_municipal_067-2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Credito Adicional Especial, e dá Outras Providencia."_x000D_
 No valor de R$99.839,03 (Noventa e nove mil, oitocentos e trinta e nove reais e três centavos)_x000D_
 Destinados a Secretaria Municipal de Infraestrutura Rural e Serv. Urbanos.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/595/projeto_de_lei_municipal_068-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/595/projeto_de_lei_municipal_068-2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Credito Adicional Suplementar, e dá Outras Providencia."_x000D_
 No valor de R$ 450.000,00 (Quatrocentos e cinquenta Mil Reais) Destinados a Secretaria Municipal de Educação, Cultura e Desporto Fundo de Salario Educação.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/596/projeto_de_lei_municipal_069-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/596/projeto_de_lei_municipal_069-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo do Município de Guarantã do Norte, Estado de Mato Grosso, a Incluir a Empresa WATT Distribuidora Brasileira de Combustíveis e Derivados LTDA Beneficiária da Lei Municipal N° 660/2007.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>"Dispõe Sobre Abertura de Credito Adicional Especial, e dá Outras Providencias"._x000D_
 No Valor de R$ 8.632,08 ( Oito Mil Seiscentos e Trinta e Dois Reais e Oito Centavos)_x000D_
 Destinados a Secretaria Municipal de Educação,Cultura e Desporto._x000D_
 Departamento de Educaçao.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/605/projeto_de_lei_municipal_n071-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/605/projeto_de_lei_municipal_n071-2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe Sobre Abertura de Credito Adicional Especial, e dá outras providencias"_x000D_
 Destinados: Secretaria Municipal de Saúde no Valor de R$ 4.000,00 (quatro Mil reais)</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/606/projeto_de_lei_municipal_n072-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/606/projeto_de_lei_municipal_n072-2019.pdf</t>
   </si>
   <si>
     <t>"Inclui Meta Fiscal no PPA para o Quadriênio 2018-2021, na Lei Municipal n° 1632/2017 de 06 de Outubro de 2017, e da outras Providencias."</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/612/projeto_de_lei_municipal_n_073-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/612/projeto_de_lei_municipal_n_073-2019.pdf</t>
   </si>
   <si>
     <t>" Estima a Receita e Fixa a Despesa do Município de Guarantã do Norte - MT, Para o Exercício de 2020, e da Outras Providências"</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/609/projeto_de_lei_municipal_n_074-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/609/projeto_de_lei_municipal_n_074-2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe Sobre a Criação do Centro Municipal de Educação Infantil Gabriela Bedendo Torezzan, e dá Outras Providencias"</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/625/projeto_lei_ordinaria_no_075_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/625/projeto_lei_ordinaria_no_075_2019.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, E DÁ OUTRAS PROVIDÊNCIAS."- NO VALOR TOTAL DE R$ 379.210,05 - SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA E DESPORTO - CONSTRUÇÃO DE REFEITÓRIO E CALÇADA (CONVÊNIO) ESCOLA ESTADUAL ALBERT EINSTEIN.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/626/projeto_lei_ordinaria_no_076_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/626/projeto_lei_ordinaria_no_076_2019.pdf</t>
   </si>
   <si>
     <t>" ALTERA ANEXO DE METAS ANUAIS 2019 E INCLUI A METODOLOGIA DE CÁLCULO DAS METAS ANUAIS PARA APURAÇÃO DE RESULTADO PRIMÁRIO E NOMINAL, NA LEI MUNICIPAL Nº 1791/2018, DE 23 DE OUTUBRO DE 2018, LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIOS DE 2019-LDO 2019, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/627/projeto_lei_ordinaria_no_077_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/627/projeto_lei_ordinaria_no_077_2019.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, E DÁ OUTRAS PROVIDÊNCIAS."- NO VALOR TOTAL R$ 13.000,00 - SECRETARIA MUNICIPAL DE COORDENAÇÃO E FINANÇAS - AQUISIÇÃO DE MOTOCICLETA.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/634/projeto_de_lei_municipal_n__078-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/634/projeto_de_lei_municipal_n__078-2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de credito Adicional especial, e dá outras providencias." Valor Total de R$ 46.000,00 ( Quarenta e Seis Mil Reais)._x000D_
 _x000D_
 SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA E DESPORTO._x000D_
 DEPARTAMENTO DE EDUCAÇÃO._x000D_
 -CONSTRUÇÃO DA PRAÇA SANTA MARTA.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/649/projeto_de_lei_municipal_no_079_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/649/projeto_de_lei_municipal_no_079_2019.pdf</t>
   </si>
   <si>
     <t>" Dispõe Sobre Abertura De Crédito Adicional Suplementar, e Dá Outras Providências." Valor Total de R$ 530.000,00( Quinhentos e Trinta Mil Reais)._x000D_
 - SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA E DESPORTO._x000D_
 -FUNDEB</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/650/projeto_de_lei_municipal_no_080_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/650/projeto_de_lei_municipal_no_080_2019.pdf</t>
   </si>
   <si>
     <t>" Dispõe Sobre Abertura de Crédito Adicional Especial, e Dá Outras Providências". Valor Total de R$ 23,59 ( Vinte e Três Reais e Cinquenta e Nove Centavos)._x000D_
 -Secretaria Municipal de Educação, Cultura e Desporto._x000D_
 Departamento de Educação.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/651/projeto_de_lei_municipal_no_081_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/651/projeto_de_lei_municipal_no_081_2019.pdf</t>
   </si>
   <si>
     <t>" Dispõe Sobre  Abertura de Crédito Adicional Especial, e Dá Outras Providências." Valor Total de R$ 25.000,00 ( Vinte e Cinco Mil Reais)._x000D_
 -Secretaria Municipal de Educação Cultura e Desporto_x000D_
 -Departamento de Educação.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/652/projeto_de_lei_municipal_no_082_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/652/projeto_de_lei_municipal_no_082_2019.pdf</t>
   </si>
   <si>
     <t>" Dispõe Sobre  Abertura de Crédito Adicional Suplementar, E Dá Outras Providências." Valor Total de R$ 100.000,00 (Cem Mil Reais)._x000D_
 -Secretaria Municipal de Educação Cultura e Desporto_x000D_
 -Departamento de Educação.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/653/projeto_de_lei_municipal_no_083_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/653/projeto_de_lei_municipal_no_083_2019.pdf</t>
   </si>
   <si>
     <t>" Autoriza o Poder Executivo Por Título De Cessão De Bem Móvel Público, E Dá Outras Providências."</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/654/projeto_de_lei_municipal_no_084_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/654/projeto_de_lei_municipal_no_084_2019.pdf</t>
   </si>
   <si>
     <t>" Autoriza O Poder Executivo Municipal A Instituir O Programa De Recuperação Fiscal- Refis, no Município de Guarantã do Norte, Estado de Mato Grosso, E Dá Outras Providências."</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/655/projeto_de_lei_ordinario_n_085-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/655/projeto_de_lei_ordinario_n_085-2019.pdf</t>
   </si>
   <si>
     <t>" Dispõe Sobre A Criação Do Programa De Apoio aos Estudantes de Baixa Renda "Faculdade Cidadão Do Futuro", E Dá Outras Providências."</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/656/projeto_de_lei_municipal_no_086_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/656/projeto_de_lei_municipal_no_086_2019.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo do Município de Guarantã do Norte Estado de Mato Grosso a Incluir a Empresa S.J Knopf &amp; Cia LTDA-ME como Beneficiaria da Lei Municipal nº660/2007, e Dá Outras Providências."</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/657/projeto_de_lei_municipal_no_087_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/657/projeto_de_lei_municipal_no_087_2019.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo do Município de Guarantã do Norte Estado de Mato Grosso a Incluir a Empresa Vilmar Wallendor-ME como Beneficiaria da Lei Municipal nº660/2007, e Dá Outras Providências."</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/658/projeto_de_lei_municipal_no_088_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/658/projeto_de_lei_municipal_no_088_2019.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo do Município de Guarantã do Norte Estado de Mato Grosso, a Incluir a Empresa Construtora Lumicenter LDTA-ME como Beneficiaria da Lei Municipal nº660/2007, e Dá Outras Providências."</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/659/projeto_de_lei_municipal_no_089_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/659/projeto_de_lei_municipal_no_089_2019.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo do Município de Guarantã do Norte, Estado de Mato Grosso, a Incluir a Empresa A. N. Dos Santos Filho-ME como Beneficiaria da Lei Municipal nº660/2007, e Dá Outras Providências."</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/660/projeto_de_lei_municipal_no_090_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/660/projeto_de_lei_municipal_no_090_2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe Sobre Abertura De Crédito Adicional Suplementar, e Dá Outras Providências." Valor Total de R$ 60.000,00( Sessenta Mil Reais)._x000D_
 -Secretaria Municipal De Infraestrutura Rural e Serviços Urbanos.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/661/projeto_de_lei_municipal_no_091_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/661/projeto_de_lei_municipal_no_091_2019.pdf</t>
   </si>
   <si>
     <t>"Altera Anexo De Metas Anuais 2019 E Inclui A Metodologia De Cálculos Das Metas Anuais Para Apuração De Resultados Primário e Nominal, Na Lei Municipal Nº 1791/2018, De 23 De Outubro De 2018, Lei De Diretrizes Orçamentárias Para o Exercício De 2019-LDO 2019, E Dá Outras Providências."</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/424/projeto_de_resolucao_001-2019_-_presidencia_valt_U1joAmn.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/424/projeto_de_resolucao_001-2019_-_presidencia_valt_U1joAmn.pdf</t>
   </si>
   <si>
     <t>Regulamenta e Autoriza a Cessão de Estagiários e Servidores da Câmara Municipal e Dá Outras Providências</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>Presidência - PRESID.</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/492/projeto_de_resolucao_002-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/492/projeto_de_resolucao_002-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Constituição e Funcionamento da Comissão Parlamentar de Inquérito Criada para Apurar os Fatos Descritos no Requerimento 003/2019.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/493/projeto_de_resolucao_003-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/493/projeto_de_resolucao_003-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Constituição e Funcionamento da Comissão Parlamentar de Inquérito Criada para Apurar os Fatos Descritos no Requerimento 004/2019.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/494/projeto_de_resolucao_004-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/494/projeto_de_resolucao_004-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Constituição e Funcionamento da Comissão Parlamentar de Inquérito Criada para Apurar os Fatos Descritos no Requerimento 007/2019.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/495/projeto_de_resolucao_005-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/495/projeto_de_resolucao_005-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Baixa Patrimonial da Carga Mobiliária da Câmara Municipal de Guarantã do Norte-MT</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/565/projeto_de_resolucao_no_006-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/565/projeto_de_resolucao_no_006-2019.pdf</t>
   </si>
   <si>
     <t>" Dispõe Sobre Regras De Pagamento do 13º Salário,  para Atender o Disposto na Lei Municipal N° 1605 de 08 de Agosto de 2017, e da  Outras Providências."</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/447/requerimento_002_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/447/requerimento_002_2019.pdf</t>
   </si>
   <si>
     <t>Requerimento 002/2019 de autoria do Ver. David, requerendo da Secretaria Municipal de Meio Ambiente, providências quanto ao som de rua/propaganda.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>Requerer Informações Referentes ao Andamento das Obras do Lago Municipal.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/539/requerimento_012-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/539/requerimento_012-2019.pdf</t>
   </si>
   <si>
     <t>1-	Cópia integral de todos os processos licitatórios;_x000D_
 2-	Cópia integral de todos os contratos firmados;_x000D_
 3-	Cópia de todos as portarias de nomeação dos fiscais de obra e fiscal de contratos;_x000D_
 4-	Cópia integral de todos os projetos com suas alterações e planilhas orçamentarias;_x000D_
 5-    Cópia Integral de todos os Processos de Pagamentos com as Respectivas Medições;_x000D_
 6-   Cópia Integral do Plano de Trabalho, Termo de Convênio, Prestação de Contas;_x000D_
 7     Cópia de Notificação Realizadas a Empresa Construtora Moria Eireli-EPP, cadastrada sob o CNPJ 25.059.250/0001-28, Desde o Ano de 2017.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/540/requerimento_013-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/540/requerimento_013-2019.pdf</t>
   </si>
   <si>
     <t>1-	Quem é o servidor responsável pelo envio das cargas do APLIC de 2018? Apresentar nome e cópia do ato de nomeação._x000D_
 _x000D_
 2-	Existe empresa contratada para gestão do APLIC? Se positivo apresentar processo administrativo de capa a capa, e se negativo apresentar declaração neste sentido._x000D_
 _x000D_
 3-	Apresentar justificativa pelo envio intempestivo das cargas do APLIC de 2018.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/541/requerimento_014-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/541/requerimento_014-2019.pdf</t>
   </si>
   <si>
     <t>1-	Cópia da Portaria de nomeação do Conselho do FETHAB, atual e se houver da composição de 2017, 2018 e 2019._x000D_
 _x000D_
 2-	Cópia do Extrato Bancário da Conta FETHAT e FETHAB EDUCAÇÃO, dos anos de 2017, 2018 e 2019._x000D_
 _x000D_
 3-	Cópia das convocações das reuniões do Conselho do FETHAB, dos anos de 2017, 2018 e 2019._x000D_
 _x000D_
 4-	Cópia das Atas das Reuniões do Conselho do FETHAB dos anos de 2017, 2018 e 2019._x000D_
 _x000D_
 5-	Cópia das Prestações de Contas deliberadas no Conselho do FETHAB do ano 2017, 2018 e 2019, capa a capa._x000D_
 _x000D_
 6-	Cópia de todos os processos administrativos de compra de caminhões, máquinas, contratação de pessoas jurídicas e físicas (licitação, contrato, medições, relatórios de medição e de contratos e pagamentos) que for relacionado ao FETHAB e recursos próprios, nos anos de 2017, 2018 e 2019.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/542/requerimento_015-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/542/requerimento_015-2019.pdf</t>
   </si>
   <si>
     <t>1- Relação digital em Excel dos valores recebidos de FETHAB do ano de 2017, 2018 e 2019, mês a mês;  2-Relação digital em Excel dos valores aplicados de FETHAB do ano de 2017, 2018 e 2019, mês a mês, com informação, do que foi aplicado;  3- Relação digital em Excel dos recursos próprios aplicados na manutenção, cascalhamento e recuperação de estradas rurais e ruas no ano de 2017, 2018 e 2019, mês a mês;  4-Relação digital em Excel, com quilometragem, das estradas e ruas que passaram por manutenção, cascalhamento e recuperação no ano de 2017, 2018 e 2019, mês a mês;  5- Relação Digital em Excel, da Lista de maquinários, no ano de 2017, 2018 e 2019;  6-  Relação Digital em Excel, da Lista de Caminhões e Veículos, mês a mês; 7- Relação digital em Excel, das quantidades( litros)de Diesel, gasolina e álcool e doações da Sinfra e Brasilcard; 8- Relação dos gastos com diesel, gasolina e álcool na manutenção e recuperação de estradas rurais e ruas no ano 2017, 2018 e 2019 mês a mês.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/543/requerimento_016-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/543/requerimento_016-2019.pdf</t>
   </si>
   <si>
     <t>1-	Relação digital em Excel das contribuições feitas pelos produtores rurais, na manutenção, cascalhamento e recuperação de estradas rurais no ano de 2017, 2018 e 2019, mês a mês, informando a estrada/linha/gleba/comunidade, bem como o nome de cada contribuinte e o valor, e não havendo contribuição dos produtores, apresentar declaração negativa.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/544/requerimento_017-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/544/requerimento_017-2019.pdf</t>
   </si>
   <si>
     <t>1-	Relação digital em Excel, de todos os servidores ativos e inativos, tanto efetivos como comissionados, que trabalham ou trabalharam na manutenção, cascalhamento e recuperação de estradas rurais e ruas no ano de 2017, 2018 e 2019, com seu respectivo cargo.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/545/requerimento_018-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/545/requerimento_018-2019.pdf</t>
   </si>
   <si>
     <t>1-	Cópia do Controle de Frotas (conhecido como parte diária ou diário de bordo), de cada equipamento, de cada máquina, de cada veículo, de cada caminhão dos anos de 2017, 2018 e 2019, constando dados de KM, hora, litros de abastecimento, de Operador/Motorista.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/547/requerimento_no_019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/547/requerimento_no_019.pdf</t>
   </si>
   <si>
     <t>-Relatório Constando Nome, CPF ouCNPJ e Valores de Todos os Contemplados com Benefícios Fiscais Concedidos por esta Administração desde o ano de 2017.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/614/requerimento_023-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/614/requerimento_023-2019.pdf</t>
   </si>
   <si>
     <t>1-	Relação de valores gastos na merenda Escolar das Escolas Municipais, Rurais e Indígenas, todas especificadamente detalhadas dos anos 2017, 2018 e 2019._x000D_
 _x000D_
 2-	Qual a carga horária das aulas das escolas indígenas, especificando o início e o fim.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/628/requerimento_no_025_2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/628/requerimento_no_025_2019.pdf</t>
   </si>
   <si>
     <t>Relatório da Arrecadação Total do IPVA dos Exercícios de 2017, 2018 e 2019, mês a mês, e onde foram Aplicados tais Recursos Repassados pelo Governo do Estado para o Município de Guarantã do Norte/MT.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/672/requerimento_026-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/672/requerimento_026-2019.pdf</t>
   </si>
   <si>
     <t>Requer Renúncia de Cargo na Mesa Diretora</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>VET T</t>
   </si>
   <si>
     <t>Veto Total</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/464/oficio_077-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/464/oficio_077-2019.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei do Legislativo nº 005/2019 que "Dispõe sobre a Inclusão do Parágrafo 3º, ao artigo 2º da Lei Municipal 1617 de 06 de Setembro de 2017"</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/645/veto_total_a_emenda_aditiva_n_002-2019_ao_projet_pJhn3TP.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/645/veto_total_a_emenda_aditiva_n_002-2019_ao_projet_pJhn3TP.pdf</t>
   </si>
   <si>
     <t>Veto Total a Emenda Aditiva N° 002/2019 ao Projeto de Lei Complementar N°008/2019, de 28 de Novembro de 2019.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/665/veto_total_ao_pll_no_031-2019.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/665/veto_total_ao_pll_no_031-2019.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI DO LEGISLATIVO Nº 031/2019, DE 02 DE DEZEMBRO DE 2019.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3251,68 +3251,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/435/ata_001_da_1a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/436/ata_002_da_1a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/437/ata_003_da_2a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/438/ata_da_2a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/439/ata_da_3a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/440/ata_007_da_4a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/463/ata_008-2019_da_4a_sessao_ordinaria_de_2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/469/ata_no_09-2019_da_5a_sessao_ordinaria_01-04-2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/470/ata_no_10-2019_da_5a_sessao_extraordinaria_10-04-2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/471/ata_n_11_da_6_sessao_ordiaria_2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/581/ata_12_da_7_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/505/ata_13_da_6_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/506/ata_14_da_8_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/519/ata_15_da_9_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/520/ata_16_da_7_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/528/ata_17_da_10_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/529/ata_18_da_8_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/535/ata_19_da_11_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/504/ata_20_da_12_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/564/ata_n21_-_13_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/567/ata_n_22_da_9_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/568/ata_n_23_da_14_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/585/ata_24_da_10_extraordinaria_ACiMqWC.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/586/ata_25_da_11extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/587/ata_37_da_15_sessao_ordinaria_QdTzP4U.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/600/ata_038_da_23_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/601/ata_039_da_24_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/618/ata_040_da_16_ordinaria_2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/619/ata_041_da_17_ordinaria_2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/620/ata_042_da_25_extraordinaria_2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/621/ata_043_da_26_extraordinaria_2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/622/ata_044_da_18_ordinaria_2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/623/ata_n_045-2019_da_19_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/637/ata_046-_da_20_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/681/ata_047_da_21_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/682/ata_048_da_28_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/683/ata_049_da_22ordinaria.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/684/ata_050_da_29_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/638/emenda_aditiva_n_001-2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/640/emenda_aditiva_no002-2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/603/emenda_modificativa_001-2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/664/emenda_modificativa_003-2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/422/indicacao_001-2019_-_zilmar_assis.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/413/indicacao_002-2019_-_celso_henrique.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/414/indicacao_003-2019_-_celso_henrique.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/415/indicacao_004-2019_-_zilmar_assis.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/423/indicacao_005-2018_-_katia_brambilla.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/427/indicacao_006-2019_-_katia_brambilla.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/441/indicacao_007_2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/445/indicacao_008_2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/446/indicacao_009_2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/444/indicacao_010_2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/443/indicacao_011_2019_YGDuv2i.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/442/indicacao_012_2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/448/indicacao_013_2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/449/indicacao_014_2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/453/indicacao_015_2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/454/indicacao_016_2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/455/indicacao_19_2019_silvio.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/456/indicacao_21_2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/457/indicacao_022_2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/466/indicacao_n_023-2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/467/indicacao_n_24-2019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/468/indicacao_n_25-2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/472/indicacao_n_26-2019_zilmar_assis.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/473/indicacao_n_27-2019_zilmar_assis.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/474/indicacao_n_028_2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/475/indicacao_029-2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/476/indicacao_n_030_2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/477/indicacao_n_031_2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/478/indicacao_n_032_2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/479/indicacao_n_033_2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/480/indicacao_n_034_2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/481/indicacao_n_035_2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/482/indicacao_n_036_2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/489/indicacao_n_037_2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/490/indicacao_n_038_2019_Lc0Po3P.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/491/indicacao_n_039_2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/496/indicacao_n_040_2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/501/indicacao_n_041_2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/502/indicacao_n_042_2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/503/indicacao_n_043_2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/509/indicacao_no_044_2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/510/indicacao_no_045_2019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/518/indicacao_046-2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/556/indicacao_047_2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/524/indicacao_no_048_2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/532/indicacao_no_049-2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/533/indicacao_n_050-2019.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/536/indicacao_no_051-2019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/537/indicacao_no_052-2019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/538/indicacao_no_053-2019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/598/indicacao_054-2019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/546/indicacao_055_2019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/566/indicacao_no_056.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/569/indicacao_n057-2019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/570/indicacao_n058-2019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/571/indicacao_n059-2019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/572/indicacao_n060-2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/573/indicacao_n061-2019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/574/indicacao_n062-2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/575/indicacao_n063-2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/576/indicacao_n064-2019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/577/indicacao_n_065-2019_nonato.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/578/indicacao_n_066-2019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/602/indicacao_067-2019.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/590/indicacao_068-2019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/591/indicacao_069-2019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/597/indicacao_070-2019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/604/indicacao_071-2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/615/indicacao_072-2019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/616/indicacao_073-2019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/613/indicacao_074-2019_2.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/617/indicacao_075-2019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/631/indicacao_083-2019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/632/indicacao_084-2019.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/635/indicacao_085-2019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/641/indicacao_086-2019.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/642/indicacao_087-2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/643/indicacao_089-2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/644/indicacao_090-2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/588/mocao_de_aplauso_002-2019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/610/mocao_de_aplauso_no_003_2019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/662/mocao_de_aplauso_004-2019.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/432/projeto_de_decreto_legislativo_001-2019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/507/decreto_legislativo_n_02_2019.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/592/projeto_de_decreto_legislativo_no_003-2019.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/406/projeto_de_lei_complementar_001-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/497/projeto_lei_complementar_n_02_2019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/531/projeto_de_lei_complementar_no_04-2019.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/548/projeto_lei_complementar_no_05_2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/607/projeto_de_lei_complementar_06-2019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/624/projeto_lei_complementar_no_07_2019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/633/projeto_de_lei_complementar_n_008-2019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/647/projeto_lei_complementar_no_09_2019.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/648/projeto_lei_complementar_no_010_2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/416/projeto_de_lei_do_legislativo_003-2019_-_valter__D4Auggs.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/425/projeto_de_lei_do_legislativo_004-2019_-_preside_zpoo9op.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/451/projeto_de_lei_legislativo_005_2019.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/557/projeto_de_lei_do_legislativo_009-2019.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/521/projeto_de_lei_do_legislativo_no_010_2019.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/512/projeto_de_lei_legislativo_no_011_2019.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/534/projeto_de_lei_do_legislativo_012_2019.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/636/projeto_de_lei_do_legislativo_022-2019--.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/663/projeto_de_lei_do_legislativo_027-2019.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/611/projeto_de_lei_do_legislativo_028-2019.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/629/projeto_de_lei_do_legislativo_029-2019.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/639/projeto_de_lei_do_legislativo_031-2019.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/646/projeto_de_lei_do_legislativo_033-2019----.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/407/projeto_de_lei_ordinaria_001-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/417/projeto_de_lei_ordinaria_002-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/408/projeto_de_lei_ordinaria_003-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/409/projeto_de_lei_ordinaria_004-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/418/projeto_de_lei_ordinaria_005-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/419/projeto_de_lei_ordinaria_006-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/410/projeto_de_lei_ordinaria_007-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/420/projeto_de_lei_ordinaria_009-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/411/projeto_de_lei_ordinaria_010-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/412/projeto_de_lei_ordinaria_011-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/421/projeto_de_lei_ordinaria_012-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/428/projeto_de_lei_ordinaria_013-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/429/projeto_de_lei_ordinaria_014-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/426/projeto_de_lei_ordinaria_015-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/430/projeto_de_lei_ordinaria_016-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/431/projeto_de_lei_ordinaria_017-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/433/projeto_de_lei_ordinaria_018-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/434/projeto_de_lei_ordinaria_019-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/450/projeto_de_lei_ordinaria_020_2019.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/458/projeto_de_lei_municipal_021-2019.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/459/projeto_de_lei_municipal_022-2019.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/460/projeto_de_lei_ordinaria_023-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/461/projeto_de_lei_municipal_024-2019.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/462/projeto_de_lei_ordinaria_025-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/465/projeto_lei_municipal_n_026_2019.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/483/projeto_de_lei_municipal_027-2019.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/484/projeto_de_lei_municipal_n_028_2019.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/485/projeto_de_lei_municipal_n_029_2019.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/486/projeto_de_lei_municipal_n_030_2019.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/487/projeto_de_lei_municipal_n_031_2019.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/488/projeto_de_lei_municipal_n_032_2019.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/498/projeto_lei_municipal_n_033_2019.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/499/projeto_lei_municipal_n_034_2019.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/500/projeto_lei_municipal_n_035_2019.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/513/projeto_de_lei_municipal_no_036_2019_aPIhGHU.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/514/projeto_de_lei_municipal_no_037_2019_tu0N6MK.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/515/projeto_de_lei_municipal_no_038_2019_Ql3sqBa.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/516/projeto_de_lei_municipal_no_039_2019_0erDHFW.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/522/projeto_de_lei_municipal_no_041_2019.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/523/progeto_de_lei_municipal_042-2019.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/525/projeto_de_lei_ordinario_043-2019.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/526/projeto_de_lei_ordinario_044-2019.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/527/projeto_de_lei_ordinario_045-2019.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/530/projeto_de_lei_ordinaria_no_046-2019.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/549/projeto_lei_municipal_no_047_2019.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/550/projeto_lei_municipal_no_048_2019.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/551/projeto_lei_municipal_no_049_2019.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/552/projeto_lei_municipal_no_050_2019.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/553/projeto_lei_municipal_no_051_2019.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/554/projeto_lei_municipal_no_052_2019.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/555/projeto_lei_municipal_no_053_2019.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/558/projeto_de_lei_municipal_n054-2019.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/559/projeto_de_lei_municipal_n055-2019.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/560/projeto_de_lei_municipal_n056-2019.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/561/projeto_de_lei_municipal_n057-2019.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/562/projeto_de_lei_municipal_n058-2019.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/563/projeto_de_lei_municipal_n059-2019.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/579/projeto_de_lei_ordinario_n_0602019.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/580/projeto_de_lei_municipal_061-2019.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/582/projeto_de_lei_municipal_n062-2019.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/583/projeto_de_lei_municipal_n_063-2019.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/584/projeto_de_lei_municipal_n064-2019.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/589/projeto_de_lei_municipal_n_065-2019.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/593/projeto_de_lei_municipal_066-2019.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/594/projeto_de_lei_municipal_067-2019.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/595/projeto_de_lei_municipal_068-2019.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/596/projeto_de_lei_municipal_069-2019.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/605/projeto_de_lei_municipal_n071-2019.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/606/projeto_de_lei_municipal_n072-2019.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/612/projeto_de_lei_municipal_n_073-2019.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/609/projeto_de_lei_municipal_n_074-2019.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/625/projeto_lei_ordinaria_no_075_2019.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/626/projeto_lei_ordinaria_no_076_2019.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/627/projeto_lei_ordinaria_no_077_2019.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/634/projeto_de_lei_municipal_n__078-2019.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/649/projeto_de_lei_municipal_no_079_2019.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/650/projeto_de_lei_municipal_no_080_2019.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/651/projeto_de_lei_municipal_no_081_2019.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/652/projeto_de_lei_municipal_no_082_2019.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/653/projeto_de_lei_municipal_no_083_2019.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/654/projeto_de_lei_municipal_no_084_2019.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/655/projeto_de_lei_ordinario_n_085-2019.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/656/projeto_de_lei_municipal_no_086_2019.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/657/projeto_de_lei_municipal_no_087_2019.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/658/projeto_de_lei_municipal_no_088_2019.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/659/projeto_de_lei_municipal_no_089_2019.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/660/projeto_de_lei_municipal_no_090_2019.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/661/projeto_de_lei_municipal_no_091_2019.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/424/projeto_de_resolucao_001-2019_-_presidencia_valt_U1joAmn.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/492/projeto_de_resolucao_002-2019.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/493/projeto_de_resolucao_003-2019.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/494/projeto_de_resolucao_004-2019.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/495/projeto_de_resolucao_005-2019.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/565/projeto_de_resolucao_no_006-2019.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/447/requerimento_002_2019.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/539/requerimento_012-2019.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/540/requerimento_013-2019.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/541/requerimento_014-2019.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/542/requerimento_015-2019.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/543/requerimento_016-2019.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/544/requerimento_017-2019.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/545/requerimento_018-2019.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/547/requerimento_no_019.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/614/requerimento_023-2019.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/628/requerimento_no_025_2019.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/672/requerimento_026-2019.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/464/oficio_077-2019.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/645/veto_total_a_emenda_aditiva_n_002-2019_ao_projet_pJhn3TP.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/665/veto_total_ao_pll_no_031-2019.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/435/ata_001_da_1a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/436/ata_002_da_1a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/437/ata_003_da_2a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/438/ata_da_2a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/439/ata_da_3a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/440/ata_007_da_4a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/463/ata_008-2019_da_4a_sessao_ordinaria_de_2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/469/ata_no_09-2019_da_5a_sessao_ordinaria_01-04-2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/470/ata_no_10-2019_da_5a_sessao_extraordinaria_10-04-2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/471/ata_n_11_da_6_sessao_ordiaria_2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/581/ata_12_da_7_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/505/ata_13_da_6_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/506/ata_14_da_8_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/519/ata_15_da_9_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/520/ata_16_da_7_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/528/ata_17_da_10_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/529/ata_18_da_8_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/535/ata_19_da_11_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/504/ata_20_da_12_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/564/ata_n21_-_13_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/567/ata_n_22_da_9_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/568/ata_n_23_da_14_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/585/ata_24_da_10_extraordinaria_ACiMqWC.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/586/ata_25_da_11extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/587/ata_37_da_15_sessao_ordinaria_QdTzP4U.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/600/ata_038_da_23_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/601/ata_039_da_24_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/618/ata_040_da_16_ordinaria_2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/619/ata_041_da_17_ordinaria_2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/620/ata_042_da_25_extraordinaria_2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/621/ata_043_da_26_extraordinaria_2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/622/ata_044_da_18_ordinaria_2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/623/ata_n_045-2019_da_19_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/637/ata_046-_da_20_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/681/ata_047_da_21_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/682/ata_048_da_28_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/683/ata_049_da_22ordinaria.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/684/ata_050_da_29_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/638/emenda_aditiva_n_001-2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/640/emenda_aditiva_no002-2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/603/emenda_modificativa_001-2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/664/emenda_modificativa_003-2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/422/indicacao_001-2019_-_zilmar_assis.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/413/indicacao_002-2019_-_celso_henrique.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/414/indicacao_003-2019_-_celso_henrique.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/415/indicacao_004-2019_-_zilmar_assis.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/423/indicacao_005-2018_-_katia_brambilla.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/427/indicacao_006-2019_-_katia_brambilla.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/441/indicacao_007_2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/445/indicacao_008_2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/446/indicacao_009_2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/444/indicacao_010_2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/443/indicacao_011_2019_YGDuv2i.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/442/indicacao_012_2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/448/indicacao_013_2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/449/indicacao_014_2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/453/indicacao_015_2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/454/indicacao_016_2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/455/indicacao_19_2019_silvio.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/456/indicacao_21_2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/457/indicacao_022_2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/466/indicacao_n_023-2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/467/indicacao_n_24-2019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/468/indicacao_n_25-2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/472/indicacao_n_26-2019_zilmar_assis.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/473/indicacao_n_27-2019_zilmar_assis.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/474/indicacao_n_028_2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/475/indicacao_029-2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/476/indicacao_n_030_2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/477/indicacao_n_031_2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/478/indicacao_n_032_2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/479/indicacao_n_033_2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/480/indicacao_n_034_2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/481/indicacao_n_035_2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/482/indicacao_n_036_2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/489/indicacao_n_037_2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/490/indicacao_n_038_2019_Lc0Po3P.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/491/indicacao_n_039_2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/496/indicacao_n_040_2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/501/indicacao_n_041_2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/502/indicacao_n_042_2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/503/indicacao_n_043_2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/509/indicacao_no_044_2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/510/indicacao_no_045_2019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/518/indicacao_046-2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/556/indicacao_047_2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/524/indicacao_no_048_2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/532/indicacao_no_049-2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/533/indicacao_n_050-2019.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/536/indicacao_no_051-2019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/537/indicacao_no_052-2019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/538/indicacao_no_053-2019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/598/indicacao_054-2019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/546/indicacao_055_2019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/566/indicacao_no_056.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/569/indicacao_n057-2019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/570/indicacao_n058-2019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/571/indicacao_n059-2019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/572/indicacao_n060-2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/573/indicacao_n061-2019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/574/indicacao_n062-2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/575/indicacao_n063-2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/576/indicacao_n064-2019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/577/indicacao_n_065-2019_nonato.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/578/indicacao_n_066-2019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/602/indicacao_067-2019.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/590/indicacao_068-2019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/591/indicacao_069-2019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/597/indicacao_070-2019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/604/indicacao_071-2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/615/indicacao_072-2019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/616/indicacao_073-2019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/613/indicacao_074-2019_2.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/617/indicacao_075-2019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/631/indicacao_083-2019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/632/indicacao_084-2019.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/635/indicacao_085-2019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/641/indicacao_086-2019.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/642/indicacao_087-2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/643/indicacao_089-2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/644/indicacao_090-2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/588/mocao_de_aplauso_002-2019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/610/mocao_de_aplauso_no_003_2019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/662/mocao_de_aplauso_004-2019.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/432/projeto_de_decreto_legislativo_001-2019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/507/decreto_legislativo_n_02_2019.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/592/projeto_de_decreto_legislativo_no_003-2019.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/406/projeto_de_lei_complementar_001-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/497/projeto_lei_complementar_n_02_2019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/531/projeto_de_lei_complementar_no_04-2019.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/548/projeto_lei_complementar_no_05_2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/607/projeto_de_lei_complementar_06-2019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/624/projeto_lei_complementar_no_07_2019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/633/projeto_de_lei_complementar_n_008-2019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/647/projeto_lei_complementar_no_09_2019.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/648/projeto_lei_complementar_no_010_2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/416/projeto_de_lei_do_legislativo_003-2019_-_valter__D4Auggs.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/425/projeto_de_lei_do_legislativo_004-2019_-_preside_zpoo9op.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/451/projeto_de_lei_legislativo_005_2019.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/557/projeto_de_lei_do_legislativo_009-2019.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/521/projeto_de_lei_do_legislativo_no_010_2019.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/512/projeto_de_lei_legislativo_no_011_2019.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/534/projeto_de_lei_do_legislativo_012_2019.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/636/projeto_de_lei_do_legislativo_022-2019--.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/663/projeto_de_lei_do_legislativo_027-2019.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/611/projeto_de_lei_do_legislativo_028-2019.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/629/projeto_de_lei_do_legislativo_029-2019.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/639/projeto_de_lei_do_legislativo_031-2019.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/646/projeto_de_lei_do_legislativo_033-2019----.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/407/projeto_de_lei_ordinaria_001-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/417/projeto_de_lei_ordinaria_002-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/408/projeto_de_lei_ordinaria_003-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/409/projeto_de_lei_ordinaria_004-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/418/projeto_de_lei_ordinaria_005-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/419/projeto_de_lei_ordinaria_006-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/410/projeto_de_lei_ordinaria_007-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/420/projeto_de_lei_ordinaria_009-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/411/projeto_de_lei_ordinaria_010-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/412/projeto_de_lei_ordinaria_011-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/421/projeto_de_lei_ordinaria_012-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/428/projeto_de_lei_ordinaria_013-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/429/projeto_de_lei_ordinaria_014-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/426/projeto_de_lei_ordinaria_015-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/430/projeto_de_lei_ordinaria_016-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/431/projeto_de_lei_ordinaria_017-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/433/projeto_de_lei_ordinaria_018-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/434/projeto_de_lei_ordinaria_019-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/450/projeto_de_lei_ordinaria_020_2019.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/458/projeto_de_lei_municipal_021-2019.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/459/projeto_de_lei_municipal_022-2019.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/460/projeto_de_lei_ordinaria_023-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/461/projeto_de_lei_municipal_024-2019.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/462/projeto_de_lei_ordinaria_025-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/465/projeto_lei_municipal_n_026_2019.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/483/projeto_de_lei_municipal_027-2019.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/484/projeto_de_lei_municipal_n_028_2019.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/485/projeto_de_lei_municipal_n_029_2019.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/486/projeto_de_lei_municipal_n_030_2019.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/487/projeto_de_lei_municipal_n_031_2019.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/488/projeto_de_lei_municipal_n_032_2019.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/498/projeto_lei_municipal_n_033_2019.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/499/projeto_lei_municipal_n_034_2019.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/500/projeto_lei_municipal_n_035_2019.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/513/projeto_de_lei_municipal_no_036_2019_aPIhGHU.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/514/projeto_de_lei_municipal_no_037_2019_tu0N6MK.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/515/projeto_de_lei_municipal_no_038_2019_Ql3sqBa.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/516/projeto_de_lei_municipal_no_039_2019_0erDHFW.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/522/projeto_de_lei_municipal_no_041_2019.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/523/progeto_de_lei_municipal_042-2019.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/525/projeto_de_lei_ordinario_043-2019.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/526/projeto_de_lei_ordinario_044-2019.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/527/projeto_de_lei_ordinario_045-2019.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/530/projeto_de_lei_ordinaria_no_046-2019.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/549/projeto_lei_municipal_no_047_2019.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/550/projeto_lei_municipal_no_048_2019.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/551/projeto_lei_municipal_no_049_2019.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/552/projeto_lei_municipal_no_050_2019.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/553/projeto_lei_municipal_no_051_2019.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/554/projeto_lei_municipal_no_052_2019.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/555/projeto_lei_municipal_no_053_2019.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/558/projeto_de_lei_municipal_n054-2019.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/559/projeto_de_lei_municipal_n055-2019.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/560/projeto_de_lei_municipal_n056-2019.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/561/projeto_de_lei_municipal_n057-2019.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/562/projeto_de_lei_municipal_n058-2019.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/563/projeto_de_lei_municipal_n059-2019.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/579/projeto_de_lei_ordinario_n_0602019.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/580/projeto_de_lei_municipal_061-2019.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/582/projeto_de_lei_municipal_n062-2019.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/583/projeto_de_lei_municipal_n_063-2019.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/584/projeto_de_lei_municipal_n064-2019.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/589/projeto_de_lei_municipal_n_065-2019.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/593/projeto_de_lei_municipal_066-2019.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/594/projeto_de_lei_municipal_067-2019.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/595/projeto_de_lei_municipal_068-2019.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/596/projeto_de_lei_municipal_069-2019.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/605/projeto_de_lei_municipal_n071-2019.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/606/projeto_de_lei_municipal_n072-2019.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/612/projeto_de_lei_municipal_n_073-2019.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/609/projeto_de_lei_municipal_n_074-2019.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/625/projeto_lei_ordinaria_no_075_2019.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/626/projeto_lei_ordinaria_no_076_2019.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/627/projeto_lei_ordinaria_no_077_2019.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/634/projeto_de_lei_municipal_n__078-2019.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/649/projeto_de_lei_municipal_no_079_2019.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/650/projeto_de_lei_municipal_no_080_2019.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/651/projeto_de_lei_municipal_no_081_2019.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/652/projeto_de_lei_municipal_no_082_2019.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/653/projeto_de_lei_municipal_no_083_2019.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/654/projeto_de_lei_municipal_no_084_2019.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/655/projeto_de_lei_ordinario_n_085-2019.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/656/projeto_de_lei_municipal_no_086_2019.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/657/projeto_de_lei_municipal_no_087_2019.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/658/projeto_de_lei_municipal_no_088_2019.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/659/projeto_de_lei_municipal_no_089_2019.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/660/projeto_de_lei_municipal_no_090_2019.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/661/projeto_de_lei_municipal_no_091_2019.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/424/projeto_de_resolucao_001-2019_-_presidencia_valt_U1joAmn.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/492/projeto_de_resolucao_002-2019.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/493/projeto_de_resolucao_003-2019.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/494/projeto_de_resolucao_004-2019.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/495/projeto_de_resolucao_005-2019.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/565/projeto_de_resolucao_no_006-2019.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/447/requerimento_002_2019.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/539/requerimento_012-2019.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/540/requerimento_013-2019.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/541/requerimento_014-2019.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/542/requerimento_015-2019.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/543/requerimento_016-2019.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/544/requerimento_017-2019.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/545/requerimento_018-2019.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/547/requerimento_no_019.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/614/requerimento_023-2019.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/628/requerimento_no_025_2019.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/672/requerimento_026-2019.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/464/oficio_077-2019.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/645/veto_total_a_emenda_aditiva_n_002-2019_ao_projet_pJhn3TP.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2019/665/veto_total_ao_pll_no_031-2019.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H262"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="68.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="137.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="136.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>