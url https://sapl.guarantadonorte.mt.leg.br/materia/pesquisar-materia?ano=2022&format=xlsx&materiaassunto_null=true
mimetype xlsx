--- v0 (2025-12-22)
+++ v1 (2026-04-03)
@@ -54,4464 +54,4464 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Atas</t>
   </si>
   <si>
     <t>Plenário - PLEN</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1304/ata_1_____________________1_ordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1304/ata_1_____________________1_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA 01/2022 DA 1° ORDINÁRIA.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1305/ata_002-22_________1_extraordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1305/ata_002-22_________1_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA 002/2022 DA 1° EXTRAORDINÁRIO.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1306/ata_003-2022____________2_extraordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1306/ata_003-2022____________2_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA 003/2022 DA 2° EXTRAORDINÁRIA.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1315/ata_004-2022_da_3_extraordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1315/ata_004-2022_da_3_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA 004-2022 DA 3° EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1337/ata_05-2022_da_2_ordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1337/ata_05-2022_da_2_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA 005/2022 DA 2° ORDINÁRIA</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1339/ata_006-2022_da_4_extraordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1339/ata_006-2022_da_4_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA 006-2022 DA 4° EXTRAORDINÁRIA.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1338/ata_7_da_5_extraordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1338/ata_7_da_5_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA 07-2022 DA 5° EXTRAORDINÁRIA.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1349/ata_08-2022_3_ordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1349/ata_08-2022_3_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata 008-2022 da 3° Sessão Ordinária 2022.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1378/ata_009_da_4_ordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1378/ata_009_da_4_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata 009/2022 da 4° Ordinária 2022.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1379/ata_010_da_7_extraordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1379/ata_010_da_7_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ata 010 da 7° Extraordinária</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1397/ata_11_da_5_ordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1397/ata_11_da_5_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata 011/2022 Eletrônica da 5° Sessão Ordinária 2022</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1400/ata_12_da_8_extraordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1400/ata_12_da_8_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA 012 DA 8° EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1424/ata_03_-_6a_sessao_ordinaria_2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1424/ata_03_-_6a_sessao_ordinaria_2022.pdf</t>
   </si>
   <si>
     <t>6ª Ordinária</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1439/ata_14_-7_ordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1439/ata_14_-7_ordinaria.pdf</t>
   </si>
   <si>
     <t>7° Ordinária</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1430/ata_015.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1430/ata_015.pdf</t>
   </si>
   <si>
     <t>9° Extraordinária</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1448/ata_16-2022_8__ordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1448/ata_16-2022_8__ordinaria.pdf</t>
   </si>
   <si>
     <t>8° Sessão Ordinária</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1449/ata_17-2022_da_10_extraordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1449/ata_17-2022_da_10_extraordinaria.pdf</t>
   </si>
   <si>
     <t>10° Extraordinária.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1454/ata_018-2022_9_ordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1454/ata_018-2022_9_ordinaria.pdf</t>
   </si>
   <si>
     <t>9° Ordinária</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1480/10_ordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1480/10_ordinaria.pdf</t>
   </si>
   <si>
     <t>10° Sessão Ordinária</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1493/11_ordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1493/11_ordinaria.pdf</t>
   </si>
   <si>
     <t>11° Ordinária</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1517/ata_22-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1517/ata_22-2022.pdf</t>
   </si>
   <si>
     <t>12° Ordinária</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1535/ata_23-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1535/ata_23-2022.pdf</t>
   </si>
   <si>
     <t>13° Ordinária</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1551/ata_24-22.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1551/ata_24-22.pdf</t>
   </si>
   <si>
     <t>14°Ordinária</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1552/ata_25-22.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1552/ata_25-22.pdf</t>
   </si>
   <si>
     <t>12° Sessão Extraordinária</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1553/ata_26-22.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1553/ata_26-22.pdf</t>
   </si>
   <si>
     <t>13° Extraordinária</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1574/ata_27-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1574/ata_27-2022.pdf</t>
   </si>
   <si>
     <t>15ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1575/ata_28-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1575/ata_28-2022.pdf</t>
   </si>
   <si>
     <t>14ª Sessão Extraordinária.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1585/ata_no_029-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1585/ata_no_029-2022.pdf</t>
   </si>
   <si>
     <t>16ª Sessão Ordinária de 2022.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1598/ata_30-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1598/ata_30-2022.pdf</t>
   </si>
   <si>
     <t>17° Sessão Ordinária.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1615/ata_no_031-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1615/ata_no_031-2022.pdf</t>
   </si>
   <si>
     <t>18ª Sessão Ordinária de 2022.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1629/ata_32-2022_scan.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1629/ata_32-2022_scan.pdf</t>
   </si>
   <si>
     <t>15° Extraordinária de 2022.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1630/ata_33-2022_scan.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1630/ata_33-2022_scan.pdf</t>
   </si>
   <si>
     <t>16° Extraordinária de 2022.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1631/034-2022_scan.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1631/034-2022_scan.pdf</t>
   </si>
   <si>
     <t>17° Extraordinária de 2022.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1632/035-2022_scan.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1632/035-2022_scan.pdf</t>
   </si>
   <si>
     <t>19° Ordinária de 2022</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1654/ata_36_da_20_ordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1654/ata_36_da_20_ordinaria.pdf</t>
   </si>
   <si>
     <t>20° Sessão Ordinária</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1667/ata_37.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1667/ata_37.pdf</t>
   </si>
   <si>
     <t>18ª Sessão Extraordinária de 2022.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1668/ata_38.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1668/ata_38.pdf</t>
   </si>
   <si>
     <t>21ª Sessão Ordinária de 2022.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1669/ata_39.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1669/ata_39.pdf</t>
   </si>
   <si>
     <t>19ª Sessão Extraordinária de 2022.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1686/ata_040-2022-_22_ordinatia.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1686/ata_040-2022-_22_ordinatia.pdf</t>
   </si>
   <si>
     <t>22° Sessão Ordinária 2022</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1687/ata_41-20_extraordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1687/ata_41-20_extraordinaria.pdf</t>
   </si>
   <si>
     <t>20° Sessão Extraordinária.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>EM.A</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>Silvio Dutra</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1462/emenda_aditiva_001-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1462/emenda_aditiva_001-2022.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva n° 001-2022 ao Projeto de Lei Municipal n°052-2022.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>Prof. Valcimar Fuzinato</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1463/emenda_adita_002-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1463/emenda_adita_002-2022.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva n° 002-2022 ao Projeto de Lei Municipal n° 052-2022 de 12 de maio de 2022.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>David da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1612/emenda_aditiva_003-2022_-_a.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1612/emenda_aditiva_003-2022_-_a.pdf</t>
   </si>
   <si>
     <t>Acrescenta-se ao artigo 15, o Inciso "XXX", ao PROJETO DE LEI MUNICIPAL N°087/2022, de 01 de setembro de 2022, vigorando a seguinte redação.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>Parlamentares</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1626/emenda_aditiva_004-2022-_a.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1626/emenda_aditiva_004-2022-_a.pdf</t>
   </si>
   <si>
     <t>Adiciona §3º no artigo 15, e o artigo 35 passa a vigorar acrescido de complementação na redação.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/</t>
   </si>
   <si>
     <t>Ao Projeto de Lei Municipal nº 076/2022.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>Irmão Alexandre</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1586/emenda_aditiva_008-2022-a.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1586/emenda_aditiva_008-2022-a.pdf</t>
   </si>
   <si>
     <t>ao Projeto de Lei Municipal nº 077/2022 de 19 de agosto de 2022.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>EM. M</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1427/emenda_modificativa_001-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1427/emenda_modificativa_001-2022.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa n°001-2022 ao Projeto de Lei do Legislativo n° 013/2022 de 12 de abril de 2022.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1453/emenda_modificativa_002-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1453/emenda_modificativa_002-2022.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI DO LEGISLATIVO N° 015/2022 “PROIBE A ULTILIZAÇÃO, A QUEIMA E A SOLTURA DE FOGOS DE ESTAMPIDOS E DE ARTIFÍCIOS, ASSIM COMO DE QUAISQUER ARTEFATOS PIROTÉCNICOS DE EFEITO SONORO RUIDOSO NO MUNICIPIO DE GUARANTÃ DO NORTE/MT, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1563/emenda_modificativa_no_008-2022_ao_plc_12-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1563/emenda_modificativa_no_008-2022_ao_plc_12-2022.pdf</t>
   </si>
   <si>
     <t>Modifica a redação do artigo 1°, do projeto de Lei Complementar n°012-2022 de 05 de agosto de 2022.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>Zé França</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1587/emenda_modificativa_009-2022-a.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1587/emenda_modificativa_009-2022-a.pdf</t>
   </si>
   <si>
     <t>ao Projeto de Lei Municipal nº 077/2022 de 05 de agosto de 2022.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1627/emenda_modificativa_010-22_-_a.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1627/emenda_modificativa_010-22_-_a.pdf</t>
   </si>
   <si>
     <t>Modifica a redação da alínea b, d, e, Inciso VII do artigo 6º, bem como modifica a redação do Inciso VII do artigo 7º, no projeto de Lei Municipal 097/2022.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>EM. S</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1625/emenda_supressiva_001-2022_a.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1625/emenda_supressiva_001-2022_a.pdf</t>
   </si>
   <si>
     <t>Suprime alínea c do Inciso I do artigo 6º, bem como suprime Inciso V, do artigo 7º, no Projeto de Lei Municipal 097/2022 de 25 de outubro de 2022.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Zilmar</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1265/indicacao_n_001_de_2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1265/indicacao_n_001_de_2022.pdf</t>
   </si>
   <si>
     <t>Implantação de rede de Águas Pluviais nas Av. e Ruas abaixo descrita._x000D_
 _x000D_
 •	Avenida Tuiuiús/Cotrel;_x000D_
 •	Rua Corbélia/Ouro Verde;_x000D_
 •	Avenida das Amoras, Rua Mangueiras, Limoeiros, Goiabeiras e Acerolas no Bairro Guaranorte;_x000D_
 •	E em todas as Ruas do Bairro Agapito.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1266/indicacao_n_002_de_2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1266/indicacao_n_002_de_2022.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE CENTRIFUGA PARA PACIENTES DA CASA DE APOIO PANTANAL EM CUIABÁ/MT.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1273/indicacao_n_003_de_2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1273/indicacao_n_003_de_2022.pdf</t>
   </si>
   <si>
     <t>•	Abertura dos canteiros em todo trajeto da Av. Jonas Pinheiro, que ainda não foram abertos, em especial frente à Cartório de Primeiro Ofício, com as adequações nos canteiros com calçamentos, meio fio e demarcações de veículos, e instalação de bancos de concreto (assentos) nos referidos canteiros.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1289/indicacao_no_004_2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1289/indicacao_no_004_2022.pdf</t>
   </si>
   <si>
     <t>Abertura/Extensão de rua interligando a rua dos Lírios ao Bairro Aeroporto à rua Castanheiras que dá sentindo ao bairro Santa Marta.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1267/indicacao_n_005_de_2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1267/indicacao_n_005_de_2022.pdf</t>
   </si>
   <si>
     <t>Implantação de redutores de velocidade em pontos estratégicos (em ambos os lados) da avenida Lions.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1268/indicacao_n_006_de_2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1268/indicacao_n_006_de_2022.pdf</t>
   </si>
   <si>
     <t>Construção de campo de futebol Society ao lado da academia ao ar livre localizado nas proximidades da Escola Élcio Prates no final da Av. Jonas Pinheiro no Bairro Aeroporto.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1269/indicacao_n_007_de_2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1269/indicacao_n_007_de_2022.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA COMUNIDADE ALIANÇA ENTRE AS DUAS PONTES DE CONCRETOS, MAIS PRECISAMENTE ENTRE AS OLARIAS.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1270/indicacao_n_008_de_2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1270/indicacao_n_008_de_2022.pdf</t>
   </si>
   <si>
     <t>Sinalização E Instalação De Redutores De Velocidade Nos Dois Sentidos Da Av. Jonas Pinheiros Nas Proximidades Da Rua Dos Pequizeiros E Também Nas Proximidades Da Avenida Lions Clube No Trecho Que Está Recebendo Pavimentação Asfáltica.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1271/indicacao_n_009_de_2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1271/indicacao_n_009_de_2022.pdf</t>
   </si>
   <si>
     <t>Construção de banheiros masculino e feminino, com todas as acessibilidades garantidas em lei para portadores de deficiência física, nas proximidades da academia de saúde localizada na Avenida Guarantã.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1307/indicacao_010-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1307/indicacao_010-2022.pdf</t>
   </si>
   <si>
     <t>QUE SEJA REALIZADO ESTUDO PARA REDUZIR A ALÍQUOTA DE ISS (IMPOSTA SOBRE SERVIÇOS) A FAVOR DAS FACULDADES LOCAIS REVERTENDO ESSA REDUÇÃO EM BOLSAS DE ESTUDO A FAMÍLIAS CARENTES.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1272/indicacao_n_011_de_2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1272/indicacao_n_011_de_2022.pdf</t>
   </si>
   <si>
     <t>- Sinalização e instalação de redutores de velocidade na Av. Pau Brasil no trecho que está recebendo pavimentação asfáltica.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1276/indicacao_n_012-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1276/indicacao_n_012-2022.pdf</t>
   </si>
   <si>
     <t>DENOMINAÇÃO DAS RUAS 1 E 2 NO BAIRRO JARDIM DAS PALMEIRAS DE: _x000D_
  - RUA URIAS MOREIRA ALVES E RUA AMÉRICO MARTINS ANTÔNIO.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1288/indicacao_no_015_2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1288/indicacao_no_015_2022.pdf</t>
   </si>
   <si>
     <t>- Indica a necessidade de instalação de Praça com parquinho, área de lazer e estacionamento no espaço em que há recuo compreendido entre as residências e o “canteiro” na Av. Lions Clube, da esquina da Av. Jonas Pinheiro até as proximidades da Igreja Assembleia de Deus no Bairro Aeroporto.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1277/indicacao_n_017-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1277/indicacao_n_017-2022.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de instalação playground nos seguintes locais._x000D_
 _x000D_
 •	Escola Élcio Prates _x000D_
 •	Escola Irani Jaime Farina_x000D_
 •	Juventus Esport Clube</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1278/indicacao_n018-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1278/indicacao_n018-2022.pdf</t>
   </si>
   <si>
     <t>Pagamento da carga horaria de 40 horas de trabalho para Diretores e Secretários da Rede de Ensino Municipal, considerando que atualmente estão recebendo somente por 30 horas.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1294/brn30055cb0a84a_061779.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1294/brn30055cb0a84a_061779.pdf</t>
   </si>
   <si>
     <t>Serviço de Abertura da Avenida Governador Dante Martins de Oliveira até o Distrito Industrial ( Ligando o Bairro Eco Parque ao Distrito Industrial).</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1295/brn30055cb0a84a_061780.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1295/brn30055cb0a84a_061780.pdf</t>
   </si>
   <si>
     <t>Reajuste Zero no Imposto Predial e Territorial Urbano - IPTU.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1308/indicacao_021-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1308/indicacao_021-2022.pdf</t>
   </si>
   <si>
     <t>Serviços de Abertura da Avenida Senador Jonas Pinheiro da Silva da Silva até o Distrito Industrial ( Ligando o Bairro Aeroporto a Escola Estadual Elcio Prates) ao Distrito Industrial.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1320/indicacao_023-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1320/indicacao_023-2022.pdf</t>
   </si>
   <si>
     <t>- Construção de Campo Society na Avenida Guarantã.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1309/indicacao_25-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1309/indicacao_25-2022.pdf</t>
   </si>
   <si>
     <t>REFORMA DO GINÁSIO BEZERRÃO</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1312/indicacao_026-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1312/indicacao_026-2022.pdf</t>
   </si>
   <si>
     <t>Criação de um Memorial Físico em Homenagem as Vitimas de Covid-19 no Município de Guarantã do Norte.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1319/indicacao_027-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1319/indicacao_027-2022.pdf</t>
   </si>
   <si>
     <t>Extenção da perimetral na Rua das Laranjeiras com pavimentação asfáltico até após o portão Terraplanagem, bem como com a devida sinalização, outrossim continuar a perimetral com obras de infraestrutura necessária até a Borracharia Tropical com Iluminação pública necessária.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1313/indicacao_029-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1313/indicacao_029-2022.pdf</t>
   </si>
   <si>
     <t>Aplicação de Lama Asfáltica nas Ruas Santo Antonio e São Pedro no Bairro Santa Marta.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1314/indicacao_030-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1314/indicacao_030-2022.pdf</t>
   </si>
   <si>
     <t>Implantação de Galerias de águas Pluviais na Rua Santo Antonio no Bairro Santa Marta.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1316/indicacao_n_031-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1316/indicacao_n_031-2022.pdf</t>
   </si>
   <si>
     <t>A CRIAÇÃO DA ASSISTÊNCIA JUDICIÁRIA DO MUNICÍPIO DE GUARANTÃ DO NORTE, CONFORME SUGESTÃO DE PROJETO EM ANEXO.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>Demilson da Páscoa</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1322/indicacao_032-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1322/indicacao_032-2022.pdf</t>
   </si>
   <si>
     <t>Sinalização na ponte que foi recentemente refeita na Linha Páscoa, precisamente a 35Km.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1323/indicacao_033-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1323/indicacao_033-2022.pdf</t>
   </si>
   <si>
     <t>Sinalização da Rua Fortaleza entre os entroncamentos da Rua Porto Velho, rua Goiânia, Rua Campo Grande e Avenida Rotary, até a Linha Páscoa.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1345/indicacao_034-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1345/indicacao_034-2022.pdf</t>
   </si>
   <si>
     <t>Denominação da Rua 03 no Bairro Jardim das Palmeiras de Rua Albino Todescatto.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1350/indicacao_035-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1350/indicacao_035-2022.pdf</t>
   </si>
   <si>
     <t>Que efetue a roçada e patrolamento/cascalhamento da Estrada da Linha José Roberto que Liga a Linha Maranhense, mais Precisamente em aproximadamente 2 mil metros da Estrada.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1346/indicacao_036-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1346/indicacao_036-2022.pdf</t>
   </si>
   <si>
     <t>Que realize campanha de conscientização sobre a proibição de lixo jogado nas estradas vacinais do município.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1361/indicacao_n037-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1361/indicacao_n037-2022.pdf</t>
   </si>
   <si>
     <t>- Estude a viabilidade para o rebaixamento/corte de 200 metros da serra sentido Linha Peixotinho mais precisamente localizada a 1000 metros da Pascoa 5. -  Em urgência a limpeza da Serra, devido aos trabalhos de colheita que está acontecendo, evitando possíveis acidentes.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1368/indicacao_n_038-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1368/indicacao_n_038-2022.pdf</t>
   </si>
   <si>
     <t>Realizar a Revitalização das Sinalizações (Horizontal) das Ruas da Cidade, Tais como: Faixa de Pedestres, Estacionamento de Motos, Faixas  Amarelas e Quebra Molas já existentes.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>Sandra Martins</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1365/indicacao_039-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1365/indicacao_039-2022.pdf</t>
   </si>
   <si>
     <t>Disponibilizar o Fornecimento de Absorventes Higienicos nas Escolas Públicas do Município de Guarantã  do Norte/MT.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1369/indicacao_040-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1369/indicacao_040-2022.pdf</t>
   </si>
   <si>
     <t>-  Pavimentação Asfáltica das seguintes Ruas: Babaçu, Nogueiras, Travessa das Flores, Travessa Melancieiro, Graviolas, Maracatiara e Sumaúmas.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1380/indicacao_041-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1380/indicacao_041-2022.pdf</t>
   </si>
   <si>
     <t>Limpeza dos Pátios de Confraternização de todas as Comunidades Rurais de Guarantã do Norte/MT.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1381/indicacao_042-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1381/indicacao_042-2022.pdf</t>
   </si>
   <si>
     <t>- IMPLANTAR A POLÍTICA MUNICIPAL DE CONTROLE DE NATALIDADE DE CÃES E GATOS.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1382/indicacao_043-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1382/indicacao_043-2022.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ESTACIONAMENTO NA AVENIDA CURITIBA AO LADO DA ORLA DO LAGO.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1377/indicacao_044-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1377/indicacao_044-2022.pdf</t>
   </si>
   <si>
     <t>Instalação de Faixa elevada de pedestre na Avenida Lions e na Rua das Margaridas ambas de preferência em frente da faculdade Unifama.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Valter do Sindicato</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1383/indicacao_045-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1383/indicacao_045-2022.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE LEGISLAÇÃO EM QUE CONCEDA AOS MUNÍCIPES GUARANTAENSE ISENÇÃO DO IPTU AOS IDOSOS QUE SE ENQUADRA NO ESTATUTO DO IDOSO E BAIXA RENDA, BEM COMO AOS QUE POSSUIR ALGUM ENTE FAMILIAR COM NECESSIDADES ESPECIAIS EM SUA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1384/indicacao_046-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1384/indicacao_046-2022.pdf</t>
   </si>
   <si>
     <t>-QUE SEJA FEITA A LIMPEZA DE TERRENOS BALDIOS DE PROPRIEDADE DA PREFEITURA MUNICIPAL NO BAIRRO GUARANORTE.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1385/indicacao_048-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1385/indicacao_048-2022.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA UNIDADE DO GANHA TEMPO NO MUNICÍPIO DE GUARANTÃ DO NORTE/MT.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1386/indicacao_049-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1386/indicacao_049-2022.pdf</t>
   </si>
   <si>
     <t>- IMPLANTAÇÃO DE ESCOLA MILITAR NO MUNICÍPIO DE GUARANTÃ DO NORTE.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1393/indicacao_050-2022_2.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1393/indicacao_050-2022_2.pdf</t>
   </si>
   <si>
     <t>- REALIZAÇÃO DE CAMPEONATO COMUNITÁRIO DE FUTEBOL NO MUNICÍPIO DE GUARANTÃ DO NORTE/MT, COM O INTUITO DE PROMOVER A UNIÃO DOS CLUBES DE FUTEBOL DO MUNICÍPIO, POSSIBILITANDO O CONVÍVIO E A AMIZADE, AMPLIANDO UM BOM RELACIONAMENTO ENTRE AS EQUIPES DE FUTEBOL E OS DESPORTISTAS DA NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1387/indicacao_051-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1387/indicacao_051-2022.pdf</t>
   </si>
   <si>
     <t>-ADEQUAR NOVOS PLANOS PEDAGÓGICOS DE REFORÇO NAS ESCOLAS DE ENSINO FUNDAMENTAL PARA ALUNOS COM DIFICULDADE DE APRENDIZADO PÓS PANDEMIA.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1388/indicacao_052-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1388/indicacao_052-2022.pdf</t>
   </si>
   <si>
     <t>- RECUPERAÇÃO ESTRADA DA LINHA SÃO MIGUEL ARCANJO - PÁSCOA._x000D_
 - RECUPERAÇÃO ESTRADA LINHA DA SERRA- SERRA DO CACHIMBO SAINDO EM FRENTE A TORRE.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1389/indicacao_053-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1389/indicacao_053-2022.pdf</t>
   </si>
   <si>
     <t>Executar serviços de Asfaltamento da Travessa das Orquídeas no Bairro Aeroporto.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1390/indicacao_054-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1390/indicacao_054-2022.pdf</t>
   </si>
   <si>
     <t>Instalação de Bueiro e Construção de Aterro antes da Primeira Ponte do Rio 27 na Estrada da Comunidade Aliança.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1391/indicacao_055-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1391/indicacao_055-2022.pdf</t>
   </si>
   <si>
     <t>Construção de quebra-mola com faixa de pedestres elevada em frente a Igreja Evangélica Assembleia de Deus no Bairro Aeroporto.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1392/indicacao_056-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1392/indicacao_056-2022.pdf</t>
   </si>
   <si>
     <t>Construção de Redutor de Velocidade (quebra Molas) na Rua das Amendoeiras n° 942 no Bairro Centro.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1395/indicacao_057-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1395/indicacao_057-2022.pdf</t>
   </si>
   <si>
     <t>Pavimentação Asfáltica e a Drenagem Pluviais na Rua Muricis Localizada no Bairro Industrial.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1408/indicacao_058-2022_2.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1408/indicacao_058-2022_2.pdf</t>
   </si>
   <si>
     <t>Estender o Projeto da Escolinha de Futebol do Grêmio nas Comunidades da Linha da Páscoa.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1398/indicacao_059-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1398/indicacao_059-2022.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE ESTACIONAMENTO NO CANTEIRO CENTRAL DA AVENIDA GUARANTÃ.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1409/indicacao_060-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1409/indicacao_060-2022.pdf</t>
   </si>
   <si>
     <t>Limpeza e desassoreamento do córrego que corta o bairro ouro verde, mais precisamente na rua corbélia.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1410/indicacao_061-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1410/indicacao_061-2022.pdf</t>
   </si>
   <si>
     <t>Instalação do sistema de chamada eletrônica com som e imagem para o atendimento dos munícipes no centro de especialidades.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1411/indicacao_062-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1411/indicacao_062-2022.pdf</t>
   </si>
   <si>
     <t>Reativação do posto de saúde (PSF) na Linha Páscoa IV, dentro do colégio Novo Horizonte.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>FAZER O CASCALHAMENTO DE DOIS (2) QUILÔMETROS NO FINAL DA LINHA 51.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1422/indicacao_64-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1422/indicacao_64-2022.pdf</t>
   </si>
   <si>
     <t>"Que seja apresentado Projeto de Lei Dispondo sobre a redução da Carga Horária de servidor público Municipal que possua filho portador de necessidades especiais, no Âmbito do Município de Guarantã do Norte/MT, conforme sugestão em anexo."</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1429/indicacao_065-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1429/indicacao_065-2022.pdf</t>
   </si>
   <si>
     <t>•	Construção de estacionamentos nos canteiros em todo trajeto da Av. Dantes Martins de Oliveira conforme foi construído em frente ao Supermercado Boi Nelore, ainda não foram feitas as adequações nos canteiros com calçamentos, meio fio e demarcações de veículos, e instalação de bancos de concreto (assentos) nos referidos canteiros. Conforme fotos (em anexos) e locais descritos.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1438/indicacao_066-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1438/indicacao_066-2022.pdf</t>
   </si>
   <si>
     <t>Efetuar cascalhamento desde a entrada da estrada vicinal do produtor rural até o resfriador de leite da propriedade.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1428/indicacao_067-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1428/indicacao_067-2022.pdf</t>
   </si>
   <si>
     <t>DESTINAR QUINZE POR CENTO (15%) DA ARRECADAÇÃO DO ISSQN - IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA GERADO PELA EMPRESA QUE ADMINISTRA O ATERRO SANITÁRIO PARA O FUNDO MUNICIPAL DO MEIO AMBIENTE, PARA REALIZAÇÃO DE CAMPANHAS COMO A COLETA SELETIVA DE RESÍDUOS SÓLIDOS, SUSTENTABILIDADE, ENFIM PROMOVER A CONSCIENTIZAÇÃO AMBIENTAL.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1431/indicacao_068-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1431/indicacao_068-2022.pdf</t>
   </si>
   <si>
     <t>Retomada da conclusão da recuperação do patrolamento/cascalhamento na Linha Peixotinho.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1436/indicacao_069-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1436/indicacao_069-2022.pdf</t>
   </si>
   <si>
     <t>Implantação de um projeto para atendimento as crianças que tenha dificuldades na aprendizagem, sendo essas crianças atendidas por profissionais em diversas áreas para atenuar os problemas de baixo rendimento escolar.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1442/indicacao_070-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1442/indicacao_070-2022.pdf</t>
   </si>
   <si>
     <t>- Instalação de Iluminação Pública na Rua Vitória Régia que dá acesso ao Aeroporto Municiapal.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1440/indicacao_071-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1440/indicacao_071-2022.pdf</t>
   </si>
   <si>
     <t>Indico, serviço necessário da infraestrutura para rebaixamento/corte da serra da Comunidade São Caetano.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1447/indicacao_072-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1447/indicacao_072-2022.pdf</t>
   </si>
   <si>
     <t>Reconstrução de redutor de velocidade (quebra-molas) localizado na Rua Sumaúmas, mais precisamente em frente a Escola Municipal 13 de Maio.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1443/indicacao_073-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1443/indicacao_073-2022.pdf</t>
   </si>
   <si>
     <t>- Viabilizar um estudo técnico para a construção e instalação de dois (2) redutores de velocidade na Linha Gaúcha.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1444/indicacao_75-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1444/indicacao_75-2022.pdf</t>
   </si>
   <si>
     <t>Substituição de Lâmpadas de Mercúrio por Lâmpadas de Led.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1445/indicacao_076-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1445/indicacao_076-2022.pdf</t>
   </si>
   <si>
     <t>Recuperação das Estradas, Bueiros e Pontes Localizadas na Linha Matrinxã.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1446/indicacao_077-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1446/indicacao_077-2022.pdf</t>
   </si>
   <si>
     <t>Recuperação das Estradas, Bueiros e Pontes Localizadas na Linha da Cachoeira.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1451/indicacao_79-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1451/indicacao_79-2022.pdf</t>
   </si>
   <si>
     <t>Que estude a viabilidade de construir um canteiro central para separação das duas mãos na MT 419, bem como a construção de uma pista de caminhada e ciclismo no centro do canteiro, sendo ambos iniciados em frente ao Detran e Finalizando no Bairro Cotrel.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1458/indicacao_80-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1458/indicacao_80-2022.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE FAIXAS ELEVADAS EM ESQUINAS EM QUE HÁ COMÉRCIOS E UNIDADES EDUCACIONAIS OU ÓRGÃOS PÚBLICOS, E REDUTORES DE VELOCIDADE NAS DEMAIS RUAS E AVENIDAS EM LOCAIS ESTRATÉGICOS, MEDIANTE AOS ESTUDOS DO DEPARTAMENTO DE TRANSITO DE GUARANTÃ DO NORTE/MT. ESSA IMPLANTAÇÃO DEVE OCORRER NAS RUAS E AVENIDAS QUE ESTIVEREM RECEBENDO PAVIMENTAÇÃO ASFÁLTICA NOVA.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1456/indicacao_081-2022_2.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1456/indicacao_081-2022_2.pdf</t>
   </si>
   <si>
     <t>Efetuar Patrolamento (nivelar estradas com patrol) e o Cascalhamento da Estrada Vicinal na Linha Pascoa 3, precisamente onde se encontra em péssimo estado de conservação, o local é entre as propriedades do Baixinho da Hollywood, Efrain, Chico da Eletrônica, Dona Lurdes e Irani.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1457/indicacao_82-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1457/indicacao_82-2022.pdf</t>
   </si>
   <si>
     <t>"CRIA PROGRAMA MUNICIPAL DE PREVENÇÃO AO SUICÍDIO E DE PROMOÇÃO DO DIREITO AO ACESSO Á SAÚDE MENTAL ENTRE JOVENS E ADOLESCENTES".</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1471/indicacao_083-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1471/indicacao_083-2022.pdf</t>
   </si>
   <si>
     <t>Construção de 02 (dois) Redutores de Velocidade ambos na Rua dos Flamboyants, sendo um antes do PSF São Cristóvão e o segundo  redutor nas proximidades da Igreja Evangélica Assembleia de Deus  Geração Profética.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1461/indicacao_84-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1461/indicacao_84-2022.pdf</t>
   </si>
   <si>
     <t>- Promover a sinalização com nome de ruas da cidade por meio de parceria público-privada, como benefício, aos interessados, podendo ser empresas, entidades sociais ou pessoas físicas, que possam utilizar desta publicidade em seu empreendimento, toda empresa que assumir esta parceria deve ser responsável pela instalação e manutenção da placa por um período de 5 anos.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1470/indicacao_085-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1470/indicacao_085-2022.pdf</t>
   </si>
   <si>
     <t>- Realizar a substituição dos quebra-molas existentes na Avenida Curitiba localizados em frente ao Hospital Jardim Vitória e na Conveniência Frigobar por faixas elevadas para a travessia de pedestres.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1477/indicacao_086-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1477/indicacao_086-2022.pdf</t>
   </si>
   <si>
     <t>Implantação de escola militar no modelo da escola Dom Pedro II implantadas em outros municípios de Mato Grosso.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1474/indicacao_087-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1474/indicacao_087-2022.pdf</t>
   </si>
   <si>
     <t>Que seja Efetuada roçada e recuperação com patrolamento/cascalhamento da Rua Mandi, Localizada no Bairro Parque do Lago.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1497/indicacao_088-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1497/indicacao_088-2022.pdf</t>
   </si>
   <si>
     <t>Promover Cronograma de Coleta de Lixo Seco nos Bairros de Guarantã do Norte/MT.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1499/indicacao_089-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1499/indicacao_089-2022.pdf</t>
   </si>
   <si>
     <t>- Contemplar Famílias em situação de Vulnerabilidade Econômica e Social com caixas de água, independentemente do local onde a pessoa resida.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1452/indicacao_091-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1452/indicacao_091-2022.pdf</t>
   </si>
   <si>
     <t>Criação do Programa "Calçada para todos" de incentivo a acessibilidade e padronização, com a construção e revitalização de passeios públicos, conforme sugestão de projeto em anexo.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1498/indicacao_092-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1498/indicacao_092-2022.pdf</t>
   </si>
   <si>
     <t>Isenção total das faturas de água aos contribuintes vinculados as unidades consumidoras enquadradas na Condição de Baixa Renda.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>REGIVALDO</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1481/indicacao_093-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1481/indicacao_093-2022.pdf</t>
   </si>
   <si>
     <t>- Realizar a instalação de bebedouro em todas as praças públicas que contenha quadras poliesportivas no município de Guarantã do Norte/MT.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1482/indicacao_94-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1482/indicacao_94-2022.pdf</t>
   </si>
   <si>
     <t>- Que a Prefeitura Municipal realize convênio com o Senai, para a realização de Cursos Profissionalizantes nas categorias de Eletricista de Distribuição e Construção Civil.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1483/indicacao_095-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1483/indicacao_095-2022.pdf</t>
   </si>
   <si>
     <t>Conclusão da pavimentação asfáltica na Rua Embaré, esquina com a Rua dos Pequizeiros no Bairro Cidade Nova</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1500/indicacao_097-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1500/indicacao_097-2022.pdf</t>
   </si>
   <si>
     <t>Construção de Banheiros em Praças, quadras esportivas e academias de saúde.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1501/indicacao_098-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1501/indicacao_098-2022.pdf</t>
   </si>
   <si>
     <t>O rebaixamento de calçadas em ruas e avenidas, aumentando assim local para estacionar e dando trafegabilidade ao transito em nosso município.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1502/indicacao_99-22.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1502/indicacao_99-22.pdf</t>
   </si>
   <si>
     <t>CRIAR PONTOS DE PARADAS E ESTACIONAMENTO PARA EMBARQUE E DESEMBARQUE DE ALUNOS NOS TRANSPORTES ESCOLARES, BEM COMO SINALIZAÇÃO COM PLACAS VERTICAIS E HORIZONTAIS E COM REDUTORES DE VELOCIDADE PRÓXIMO AS PARADAS. OS PONTOS EM MUITOS LOCAIS NECESSITAM DE COBERTURA PARA ABRIGAR OS ALUNOS DO SOL E CHUVAS, TODOS OS PONTOS DEVEM SER ESTRATÉGICOS, FACILITANDO E DANDO SEGURANÇA AOS ALUNOS.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1460/indicacao_100-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1460/indicacao_100-2022.pdf</t>
   </si>
   <si>
     <t>ORGANIZAÇÃO DOS NOMES E NÚMEROS DAS RUAS E AVENIDAS, ALGUMAS RUAS ESTÃO SEM NOME E SÃO REPRESENTADAS POR “NUMERAIS”, É NECESSÁRIO A ORGANIZAÇÃO O MAIS BREVE POSSÍVEL, ESTE VEREADOR RECEBEU VÁRIAS RECLAMAÇÕES ONDE OS NÚMEROS SE DESENCONTRAM E NÃO É POSSÍVEL IDENTIFICAR SE ESTÁ NO INÍCIO OU AO FINAL DE UMA RUA.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1503/indicacao_101-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1503/indicacao_101-2022.pdf</t>
   </si>
   <si>
     <t>Implantação de pátios de estacionamento para caminhões e carretas no município de Guarantã do Norte.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1504/indicacao_102-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1504/indicacao_102-2022.pdf</t>
   </si>
   <si>
     <t>QUE VIABILIZE A IMPLANTAÇÃO NAS ESCOLAS CURSOS PROFISSIONALIZANTES NA ZONA RURAL DO MUNICÍPIO, DANDO OPORTUNIDADE AOS ALUNOS E AOS QUE JÁ CURSARAM O ENSINO FUNDAMENTAL E MÉDIO, QUE NÃO TEM CONDIÇÕES DE FREQUENTAR CURSOS NO MUNICÍPIO DE GUARANTÃ DO NORTE.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1506/indicacao_103-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1506/indicacao_103-2022.pdf</t>
   </si>
   <si>
     <t>Cascalhamento e patrolamento da Rua Fortaleza e Rua Vitoria Régia, ambas ruas são vias principais de acesso ao aeroporto Municipal.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1505/indicacao_n104_2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1505/indicacao_n104_2022.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE CASCALHAMENTO DA LINHA OESTE AO LADO DO DISTRITO INDUSTRIAL.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1508/indicacao_105-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1508/indicacao_105-2022.pdf</t>
   </si>
   <si>
     <t>Construção de uma faixa de pedestre elevada, na rua sumaúmas em frente a Igreja Assembleia de Deus - Bairro 13 Maio.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1538/indicacao_106-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1538/indicacao_106-2022.pdf</t>
   </si>
   <si>
     <t>QUE DETERMINE JUNTO AO SETOR COMPETENTE DESSA MUNICIPALIDADE, A INSTALAÇÃO DE SEMÁFOROS NO CENTRO E NAS LATERAIS BR-163, COMO TAMBÉM UM ESTUDO NAS VIAS QUE ACONTECEM ACIDENTES EM DEMAIS LOCAIS EM GUARANTÃ DO NORTE/MT, SENDO;_x000D_
 • AVENIDA MARGINAL PIONEIRO JOSÉ NELSON COUTINHO COM A RUA DOS CEDROS;_x000D_
 • AVENIDA MARGINAL PIONEIRO JOSÉ NELSON COUTINHO COM A RUA DAS CASTANHEIRAS;_x000D_
 • AVENIDA MARGINAL PIONEIRO JOSÉ NELSON COUTINHO COM A RUA CURITIBA;_x000D_
 • AVENIDA JATOBÁ COM A RUA DAS CASTANHEIRAS.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1510/indicacao_107-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1510/indicacao_107-2022.pdf</t>
   </si>
   <si>
     <t>Implantação de Redutor de Velocidade na Rua dos Cedros Esquina com a Nogueira.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1518/indicacao_109-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1518/indicacao_109-2022.pdf</t>
   </si>
   <si>
     <t>- AQUISIÇÃO DE UM CAMINHÃO PIPA PARA ATENDER A DEMANDA ALTA QUE EXIGE EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1537/indicacao_110-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1537/indicacao_110-2022.pdf</t>
   </si>
   <si>
     <t>Aquisição de um caminhão pipa verredor de rua ou maquina varredeira de rua, que ambas tenham o sistema por sucção.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1519/indicacao_111-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1519/indicacao_111-2022.pdf</t>
   </si>
   <si>
     <t>INDICA A IMPLANTAÇÃO DO PROJETO DE LEI EM ANEXO, ONDE: "ESTABELECE DIRETRIZES PARA A INSTITUIÇÃO DO PROGRAMA ÓRFÃOS DE FEMINICÍDIO: ATENÇÃO E PROTEÇÃO, NO ÂMBITO DE MATO GROSSO.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1521/indicacao_112-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1521/indicacao_112-2022.pdf</t>
   </si>
   <si>
     <t>Abertura/Extensão de Avenida, interligando a Avenida Dante Martins de Oliveira ao Distrito Industrial.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1546/113.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1546/113.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO E CASCALHAMENTO DA ESTRADA QUE LIGA A COMUNIDADE SÃO CAMILO, CONHECIDA COMO ESTRADA IPIRANGA NO VALE DO XV.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1540/114.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1540/114.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PLACAS INDICATIVAS, INDICANDO A LOCALIZAÇÃO DO ORGÃO PÚBLICO, NAS PRINCIPAIS VIAS DE GUARANTÃ DO NORTE/MT.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1539/indicacao_116-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1539/indicacao_116-2022.pdf</t>
   </si>
   <si>
     <t>CRIAR/INSTITUIR O PROGRAMA DE REGENERAÇÃO/RESTAURAÇÃO E RECUPERAÇÃO DE ÁREAS DEGRADADAS E ALTERADAS "ADOTE UMA NASCENTE" NO MUNICÍPIO DE GUARANTÃ DO NORTE.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1541/indicacao_117-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1541/indicacao_117-2022.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE REDUTOR DE VELOCIDADE NA AVENIDA CURITIBA, MAIS PRECISAMENTE EM FRENTE AO MERCADO BR 10 NO BAIRRO JARDIM VITÓRIA.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1542/indicacao_118-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1542/indicacao_118-2022.pdf</t>
   </si>
   <si>
     <t>QUE ASSISTÊNCIA SOCIAL REALIZE UM TRABALHO DE AUXÍLIO AS PESSOAS EM SITUAÇÕES VULNERÁVEIS (MORADORES DE RUA), HAJA VISTO QUE TEM O NÚMERO CONSIDERÁVEL DE PESSOAS MORANDO NAS RUAS, PRAÇA CENTRAL E TERMINAL RODOVIÁRIA.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1543/indicacao_119-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1543/indicacao_119-2022.pdf</t>
   </si>
   <si>
     <t>QUE O MUNICÍPIO INVESTE DE MANEIRA FORMIDÁVEL NA SAÚDE, QUE FAÇA MAIS UM INVESTIMENTO DE EXTREMA IMPORTÂNCIA, QUE REALIZE UM CONVÊNIO COM ALGUMA CLÍNICA DE INTERNAÇÃO COMPULSÓRIA PARA TRATAMENTO DE DEPENDÊNTES QUÍMICOS.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1544/indicacao_n_120_2022_-_patrolamentocascalhamento.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1544/indicacao_n_120_2022_-_patrolamentocascalhamento.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO/PATROLAMENTO E CASCALHAMENTO DA ESTRADA NA LINHA TOCA DA ONÇA.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1548/indicacao_121-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1548/indicacao_121-2022.pdf</t>
   </si>
   <si>
     <t>- Disponibilização de sinal de Wi-Fi gratuito nas Unidades de Saúde Pública no município de Guarantã do Norte/MT.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1555/indicacao_122-22.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1555/indicacao_122-22.pdf</t>
   </si>
   <si>
     <t>Criar/Instituir o programa adote um bem público no âmbito do Municipio de Guarantã do Norte.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1556/indicacao_123-22.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1556/indicacao_123-22.pdf</t>
   </si>
   <si>
     <t>Doação de área urbana, especificamente na Av. Guarantã, destinado a construção de nova sede da Câmara Municipal.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1558/indicacao_124-22.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1558/indicacao_124-22.pdf</t>
   </si>
   <si>
     <t>Iluminação na AV. Nossa Senhora Aparecida no Bairro Santa Marta</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1559/indicacao_125-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1559/indicacao_125-2022.pdf</t>
   </si>
   <si>
     <t>Recuperação/Manutenção da pista de caminhada/ciclismo da avenida Guarantã</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1557/indicacao_126-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1557/indicacao_126-2022.pdf</t>
   </si>
   <si>
     <t>Manutenção das pontes sobre o córrego Central na Av. Magnólia</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1560/indicacao_127-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1560/indicacao_127-2022.pdf</t>
   </si>
   <si>
     <t>Instalação de placas sinalizadoras em toda rural do município.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1570/indicacao_128-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1570/indicacao_128-2022.pdf</t>
   </si>
   <si>
     <t>Construção de banheiros, instalação de bebedouro e ampliação da rede de iluminação interna, no cemitério Municipal.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1571/indicacao_129-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1571/indicacao_129-2022.pdf</t>
   </si>
   <si>
     <t>Criação de Brigada de prevenção e combate a Incêndios Urbanos e Rurais.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1576/indicacao_130-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1576/indicacao_130-2022.pdf</t>
   </si>
   <si>
     <t>Iluminação da quadra de esporte, ao lado da pista de Skate localizada na Av. Guarantã, com instalação de refletores, visando segurança e melhorias na visibilidade noturna.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1577/indicacao_131-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1577/indicacao_131-2022.pdf</t>
   </si>
   <si>
     <t>Organização/instalação de sinalização vertical e horizontal nas vias em frente e na lateral da Creche Gente Miúda.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1580/indicacao_n132_2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1580/indicacao_n132_2022.pdf</t>
   </si>
   <si>
     <t>Aquisição de um caminhão para instalação de equipamento de combate a incêndio</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1578/indicacao_133-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1578/indicacao_133-2022.pdf</t>
   </si>
   <si>
     <t>Serviços de desassoreamento e limpeza do córrego 22, no perímetro do Bairro Aeroporto, precisamente entre a Avenida Dantes Martins e a Rua Canjarana.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1596/indicacao_n134_2022_dante_martins_quebra_mola.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1596/indicacao_n134_2022_dante_martins_quebra_mola.pdf</t>
   </si>
   <si>
     <t>Construção de redutor de velocidade (quebra-molas) na Av. Dantes Martins de Oliveira, mais precisamente no trecho compreendido: nas proximidades da esquina da travessa das Marumas sentido à Rua Flamboyants.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1589/indicacao_no_136-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1589/indicacao_no_136-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo a necessidade de redução da área mínima para 2.000 m² (dois mil metros quadrados) para ser considerado chácara, especificado na Lei Municipal nº 2.001/2020.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1597/indicacao_n137_2022_linha_cahoerinha.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1597/indicacao_n137_2022_linha_cahoerinha.pdf</t>
   </si>
   <si>
     <t>Recuperação das pontes e cascalhamento de alguns pontos críticos na Linha Cachoerinha.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1600/indicacao_138-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1600/indicacao_138-2022.pdf</t>
   </si>
   <si>
     <t>Instituir no Municipio de Guarantã do Norte, incentivo fiscal para a realização de projetos esportivos independentes e de caráter não comercial e não lucrativo, nas modalidades esportivas, a ser concedido a pessoa física ou jurídica domiciliada no municipio, na forma do Projeto de Lei em anexo.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1601/indicacao_139-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1601/indicacao_139-2022.pdf</t>
   </si>
   <si>
     <t>Limpeza das Avenidas, canteiros, ruas e vicinais dos bairros em nosso Município.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1603/indicacao_140-22.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1603/indicacao_140-22.pdf</t>
   </si>
   <si>
     <t>- Instalação de câmeras de monitoramento nas proximidades das Escolas Municipais e Estaduais.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1605/indicacao_141-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1605/indicacao_141-2022.pdf</t>
   </si>
   <si>
     <t>O acompanhamento após a cirurgia bariátrica por profissionais em Psicologia e Nutrição.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1606/indicacao_142-22.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1606/indicacao_142-22.pdf</t>
   </si>
   <si>
     <t>Realização a contratação de um Profissional (professor) de futebol no município de Guarantã do Norte/MT, precisamente no Campo Araguaia, a fim de promover a união, o convívio e a amizade, nos desportistas desta região em nossa cidade.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1608/indicacao_143-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1608/indicacao_143-2022.pdf</t>
   </si>
   <si>
     <t>Sugere a elaboração do Projeto de Lei onde "Dispõe sobre o percetual máximo aplicado para a contratação de operações de crédito com desconto automático em folha de pagamento, de 40% dos servidores públicos municipais ativos, inativos e pensionistas, conforme medida provisória n° 1.132, de 3 de agosto de 2022.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1609/indicacao_144-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1609/indicacao_144-2022.pdf</t>
   </si>
   <si>
     <t>Executivo de serviços de abertura de rua e construção de um bueiro para ligação da Travessa Sergipe - Bairro Jardim Araguaia com a Rua Pioneiro Antonio Parente - Residencial Albino Menegueti.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1616/indicacao_145-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1616/indicacao_145-2022.pdf</t>
   </si>
   <si>
     <t>Necessidade de substituição de toda a areia do parque infantil (playgroud), localizado na praça da cultura.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1618/indicacao_146-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1618/indicacao_146-2022.pdf</t>
   </si>
   <si>
     <t>Que todas as contratações realizadas no Hospital Municipal e Centro de Especialidades, sejam pagos o piso salarial aos Enfermeiros e Técnicos de Enfermagens, bem como seja pago um salário mínimo no valor de R$ 1.600,00 (um mil e seiscentos reais) para o pessoal do apoio.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1619/indicacao_147-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1619/indicacao_147-2022.pdf</t>
   </si>
   <si>
     <t>Firmar convênio com o Instituto Federal de Mato Grosso - IFMT para disponibilizar vagas no Curso Técnico Subsequente - IFMT Profuncionário para os funcionários públicos municipais de Guarantã do Norte/MT.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1640/indicacao_148-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1640/indicacao_148-2022.pdf</t>
   </si>
   <si>
     <t>Cascalhamento da Linha Gaúcha.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1636/indicacao_149-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1636/indicacao_149-2022.pdf</t>
   </si>
   <si>
     <t>Serviço de recuperação com cascalhamento, compactação das vias, Rua dos gaviões e Rua Santo Antônio.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1639/indicacao_150-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1639/indicacao_150-2022.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo Municipal que seja revisto, os cálculos de cobraça da taxa de lixo do setor de chácaras em nosso Municipio.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1650/indicacao_154-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1650/indicacao_154-2022.pdf</t>
   </si>
   <si>
     <t>- Recuperação/manutenção do travessão Kobayachi, finalizando no Sitio Rhoden, localizado na Linha 38 e Comunidade São Camilo.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1651/indicacao_155-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1651/indicacao_155-2022.pdf</t>
   </si>
   <si>
     <t>Criação de Museu de Guarantã do Norte/MT, utilizando parte do espaço da Biblioteca Municipal.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1649/indicacao_156-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1649/indicacao_156-2022.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE MAIS LIXEIRAS DE PREFERÊNCIA DE MATERIAL RECICLADO PELO CENTRO DA CIDADE DE GUARANTÃ DO NORTE/MT.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1662/indicacao_157-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1662/indicacao_157-2022.pdf</t>
   </si>
   <si>
     <t>Que o pode executivo realize convênio com o Grupo Donadel Guimarães para fazer Ressonância.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1646/indicacao_158-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1646/indicacao_158-2022.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE LEI PARA REGULAMENTAR AJUDA DE CUSTOS/GRATIFICAÇÃO/BENEFÍCIO PROPORCIONAL A DISTÂNCIA QUE CADA PROFISSIONAL PERCORRE PARA CHEGAR ATÉ AS ESCOLAS, BEM COMO GRATIFICAÇÃO ESPECIAL DESTINADOS AOS COORDENADORES DAS ESCOLAS CONFORME MENCIONAM EM ANEXO.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1652/indicacao_159-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1652/indicacao_159-2022.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO E COLOCAÇÃO DE GRAMA ARTIFICIAL EM BAIXO DOS BRINQUEDOS PARA PROTEÇÃO DOS PEQUENOS PARA O NÃO ACÚMULO DE ÁGUA NO PARQUE DE RECREAÇÃO DA PRAÇA DO CICLISTA NA AVENIDA GUARANTÃ DO NORTE/MT.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1660/indicacao_160-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1660/indicacao_160-2022.pdf</t>
   </si>
   <si>
     <t>Melhorias na lateral da BR 163, frente da Empresa Elo Pré-Moldados até ao final da paralela.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1661/indicacao_161-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1661/indicacao_161-2022.pdf</t>
   </si>
   <si>
     <t>Melhorias/manutenção na lateral da BR 163, frente da Empresa Auto Elétrica do Marcio, com abertura/limpeza até a entrada da Linha 27.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1673/indicacao_162-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1673/indicacao_162-2022.pdf</t>
   </si>
   <si>
     <t>Implantação de redutor de velocidade na Avenida das Macieiras.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1670/indicacao_164-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1670/indicacao_164-2022.pdf</t>
   </si>
   <si>
     <t>Serviços de cascalhamento dos Pontos críticos da Linha 54.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1671/indicacao_165-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1671/indicacao_165-2022.pdf</t>
   </si>
   <si>
     <t>Serviços de Cascalhamento dos Pontos Criticos da Linha Kobayashi.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1672/indicacao_166-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1672/indicacao_166-2022.pdf</t>
   </si>
   <si>
     <t>Serviço de Construção de um redutor de Velocidade (quebra-molas) na Avenida Roma - Bairro Jardim Italia, proximo a Igreja Cristã Sol da justica.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>MOC A</t>
   </si>
   <si>
     <t>Moção de Aplauso</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1303/mocao_aplauso_002-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1303/mocao_aplauso_002-2022.pdf</t>
   </si>
   <si>
     <t>Homenageados: Capitão da Policia Militar Wilson Pereira Padilha Neto_x000D_
 Cabo da Policia Militar Patrick Antonio Vanni_x000D_
 Soldados da Policia Militar Marcos Almeida da Silva, Romário Messias Xavier_x000D_
 3° Sargento da Policia Militar Renato Daniel Eickoff.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1344/mocao_de_aplauso_003-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1344/mocao_de_aplauso_003-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Senhores Romário Filho dos Santos e João José dos Santos.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1351/mocao_de_aplauso_004-202.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1351/mocao_de_aplauso_004-202.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Senhor Carlos Gomes Bezerra.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1415/mocao_aplauso_006-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1415/mocao_aplauso_006-2022.pdf</t>
   </si>
   <si>
     <t>A Merendeira Sidene dos Santos Nunes de Oliveira.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1416/mocao_aplauso_007-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1416/mocao_aplauso_007-2022.pdf</t>
   </si>
   <si>
     <t>A Merendeira Everli Favero.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1478/mocao_de_aplauso_008-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1478/mocao_de_aplauso_008-2022.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplauso" senhor Eurico Marques de Santana.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1479/mocao_de_aplauso__009-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1479/mocao_de_aplauso__009-2022.pdf</t>
   </si>
   <si>
     <t>"Moção Aplauso" Senhor Expedito Candido Carmo.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1494/mocao_de_aplauso_010-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1494/mocao_de_aplauso_010-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Adolescente Guido Valadares Denzer Borges.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1495/mocao_de_aplauso_011-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1495/mocao_de_aplauso_011-2022.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplauso ao Senhor Flavio Melo Pereira."</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1511/mocao_de_aplauso_013-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1511/mocao_de_aplauso_013-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso á Gislayne Heinzen Prestes</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1637/mocao_de_aplauso_014-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1637/mocao_de_aplauso_014-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso aos Homenageados (as): VALÉRIA OLIVEIRA RIBEIRO, LÉO SCHAEFER, LOREN RENATA IRIBARREM FURTADO, LUCIVÂNIA BORGES DELMIRO, JOSÉ FERREIRA DA SILVA, JOANITO CAON DO AMARAL, MARISTELA BECKER DE MACEDO E DIONALDI DE SOUZA.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1648/mocao_de_aplauso_015-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1648/mocao_de_aplauso_015-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro, depois de ouvido o Soberano Plenário na forma regimental, que a Mesa encaminhe “Moção de Aplauso” ao Presbítero da Igreja Evangélica Assembleia de Deus CIADSETA Sr. IDOÍNIO LOTERIO pelo reconhecimento pelos esforços exercidos frente ao Ministério e em prol do município de Guarantã do Norte/MT.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1647/mocao_de_aplauso_016-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1647/mocao_de_aplauso_016-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro, depois de ouvido o Soberano Plenário na forma regimental, que a Mesa encaminhe “Moção de Aplauso” ao Evangelista COSMO FERNANDES DA SILVA, pela eficiência revelada no desempenho de suas funções e por pautar sua conduta em conformidade com princípios éticos, legais e cristãos.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1674/mocao_de_aplauso_017-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1674/mocao_de_aplauso_017-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao senhores (as): Eugenio Caffone Lima, Michael Ferreira de Souza, Elisama Brito da Silva e Aleandra do Nascimento Soares.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1274/projeto_de_decreto_legislativo_n_001-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1274/projeto_de_decreto_legislativo_n_001-2022.pdf</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CIDADÃ HONORÁRIO GUARANTANHENSE A SENHORA IRDES CONSTANCE DE PAULA ”</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1302/projeto_decreto_002-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1302/projeto_decreto_002-2022.pdf</t>
   </si>
   <si>
     <t>"Concede Titulo de Cidadão Honorário Guarantanhense ao Nelson Ned Previdente."</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1275/projeto_de_decreto_legislativo_n_003-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1275/projeto_de_decreto_legislativo_n_003-2022.pdf</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CIDADÃ HONORÁRIO GUARANTANHENSE A SENHORA ZELIA TEREZINHA SCANDOLARA VIEIRA”</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1376/projeto_de_decreto_legislativo_004-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1376/projeto_de_decreto_legislativo_004-2022.pdf</t>
   </si>
   <si>
     <t>"Concede título de cidadão Honorário Guarantaense ao Exelentissimo Senador da República Jayme Verissimo de Campos."</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1261/pdl_n_005_de_2022-_titula_cid._gta_pastor_antonio_marcos_.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1261/pdl_n_005_de_2022-_titula_cid._gta_pastor_antonio_marcos_.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO HONORÁRIO GUARANTAHENSE AO PASTOR ANTONIO MARCOS PEDRO DA SILVA"</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1290/projeto_de_decreto_006-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1290/projeto_de_decreto_006-2022.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ HONORÁRIA GUARANTANHENSE A SENHORA VERONI MARIA PANSERA</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1287/projeto_de_decreto_legislativo_n_007-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1287/projeto_de_decreto_legislativo_n_007-2022.pdf</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CIDADÃO HONORÁRIO GUARANTANHENSE AO SENHOR MIGUEL RODRIGUES DE OLIVEIRA MAIS CONHECIDO COMO KICHUTE.”</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1343/projeto_de_decreto_legislativo_008-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1343/projeto_de_decreto_legislativo_008-2022.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de cidadão Honorário Guarantanhense ao Senhor GILVAN IZAEL DOS SANTOS.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1360/projeto_de_decreto_legislativo_n009-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1360/projeto_de_decreto_legislativo_n009-2022.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Honorário Guarantanhense ao Sr. José Darcy Meireles de Almeida"</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1426/projeto_dedecreto_legislativo_010-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1426/projeto_dedecreto_legislativo_010-2022.pdf</t>
   </si>
   <si>
     <t>"Concede título de Cidadão Honorário Guarantaense ao Senhor Romildo Adelino Greselle."</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1455/projeto_de_decreto_legislativo_011-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1455/projeto_de_decreto_legislativo_011-2022.pdf</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CIDADÃO HONORÁRIO GUARANTAENSE AO EXCELENTÍSSIMO GOVERNADOR MAURO MENDES”</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1492/projeto_de_decreto_012-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1492/projeto_de_decreto_012-2022.pdf</t>
   </si>
   <si>
     <t>"Concede titulo de cidadão Honorário Guarantaense ao Excelentíssimo Deputado Federal Senhor Juarez Costa."</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>Valcimar; Zilmar; Alexandre; David</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1602/projeto_de_decreto_legislativo_013-22.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1602/projeto_de_decreto_legislativo_013-22.pdf</t>
   </si>
   <si>
     <t>"Autoriza Lincença ao Prefeito Municipal para afastamento de seu cargo, no periodo de 08 a 25 de novembro".</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1688/projeto_de_lei_do_legislativo_040-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1688/projeto_de_lei_do_legislativo_040-2022.pdf</t>
   </si>
   <si>
     <t>"Concede o Titulo de cidadão honorário ao Senhor Antonio Norberto Costacurta"</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Érico Stevan Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1296/plc_001_2022_-_rga_profissionais_da_educacao.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1296/plc_001_2022_-_rga_profissionais_da_educacao.pdf</t>
   </si>
   <si>
     <t>"Dispõe Sobre a Atualização do Piso Profissional Nacional do Magistério Público da Educação Básica para o Ano de 2022, para os Professores Efetivos e Contratados do Município, Regulamentado pelas Leis Federal n° 11.738/2008, 14.113/2020, pelo Decreto Presidencial n° 10.656/2021 e pelo Parecer n° 2/20222/Chefia/Gab/Seb/Seb, Homologado pela Portaria Ministerial n° 67, de 4 de Fevereiro de 2022, e dá Outras Providencias."</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1297/plc_002_2022_-_rga_servidores_comissionados_do_poder_executivo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1297/plc_002_2022_-_rga_servidores_comissionados_do_poder_executivo.pdf</t>
   </si>
   <si>
     <t>"Estabelece o Reajuste dos Servidores Comissionados do Poder Executivo Municipal, a Titulo de Revisão Geral Anual, de que trata o Art. 37, Inciso X, da Constituição Federal, e dá Outras Providencias".</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1300/projeto_de_lei_complementar_n_003-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1300/projeto_de_lei_complementar_n_003-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a Proceder Reajuste ao Piso Salarial para os profissionais da Educação Básica nos Cargos de Técnicos e Apoio Administrativo Escolar, e dá Outras Providencias"</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1324/projeto_de_lei_complementar_004-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1324/projeto_de_lei_complementar_004-2022.pdf</t>
   </si>
   <si>
     <t>"Acrescenta Artigo na Lei Complementar N°101/2005, e dá outras Providências".</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1353/projeto_de_l._complementar_005-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1353/projeto_de_l._complementar_005-2022.pdf</t>
   </si>
   <si>
     <t>"Altera o § 4° do Art. 70 e Inciso V do art. 96 da Lei Complementar n° 187 de 09 de Junho de 2011, que dispõe sobre o Plano de Carreira dos Profissionais da Educação Básica do Município de Guarantã do Norte/MT, e dá outras providencias."</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1359/projeto_de_lei_complementar_n006-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1359/projeto_de_lei_complementar_n006-2022.pdf</t>
   </si>
   <si>
     <t>"Institui o Regime de Previdência Complementar no âmbito do Fundo Municipal de Previdência Social de Guarantã do Norte/MT - Previguar ; Fixa o Limite máximo para a Concessão de aposentadoria e pensões pelo regime de previdência de que trata o art. 40 da Constituição Federal ; Autoriza a Adesão a Plano de Benefícios de Previdência Complementar; e dá Outras Providencias."</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1370/projeto_de_lei_complementar_007-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1370/projeto_de_lei_complementar_007-2022.pdf</t>
   </si>
   <si>
     <t>"Inclui cargo e tabela Salarial na Lei Complementar n° 195/2011 de 28/11/2011 que dispõe sobre a  reformulação do Plano de Cargos Carreiras e vencimentos dos servidores da administração  geral do município de Guarantã do Norte-MT , e dá outras Providencias."</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1420/projeto_de_lei_complementarl_008-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1420/projeto_de_lei_complementarl_008-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a contratação por tempo determinado para atender a necessidade temporária de excepcional interesse público, nos termos do inciso IX do art. 37 da Constituição Federal, e dá outras providencias."</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1441/projeto_de_lei_complementar_009-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1441/projeto_de_lei_complementar_009-2022.pdf</t>
   </si>
   <si>
     <t>"Altera o anexo único da Lei Complementar n° 310/2022, de 03 Maio de 2022, que dispõe sobre a contratação por tempo determinado para atender a necessidade tempóraria de excepcional interesse público, nos termos do inciso IX do art.37 da Constituição Federal, e dá outras providências."</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1491/complementar_010-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1491/complementar_010-2022.pdf</t>
   </si>
   <si>
     <t>"Fixa o valor dos vencimentos iniciais dos agentes de combate as endemias, no município de Guarantã do Norte/MT, e dá outras Providências."</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1522/projeto_de_lei_complementar__011-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1522/projeto_de_lei_complementar__011-2022.pdf</t>
   </si>
   <si>
     <t>"Altera o inciso I, e inclui a alínea 'C' e 'D' no inciso I, do art. 92, da Lei Complementar n°.187/2011, de 09 de junho de 2011, que 'Dispõe sobre o plano de carreira dos profissionais da educação básica do município de Guarantã do Norte/MT', e dá outras providências".</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1523/projeto_de_lei_complementar_012-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1523/projeto_de_lei_complementar_012-2022.pdf</t>
   </si>
   <si>
     <t>"Altera a redação da Lei Complementar n° 91/2005, de 18 de maio de 2005, que reestrutura o regime próprio de previdência social do município de Guarantã do Norte/MT e dá outras providências".</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1566/projeto_de_lei_complementar_013-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1566/projeto_de_lei_complementar_013-2022.pdf</t>
   </si>
   <si>
     <t>"Dispoe sobre os critérios e requisitos do processo de seleção para designação de professores para a função de diretor escolar nas unidades escolares da rede municipal de ensino de Guarantã do Norte/MT e altera a Lei Complementar n°296/2021, de 08 de novembro de 2021, do município de Guarantã do Norte/MT, e dá outras providências."</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1595/projeto_de_lei_complementar_n_014_2022_-_contratacao_temporaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1595/projeto_de_lei_complementar_n_014_2022_-_contratacao_temporaria.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE A CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER À NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DO INCISO IX DO ART. 37 DA CONSTITUIÇÃO FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS. "</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1607/projeto_de_lei_complementar_015-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1607/projeto_de_lei_complementar_015-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a contratação por tempo determinado para atender a necessidade temporária de excepcional interesse público, nos termos do inciso IX do art. 37 da Constituição Federal, e dá outras Providências."</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1633/plc_016-2022_scan.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1633/plc_016-2022_scan.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a inclusão do §6° no arigo 84 e parágrafo única no artigo 100 da Lei Complementar n°295/2021 de 2022 de julho de 2021 e dá outras providências."</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1655/plc_017-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1655/plc_017-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a contratação por tempo determinado para atender a necessidade temporária de execepcional interesse público, nos termos dos inciso IX do art.37 da Constituição Federal, e aumenta o número de vagas para agentes comunitários de saúde (ACS) e agentes de combate ás endemias (ACE), e dá outras Providências."</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1676/projeto_de_lei_complementar_018-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1676/projeto_de_lei_complementar_018-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a contratação processo seletivo público de provas ou de provas e titulos de agentes comunitários de saúde (ACS) e agente de combate ás endemias (ACE) na forma do artigo 9° da Lei n°11.350, de 5 de outubro de 2006, em atendimento ao principios de legalidade, impessoalidade, moralidade, publicidade e eficiência, e dá outras providências."</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1291/projeto_de_lei_complementar_legislativo_n_001-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1291/projeto_de_lei_complementar_legislativo_n_001-2022.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DE DISPOSITIVO DA LEI MUNICIPAL N° 1751, DE 19 DE JUNHO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1536/projeto_de_lei_complementar_002-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1536/projeto_de_lei_complementar_002-2022.pdf</t>
   </si>
   <si>
     <t>"Acrescenta parágrafo único no artigo 3° da Lei Municipal n°2.018/2021 de 08 de março de 2021, e dá outras providências."</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1545/plcl_n004_2022_-_modifica_artica_artigo_da_lei_2179_2022_1.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1545/plcl_n004_2022_-_modifica_artica_artigo_da_lei_2179_2022_1.pdf</t>
   </si>
   <si>
     <t>"Modifica o artigo 1° na Lei Municipal n°2179/2022 de 19 de julho de 2022 de 27 de julho de 2022".</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1512/projeto_de_lei_complementar_006-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1512/projeto_de_lei_complementar_006-2022.pdf</t>
   </si>
   <si>
     <t>"Modifica o § 1° do Artigo 2°, na Lei Municipal n°1895/2019 de 14 de novembro de 2019, e dá outras providências ."</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1613/projeto_de_lei_complementar_do_legislativo_008-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1613/projeto_de_lei_complementar_do_legislativo_008-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a readequação do plano de cargos, carreira e vencimento dos servidores da Câmara Municipal de Guarantã do Norte/MT, na Lei Complementar n°259/2017, de 30 de outubro 2017, e dá outras providências."</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1258/pll_n_001-2022_-alcoolismo_infanto_juvenil.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1258/pll_n_001-2022_-alcoolismo_infanto_juvenil.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE COMUNICAÇÃO PELOS HOSPITAIS, CLÍNICAS, POSTOS DE SAÚDE DA REDE PÚBLICA E PELAS REDES PRIVADAS DE SAÚDE DA CIDADE DE GUARANTÃ DO NORTE/MT, DAS OCORRÊNCIAS ENVOLVENDO ABUSO SEXUAL, ACIDENTE, AFOGAMENTO, DESMAIO, EMBRIAGUEZ, MAUS TRATOS OU CONSUMO DE DROGAS POR CRIANÇA OU ADOLESCENTE.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1259/projeto_de_lei_legislativa_n_002-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1259/projeto_de_lei_legislativa_n_002-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A GARANTIA DOS DIREITOS CONSTITUCIONAIS DE LIBERDADE ÀQUELES QUE SE ABSTENHAM DE PARTICIPAR DAS CAMPANHAS DE VACINAÇÃO CONTRA A COVID-19 OU QUALQUER DE SUAS VARIANTES.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1260/pll_n_003-2022_-emprega_mulhar.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1260/pll_n_003-2022_-emprega_mulhar.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O PROGRAMA EMPREGA MULHER, DESTINADO AO APOIO NA GERAÇÃO DE EMPREGO E RENDA ÀS MULHERES EM SITUAÇÃO DE VIOLÊNCIA DOMÉSTICA E FAMILIAR, NO ÂMBITO DO MUNÍCIPIO DE GUARANTÃ DO NORTE/MT, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1310/projeto_do_legislativo_005-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1310/projeto_do_legislativo_005-2022.pdf</t>
   </si>
   <si>
     <t>"Institui o Dia Municipal em Memória as Vítimas do Coronavírus (Covid-19), no Âmbito do Município de Guarantã do Norte/MT, e dá Outras Providencias."</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1292/pll_006-2023_-_rga_-_servidores_subs._vereadores_prefeito_vice_pref._e_sec._municipais.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1292/pll_006-2023_-_rga_-_servidores_subs._vereadores_prefeito_vice_pref._e_sec._municipais.pdf</t>
   </si>
   <si>
     <t>"ESTABELECE O REAJUSTE DO VENCIMENTO BASE DOS SERVIDORES E SUBSÍDIO DOS VEREADORES DO PODER LEGISLATIVO DE GUARANTÃ E DO PREFEITO, VICE-PREFEITO E SECRETÁRIOS MUNICIPAIS DE GUARANTÃ DO NORTE, A TÍTULO DE REVISÃO GERAL ANUAL, DE QUE TRATA O ART. 37, INCISO X, DA CONSTITUIÇÃO FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1367/projeto_de_lei_do_legislativo_007-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1367/projeto_de_lei_do_legislativo_007-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização da construção de "Tanque Batismal" para Utilização das Igrejas Cristãs, Existentes no Município de Guarantã do Norte/MT, e dá Outras Providencias.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1311/projeto_de_lei_do_legislativo_008-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1311/projeto_de_lei_do_legislativo_008-2022.pdf</t>
   </si>
   <si>
     <t>"Cria Programa de Incentivo e Apoio a Agricultura na Média, Pequena, e Mini Propriedade Rural, com uso de Horas Máquinas e Equipamentos da Municipalidade de Guarantã do Norte/MT, e dá outras Providencias."</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1352/projeto_de_lei_do_legislativo_007-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1352/projeto_de_lei_do_legislativo_007-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DA CONSTRUÇÃO DE "TANQUE BATISMAL" PARA UTILIZAÇÃO DAS IGREJAS CRISTÃS, EXISTENTES NO MUNICÍPIO DE GUARANTÃ DO NORTE/MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1450/projeto_de_lei_do_legislativo_010-2022_2.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1450/projeto_de_lei_do_legislativo_010-2022_2.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A DENOMINAÇÃO DO LAR DA CRIANÇA COMO LAR DA CRIANÇA MICHELLE BOMM”.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1421/projeto_de_lei_do_legislativo_013-2022-------.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1421/projeto_de_lei_do_legislativo_013-2022-------.pdf</t>
   </si>
   <si>
     <t>"Reconhece no Município de Guarantã do Norte/MT, o dia 9 de julho como o dia dos colecionadores, atiradores e caçadores e suas atividades como atividades de risco, configurando efetiva necessidade e exposição á situação de risco á vida e incolumidade física, conforme os termos do art.10 da Lei Federal n° 10.826/2003."</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1406/projeto_de_lei_legislativo_014-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1406/projeto_de_lei_legislativo_014-2022.pdf</t>
   </si>
   <si>
     <t>" Institui a "Semana de incentivo a castração e combate aos maus-tratos de cães e gatos", e dá outras Providências.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1417/projeto_de_lei_do_legislativo_015-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1417/projeto_de_lei_do_legislativo_015-2022.pdf</t>
   </si>
   <si>
     <t>"Proíbe a Utilização, a queima e soltura de fogos de artifícios, assim como de quaisquer artefatos pirotécnicos de efeito sonoro ruidoso no município de Guarantã do Norte/MT, e dá outras providências."</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1435/projeto_de_lei_do_legislativo_017-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1435/projeto_de_lei_do_legislativo_017-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Revisão Geral e Anual da Remuneração dos servidores do Poder Legislativo, de que trata o art.37, Inciso X, da Constituição Federal, e art.47 da Lei Complementar 259/2017, e da outras providências."</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1459/projeto_de_lei_do_legislativo_019-22.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1459/projeto_de_lei_do_legislativo_019-22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VEDAÇÃO DE NOMEAÇÃO PARA CARGO, NO ÂMBITO DA PREFEITURA DE GUARANTÃ DO NORTE/MT E ENTIDADES DA ADMINISTRAÇÃO INDIRETA DE PESSOAS QUE FORAM CONDENADAS POR CRIMES DE VIOLÊNCIA SEXUAL CONTRA CRIANÇAS E ADOLESCENTES.”</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1507/projeto_de_lei_do_legislativo_022-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1507/projeto_de_lei_do_legislativo_022-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Logradouro público da Avenida Dupla do Distrito Industrial, e dá outras providencias."</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1509/projeto_de_lei_do_legislativo_24-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1509/projeto_de_lei_do_legislativo_24-2022.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O DIREITO DE TODA MULHER A TER ACOMPANHANTE, PESSOA DE SUA LIVRE ESCOLHA, NAS CONSULTAS E EXAMES, INCLUSIVE OS GINECOLÓGICOS NOS ESTABELECIMENTOS PÚBLICOS E PRIVADOS DE SAÚDE DO MUNICÍPIO DE GUARANTÃ DO NORTE/MT.”</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1513/pll_n_27_2022_-_nomeacao_cras.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1513/pll_n_27_2022_-_nomeacao_cras.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A DENOMINAÇÃO DO CENTRO DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL (CRAS), FICANDO COMO CENTRO DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL SIMONE MACIEL DE ALENCAR GARCIA.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1599/projeto_de_lei_do_legislativo_029-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1599/projeto_de_lei_do_legislativo_029-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade do conserto de buracos valas abertas, manutenção e instalação em postes e torres nas vias públicas no âmbito do Municipio de Guarantã do Norte/MT e dá outras Providências."</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1567/projeto_de_lei_do_legislativo_030-22.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1567/projeto_de_lei_do_legislativo_030-22.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OBRIGATORIEDADE DA PRESENÇA DE UMA ENFERMEIRA, OU OUTRO PROFISSIONAL DE ENFERMAGEM DURANTE AS CONSULTAS, EXAMES GINECOLÓGICOS  E PRÉ NATAL, E O DIREITO A MULHER A TER ACOMPANHANTE E/OU PESSOA DE SUA LIVRE ESCOLHA, GARANTIR A PARTURIENTE O DIREITO À PRESENÇA DE ACOMPANHANTE NO TRABALHO DE PARTO, E OU CESARIANA, PARTO E PÓS-PARTO IMEDIATO, NO ÂMBITO DO SISTEMA ÚNICO DE SAÚDE – SUS E NOS ESTABELECIMENTOS PRIVADOS DE SAÚDE DO MUNICÍPIO DE GUARANTÃ DO NORTE/MT, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1554/projeto_de_lei_do_legislativo_31-22.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1554/projeto_de_lei_do_legislativo_31-22.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER COM A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO DE SEGURANÇA NAS DEPENDÊNCIAS DAS ESCOLAS PÚBLICAS MUNICIPAIS E CERCANIAS DO MUNICÍPIO DE GUARANTÃ DO NORTE/MT, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1588/projeto_lei_legislativo_no_033-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1588/projeto_lei_legislativo_no_033-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Centro de Referência Especializada de Assistência Social - CREAS, ficando como "Centro de Referência Especializada de Assistência Social Wanda Freitas."</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1659/pll_n035_2022_-_cria_cons.municipal_pastores_-alexandre.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1659/pll_n035_2022_-_cria_cons.municipal_pastores_-alexandre.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE PASTORES DA CIDADE DE GUARANTÃ DO NORTE/MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1643/pll_037-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1643/pll_037-2022.pdf</t>
   </si>
   <si>
     <t>“CRIA A CARTEIRA DE IDENTIFICAÇÃO DA PESSOA COM TRANSTORNO DO ESPECTRO AUTISTA (CIPTEA), NO MUNICÍPIO DE GUARANTÃ DO NORTE/MT E DA OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1644/pll038-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1644/pll038-2022.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE GUARANTÃ DO NORTE/MT A “SEMANA MUNICIPAL DE CONSCIENTIZAÇÃO DO AUTISMO”, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1653/pll39-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1653/pll39-2022.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PRIORIDADE NO ATENDIMENTO EM ESTABELECIMENTOS PÚBLICOS E PRIVADOS ÀS PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA - TEA.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1666/pll_040-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1666/pll_040-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo implantar Programa Municipal de apoio ao pequeno e médio produtor rural no municipio de Guarantã do Norte, e dá outras Providências."</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1677/pll_no_041_-_autoria_ver._silvio_dutra_-_incentivo_financeiro_aos_acs_e_ace_1.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1677/pll_no_041_-_autoria_ver._silvio_dutra_-_incentivo_financeiro_aos_acs_e_ace_1.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a repassar Incentivo Financeiro Adicional ao Agentes Comunitários de saúde-ACS, e aos Agentes de combate ás endmias- ACE, e dá outras Providências."</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>PLM</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1279/projeto_de_lei_municipal_n_001-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1279/projeto_de_lei_municipal_n_001-2022.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, E DÁ OUTRAS PROVIDENCIAS." SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA E DESPORTO.  FUNDO MUNICIPAL DO DESPORTO NO VALOR DE R$ 3.309,64.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1280/projeto_de_lei_municipal_n_002-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1280/projeto_de_lei_municipal_n_002-2022.pdf</t>
   </si>
   <si>
     <t>"DISPOE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, E DÁ OUTRAS PROVIDÊNCIAS." SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA E DESPORTO. DEPARTAMENTO DE CULTURA NO VALOR DE R$88.164,04.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1281/projeto_de_lei_municiapl_n_003-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1281/projeto_de_lei_municiapl_n_003-2022.pdf</t>
   </si>
   <si>
     <t>"DISPOE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, E DÁ OUTRAS PROVIDÊNCIAS." DESTINADO À SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA E DESPOSTO. FUNDO MUNICIPAL DO DESPORTO NO VALOR DE R$199.658,75.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1282/projeto_de_lei_municipal_n_004-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1282/projeto_de_lei_municipal_n_004-2022.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, E DÁ OUTRAS PROVIDENCIAS." SECRETARIA MUNICIPAL DE INFRAESTRUTURA RURAL E SERVIÇOES URBANOS. DESTINADO A PAVIMENTAÇÃO ASFALTICA DE RUAS E AVENIDAS NO VALOR R$ 83.920,39.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1283/projeto_de_lei_municipal_n_005-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1283/projeto_de_lei_municipal_n_005-2022.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A INSTITUIR O PROGRAMA DE RECUPERAÇÃO FISCAL- REFIS, NO MUNICIPIO DE GUARANTÃ DO NORTE, ESTADO DE MATO GROSSO, E DÁ OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1284/projeto_de_lei_municipal_n_006-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1284/projeto_de_lei_municipal_n_006-2022.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, E DÁ OUTRAS PROVIDENCIAS." SECRETARIA MUNICIAPAL DE ASSISTÊNCIA SOCIAL. FUNDO DO BEM ESTAR SOCIAL NO VALOR DE R$ 125.650,15.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1285/projeto_de_lei_municipal_n_007-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1285/projeto_de_lei_municipal_n_007-2022.pdf</t>
   </si>
   <si>
     <t>"CONCEDE REVISÃO GERAL ANUAL NA FORMA DO INCISO X, DO ART. 37, DA CONSTITUIÇÃO FEDERAL, AO VENCIMENTO DOS SERVIDORES PÚBLICOS EFETIVOS E DÁ OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1286/projeto_de_lei_municipal_n_008-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1286/projeto_de_lei_municipal_n_008-2022.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AUTORIZAÇÃO PARA CONCESSÃO DE KITS DE MATERIAIS ESPORTIVOS AOS CLUBES DE FUTEBOL AMADOR DO MUNICÍPIO DE GUARANTÃ DO NORTE/MT, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1298/plm_009_2020_-_abertura_de_credito_adicional_apae.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1298/plm_009_2020_-_abertura_de_credito_adicional_apae.pdf</t>
   </si>
   <si>
     <t>"Dispõe Sobre Abertura de Crédito Adicional Especial, e dá Outras Providências."_x000D_
 No Valor de 235.000,00 (Duzentos e Trinta e Cinco Mil Reais)._x000D_
 Destinado a Secretaria Municipal de Educação Cultura e Desporto.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1299/plm_010_2022_-_abertura_de_credito_adicional_apoio_ao_cons._educacao.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1299/plm_010_2022_-_abertura_de_credito_adicional_apoio_ao_cons._educacao.pdf</t>
   </si>
   <si>
     <t>"Dispõe Sobre Abertura de Crédito Adicional Especial, e dá Outras Providências."_x000D_
 No Valor de 16.000,00 (Dezesseis mil Reais)._x000D_
 Destinado a Secretaria Municipal de Educação Cultura e Desporto</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1321/plm_n_011_2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1321/plm_n_011_2022.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL DE GUARANTÃ DO NORTE/MT. À FORMALIZAR CONVÊNIO INTERMUNICIPAL, COM OU SEM REPASSE FINANCEIRO, COM OS MUNICÍPIOS CIRCUNVIZINHOS PARA UTILIZAREM O HOSPITAL MUNICIPAL DE GUARANTÃ DO NORTE/MT. PARA ATENDER SEUS PACIENTES E, EM CONTRAPARTIDA , REALIZE A CONTRATAÇÃO DE PROFISSIONAIS E A REPOSIÇÃO DE MEDICAMENTOS E INSUMOS NECESSÁRIOS AOS ATENDIMENTOS OU REALIZE O PAGAMENTO DOS SERVIÇOS NOS TERMOS DA TABELA SUS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1317/plm_n_12_2022_-_const._da_clinica_de_tratamento_renal.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1317/plm_n_12_2022_-_const._da_clinica_de_tratamento_renal.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1318/plm_n_13_2022_-_manutencao_ruas_estradasoutros..pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1318/plm_n_13_2022_-_manutencao_ruas_estradasoutros..pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, E DÁ OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1325/projeto_de_lei_ordinario_014-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1325/projeto_de_lei_ordinario_014-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a Proceder a Doação de área Urbana para Construção da Sede da Gerência Regional da Politec no Município de Guarantã do Norte/MT, e dá outras Providências".</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1326/projeto_de_lei_ordinario_015-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1326/projeto_de_lei_ordinario_015-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a Proceder a Doação de área Urbana para Construção da Sede da 13° Companhia Independente de Policia Militar e da 4° Companhia PM de Força Tática no Município de Guarantã do Norte/MT, e dá Outras Providencias".</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1327/projeto_de_lei_ordinario_016-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1327/projeto_de_lei_ordinario_016-2022.pdf</t>
   </si>
   <si>
     <t>"Institui Veículo Oficial de Divulgação do Poder Executivo Municipal, e dá Outras Providencias".</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1328/projeto_de_lei_ordinario_017-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1328/projeto_de_lei_ordinario_017-2022.pdf</t>
   </si>
   <si>
     <t>"Concede Revisão Geral Anual na Forma do Inciso X, do art. 37, da Constituição Federal, ao Vencimento dos Servidores Públicos Efetivos do Fundo Municipal de Previdência Social de Guarantã do Norte/MT- Previguar, e dá outras providências."</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1329/projeto_de_lei_ordinario_018-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1329/projeto_de_lei_ordinario_018-2022.pdf</t>
   </si>
   <si>
     <t>"Altera o artigo 15 da Lei Municipal n° 2086/2021, de 12 de Novembro de 2021, que dispõe sobre as directrizes para elaboração e execução da Lei Orçamentaria Anual do Município de Guarantã do Norte/MT, para o exercício de 2022. e dá outras Providências."</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1330/projeto_de_lei_ordinario_019-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1330/projeto_de_lei_ordinario_019-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de Credito Adicional Especial, e dá Outras Providências." _x000D_
 No valor de  R$ 40.000,00 (quarenta mil reais) destinados a Secretária Municipal de Des. Econômico, M. Ambiente e Turismo.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1331/projeto_de_lei_ordinario_020-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1331/projeto_de_lei_ordinario_020-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a Proceder com a Realização de Termo de colaboração/convênio, para repasse de valores a APAE - Associação de Pais e Amigos dos excepcionais e dá outras Providências".</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1332/projeto_de_lei_ordinario_021-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1332/projeto_de_lei_ordinario_021-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de Credito Adicional Suplementar, e dá Outras Providencias."_x000D_
 No valor de R$ 25.000,00 (vinte cinco mil reais) destinados a Secretaria Municipal de Educação, Cultura e Desporto._x000D_
 Departamento de Educação.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1333/projeto_de_lei_ordinario_022-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1333/projeto_de_lei_ordinario_022-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a Proceder com a Realização de termo de colaboração/convênio, para repasse de valores ao Juventos Sport Clube, e dá outras providências".</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1334/projeto_de_lei_ordinario_023-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1334/projeto_de_lei_ordinario_023-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de credito Adicional Especial, e dá outras Providências."_x000D_
 no valor de R$ 110.000,00 (cento e dez mil reais) destinados a Secretaria Municipal de Educação, Cultura e Desporto.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1335/pll_n_24_2022_-_cultura_italiana.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1335/pll_n_24_2022_-_cultura_italiana.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a Proceder com a Realização de Termo de Colaboração/Convênio, para repasse de valores a associação guarantaense de tradição e cultura italiana, e dá outras Providências".</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1336/projeto_de_lei_ordinario_025-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1336/projeto_de_lei_ordinario_025-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de credito adicional especial, e dá outras providencias."_x000D_
 No valor de 40.000,00 (quarenta mil reais) destinados a Secretaria municipal de educação, cultura e desporto.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1340/projeto_de_lei_municipal_026-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1340/projeto_de_lei_municipal_026-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a Proceder a Doação de Bens Móveis para Associação de Pais e amigos dos Excepcionais- APAE de Guarantã do Norte/MT, e dá Outras Providencias."</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1341/projeto_de_lei_municipal_027-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1341/projeto_de_lei_municipal_027-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a Proceder com a Realização de termo de Colaboração/Convênio, para repasse de valores ao Lions Clube de Guarantã do Norte/MT, e dá outras Providencias."</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1342/projeto_de_lei_municipal_028-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1342/projeto_de_lei_municipal_028-2022.pdf</t>
   </si>
   <si>
     <t>"Dispoe sobre abertura de crédito Adicional Suplementar, e dá outras providencias."_x000D_
 No valor de R$ 25.000,00 (vinte e cinco mil reais) destinados a Secretaria Municipal de assistência social.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1363/projeto_de_lei_municipal_029-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1363/projeto_de_lei_municipal_029-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a Proceder com a realização de termo de Colaboração/Convênio, para repasse de valores ao Conselho Comunitário de Segurança Pública de Guarantã do Norte/MT - Conseg, e dá Outras Providencias.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1357/projeto_de_lei_municipal_030-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1357/projeto_de_lei_municipal_030-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Especial, e dá Outras Providencias."_x000D_
 No valor de R$ 4.000,00 (quatro mil reais) destinados a Secretaria Municipal de Educação, Cultura e Desporto.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1366/plm_n_031_2022_-_doacao_apae.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1366/plm_n_031_2022_-_doacao_apae.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A DOAÇÃO DE BENS MÓVEIS PARA ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS- APAE DE GUARANTÃ DO NORTE/MT, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1356/projeto_de_lei_municipal_032-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1356/projeto_de_lei_municipal_032-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a Proceder com realização de termo de Colaboração/Convenio, para repasse de valores ao Rotary Club de Guarantã do Norte/MT, e dá Outras Providencias."</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1355/projeto_de_lei_municipal_033-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1355/projeto_de_lei_municipal_033-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de Crédito Adicional Suplementar, e dá outras Providencias."_x000D_
 No valor de R$ 25.000,00 (vinte e cinco mil reais) destinados a Secretaria Municipal de Assistência Social_x000D_
 Fundo do Bem Estar Social.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1354/projeto_de_lei_municipal_034-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1354/projeto_de_lei_municipal_034-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Suplementar, e dá Outras Providencias."_x000D_
 No valor de R$ 10.000,00 (dez mil reais) destinados a Secretaria Municipal de Assistência Social e Fundo do bem estar social.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1364/plm_n_035_2022_-_ouvidoria_geral_municipal.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1364/plm_n_035_2022_-_ouvidoria_geral_municipal.pdf</t>
   </si>
   <si>
     <t>"INSTITUI A OUVIDORIA GERAL MUNICIPAL, NO ÂMBITO DO MUNICIPIO DE GUARANTÃ DO NORTE/MT, NO USO DAS ATRIBUIÇÕES QUE LHE SÃO CONFERIDAS EM LEI</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1371/projeto_de_municipal_036-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1371/projeto_de_municipal_036-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a promoção da dignidade Mestrual e o Fornecimento de Absorventes Higiênicos no Município de Guarantã do Norte/MT, e dá outras providencias."</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1372/projeto_de_lei_municipal_037-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1372/projeto_de_lei_municipal_037-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional  Especial, e dá outras Providências."_x000D_
 R$ 1.734,31 (hum mil, setecentos e trinta e quatro reais e trinta e um centavos) destinados a secretaria Municipal de Assistência Social.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1373/projeto_de_municipal_038-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1373/projeto_de_municipal_038-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a inclusão do parágrafo único do artigo 34 da  Lei Municipal n° 02/1988, de 28 de março de 1988. que trata das Normas e exigências para aprovação dos loteamentos Urbanos no Município de Guarantã do Norte, e dá outras providencias."</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1374/projeto_de_lei_municipal_039-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1374/projeto_de_lei_municipal_039-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo do Município de Guarantã do Norte, Estado de Mato Grosso, a Incluir a Empresa Confiança Comercio e Construtora LTDA como beneficiaria da Lei Municipal N° 660/2007, e dá outras providencias."</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1394/projeto_de_lei_municipal_040-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1394/projeto_de_lei_municipal_040-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito Adicional Especial, e dá outras Providências."_x000D_
 No valor de R$ 12.500,00 (Doze mil e quinhentos reais) destinados a Secretaria Municipal de Assistência Social.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1402/projeto_de_lei_municipal_041-2022_2.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1402/projeto_de_lei_municipal_041-2022_2.pdf</t>
   </si>
   <si>
     <t>"Autoriza a construção do estacionamento na avenida Curitiba ao lado da Orla do lago municipal e receber em doação todos os custos de construção pela empresa Donadel Guimarães &amp; Cia Ltda "Hospital Vitória", e dá outras providências.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1403/ptojeto_de_lei_municipal_042-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1403/ptojeto_de_lei_municipal_042-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo municipal a proceder com a realização de termo de colaboração/convênio, para repasse de valores ao Juventos Sport Clube para manutenção do Projeto "Meu Guri", e dá outras providências".</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1404/projeto_de_lei_municipal_043-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1404/projeto_de_lei_municipal_043-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Abertura de crédito adicional Suplementar, e dá outras providências."</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1405/projeto_de_lei_municipal_044.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1405/projeto_de_lei_municipal_044.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito Adicional Especial, e dá outras Providências."_x000D_
 no Valor de R$ 101.000,00 (cento e um mil reias) destinados a Secretaria Municipal de Assistência Social fundo do bem estar social.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1407/projeto_de_lei_municipal_045-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1407/projeto_de_lei_municipal_045-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito Adicional Especial, e dá outras providências."_x000D_
 R$ 7.579,95 (sete mil, quinhentos e setenta e nove reais e noventa e cinco centavos)._x000D_
 destinados a Secretaria Municipal de Educação, Cultura e desporto.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1412/projeto_de_lei_municipal_046-2022_corpo_de_bombeiros_doacao__ass.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1412/projeto_de_lei_municipal_046-2022_corpo_de_bombeiros_doacao__ass.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A DOAÇÃO DE ÁREA URBANA PARA SECRETARIA DE SEGURANÇA PÚBLICA PARA CONSTRUÇÃO DA SEDE DA UNIDADE DO CORPO DE BOMBEIROS MILITAR DO ESTADO DE MATO GROSSO, NO MUNICÍPIO DE GUARANTÃ DO NORTE/MT, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1418/projeto_de_lei_municipal_047-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1418/projeto_de_lei_municipal_047-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional suplementar, e dá outras providências."_x000D_
 No valor de R$ 1.070.000,00 (um milhão e setenta mil reias) destinados a Secretaria  Municipal de Educação FUNDEB.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1419/projeto_de_lei_municipal_048-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1419/projeto_de_lei_municipal_048-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de crédito adicional suplementar, e da outras providências."_x000D_
 R$ 1.835.000,00 (um milhão, oitocentos e trinta e cinco mil reias) destinados a Secretaria Mun. de Infraestrutura Rural e Serviço Urbanos.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1425/oficio_024-prefeito_municipal.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1425/oficio_024-prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>"Regulamentação o uso das Quadras Esportivas das Escolas Municipais e demais espaços públicos esportivos, define público de atendimento, cobrança de taxas e destinação das mesmas, e dá outras providencias."</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1432/projeto_de_lei_municipal_050-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1432/projeto_de_lei_municipal_050-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito Adicional Especial, e dá outras providências."_x000D_
 No valor de R$7.015,00 (sete mil e quinze reais) destinados a Secretaria Municipal de infraestrutura e serviços urbanos.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1433/projeto_de_lei_municipal_051-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1433/projeto_de_lei_municipal_051-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação de escolas municipais indígenas, e dá outras providências."</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1434/projeto_de_lei_municipal_052-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1434/projeto_de_lei_municipal_052-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração dos artigos 24,25, inciso I do artigo 26, § 1°, Inciso VI, do artigo 26 e artigo 27 da Lei Municipal n° 1895/2019 de 14 de novembro de 2019, e dá outras providências."</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1464/projeto_de_lei_municipal_053-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1464/projeto_de_lei_municipal_053-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a Proceder com a Doação de área Urbana para a Construção da Sede da Delegacia Municipal de Policia Judiciária Civil no Município de Guarantã do Norte/MT, e dá outras Providências".</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1465/plm_n_054-2022_-_doacao_delegacia_regional.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1465/plm_n_054-2022_-_doacao_delegacia_regional.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a Proceder com a Doação de área Urbana para a Construção da Sede da Delegacia Regional no Município de Guarantã do Norte/MT, e dá outras Providências".</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1466/projeto_de_lei_municipal_055-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1466/projeto_de_lei_municipal_055-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Alteração dos artigos 78 a 81 da Lei Municipal n°115/1993, de 07 de dezembro de 1993, e dá outras providências".</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1472/projeto_de_lei_municipal_056-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1472/projeto_de_lei_municipal_056-2022.pdf</t>
   </si>
   <si>
     <t>"Dispoe sobre Abertura de Credito Adicional Especial, e dá outras Providências."_x000D_
 No valor de R$ 250.000,00 (duzentos e cinquenta Mil reais)_x000D_
 destinados a Secretaria Mun. de Desenvolvimento Econômico, M. Ambiente e Turismo.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1467/projeto_de_lei_municipal_057-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1467/projeto_de_lei_municipal_057-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de crédito Adicional Especial, e dá outras Providências."_x000D_
 No valor total de R$ 226.422,95 (duzentos e vinte e seis mil, quatrocentos e vinte e dois reais e noventa e cinco centavos)_x000D_
 Destinados a Secretaria Mun. de Desenvolvimento Econômico, M. Ambiente e Turismo.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1468/projeto_de_lei_municipal_058-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1468/projeto_de_lei_municipal_058-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Especial, e dá outras Providências."_x000D_
 No valor de R$ 7.326,54 (sete mil, trezentos e vinte e seis reais e cinquenta e quatro centavos) destinados _x000D_
 Secretaria Municipal de Educação, Cultura e Desporto.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1469/projeto_de_lei_municipal_059-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1469/projeto_de_lei_municipal_059-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Especial, e dá outras Providências."_x000D_
 No valor de R$ 169.391,67 (cento e sessenta e nove mil, trezentos e noventa e um reais e sessenta e sete centavos) destinados a secretaria Mun. de Infraestrutura Rural e Serviços Urbanos.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1476/projeto_de_li_municipal_060-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1476/projeto_de_li_municipal_060-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o chefe do Poder Executivo Municipal a Ceder Máquinas, equipamentos e pessoal a associação dos criadores de Guarantã - Acritã para a realizada da 36° Expotã 2022 no município de Guarantã do Norte/MT, e dá outras Providências".</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1484/projeto_de_lei_municipal_061-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1484/projeto_de_lei_municipal_061-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a Proceder com a Realização de Termo de Colaboração/Convênio, para repasse de valores ao conselho Comunitário de Segurança Pública de Guarantã do Norte/MT - CONSEG, visando atender a construção da sede da delegacia Regional no Município de Gurantã do Norte/MT, e dá outras providências."</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1485/projeto_de_lei_municipal_062-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1485/projeto_de_lei_municipal_062-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial, e dá outras providências."_x000D_
 No valor de R$ 440.000,00 (quatrocentos e quarenta mil reais) destinados para a Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1486/projeto_de_lei_municipal_063-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1486/projeto_de_lei_municipal_063-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo do Município de Guarantã do Norte, Estado de Mato Grosso a incluir a Empresa Sucatas Borim LTDA, como Beneficiaria da Lei Municipal n°660/2007, e dá outras Providências."</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1487/projeto_de_lei_municipal_064-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1487/projeto_de_lei_municipal_064-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo do Município de Guarantã do Norte Estado de Mato Grosso a incluir a Empresa L. S. Locação e Terraplenagem Eireli, como Beneficiaria da Lei Municipal n° 660/2007, e dá outras providências."</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1488/projeto_de_lei_municipal_065-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1488/projeto_de_lei_municipal_065-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo do Município de Guarantã do Norte estado de Mato Grosso a incluir a Empresa SOS Limpeza e Locação de Máquinas Eireli, como beneficiaria da Lei Municipal n°660/2007, e dá outras Providências."</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1489/projeto_de_lei_municipal_66-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1489/projeto_de_lei_municipal_66-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo do Município de Guarantã do Norte Estado de Mato Grosso a Incluir a Empresa "Patricia Cristina de Oliveira Piller - Eireli, como beneficiaria da Lei Municipal n° 660/2007, e dá outras Providências."</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1490/plm_067-2022_-_os.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1490/plm_067-2022_-_os.pdf</t>
   </si>
   <si>
     <t>"Dispoe sobre o Programa de Parceria com Organizações Sociais _ os, no Município de Guarantã do Norte/MT, disciplina o Procedimento de Qualificação de entidades, o chamamento e Seleção públicos, a Celebração de Contratos de gestão, e dá outras providências ."</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1514/projeto_de_lei_municipal_068-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1514/projeto_de_lei_municipal_068-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a transposição, o Remanejamento ou a Transferência de recursos de uma categoria de programação para outro, e dá outras providências."</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1515/projeto_de_lei_municipal_069-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1515/projeto_de_lei_municipal_069-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal de Guarantã do Norte/MT, a Formalizar termo de Cooperação com estado de Mato Grosso, Secretaria de Estado de Segurança Pública por intermédio da Policia Judiciaria Civil, sem ônus para o Cooperante, e dá outras Providências."</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1516/projeto_de_lei_municipal_070-2022_2.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1516/projeto_de_lei_municipal_070-2022_2.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal de Guarantã do Norte/MT, a formalizar termo de Cooperação com estado de Mato Grosso, Secretaria de Estado de Segurança Pública por intermédio da Policia Judiciaria Civil, sem ônus para o Cooperante, e dá Outras Outras Providências."</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1520/projeto_de_lei_municipal_071-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1520/projeto_de_lei_municipal_071-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a realizar evento para escolha da rainha do rodeio, que representará o Município de Guarantã do Norte no 1° Guarantã Agro Festival, na forma em que especifica, e dá outras Providências."</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1524/projeto_de_lei_municipal_072-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1524/projeto_de_lei_municipal_072-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o condomínio urbanístico de lotes no município de Guarantã do Norte/MT, e dá outras providências."</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1525/projeto_de_lei_municipal_073-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1525/projeto_de_lei_municipal_073-2022.pdf</t>
   </si>
   <si>
     <t>"Cria a Assistência judiciária do município de Guarantã  do Norte/MT, e dá outras providências".</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1526/projeto_m._74_retirado_de_pauta.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1526/projeto_m._74_retirado_de_pauta.pdf</t>
   </si>
   <si>
     <t>"Estabelece diretrizes para a instituição do programa órfãos do feminicídio: atenção e proteção, no âmbito do município de Guarantã do Norte/MT, e dá outras providências".</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1527/projeto_de_lei_municipal_075-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1527/projeto_de_lei_municipal_075-2022.pdf</t>
   </si>
   <si>
     <t>"Concede revisão geral anual na forma do inciso X, do art. 37, da constituição federal, ao vencimento dos servidores públicos efetivos do fundo municipal de previdência social de Guarantã do Norte/MT - Previguar, e dá outras providências."</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1528/projeto_lei_municipal_076-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1528/projeto_lei_municipal_076-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o poder executivo municipal a fornecer uniformes para profissionais da educação da rede pública municipal de ensino de Guarantã do Norte/MT, e dá outras providências."</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1529/plm_077-2022-a.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1529/plm_077-2022-a.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre regulamentação do uso das quadras esportivas das escolas municipais, define público de atendimento, cobrança de taxas e destinação das mesmas, e dá outras providências."</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1530/projeto_m.78_retirado_de_pauta.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1530/projeto_m.78_retirado_de_pauta.pdf</t>
   </si>
   <si>
     <t>"Altera o parágrafo único do artigo 2°, altera os incisos I,II,III e ambos da Lei Municipal n° 290/1999 de 08/12/1999 que dispõe sobre a criação do fundo municipal de incentivo ao desporto - FMEID e o Conselho Municipal de desporto - CMD, e da outras providências."</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1531/projeto_de_lei_municipal_079-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1531/projeto_de_lei_municipal_079-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito Adicional especial, e dá outras providências."_x000D_
 No valor de 1.597,11 (hum mil, quinhentos e noventa e sete reais e onze centavos) destinados a Secretaria Municipal de educação, cultura e desporto.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1532/projeto_de_lei_municipal_080-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1532/projeto_de_lei_municipal_080-2022.pdf</t>
   </si>
   <si>
     <t>"Da nova redação a Lei Municipal 271/1999 de 23 de junho de 1999, que dispõe sobre a criação do conselho municipal do turismo, e dá outras providências."</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1533/projeto_m._81_retirado_de_pauta.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1533/projeto_m._81_retirado_de_pauta.pdf</t>
   </si>
   <si>
     <t>"Da nova redação a Lei Municipal n° 345/2001 de 28 de maio de 2001 que dispõe sobre a criação do conselho municipal de desenvolvimento ambiental condema, e dá outras providências".</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1561/projeto_de_lei_municipal_082-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1561/projeto_de_lei_municipal_082-2022.pdf</t>
   </si>
   <si>
     <t>"Altera o Parágrafo único do artigo 2°, altera os incisos I,II,III e VI do artigo 12 e revoga o artigo 3° ambos da lei municipal n°0290/1999 de 08/12/1999 que dispõe sobre a criação do fundo municipal de incentivo ao desporto - FMID  e o conselho municipal de desporto - CMD, e dá outras providências."</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1568/projeto_de_lei_municipal_083-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1568/projeto_de_lei_municipal_083-2022.pdf</t>
   </si>
   <si>
     <t>"Estabelece diretrizes para a instituição do programa órfãos do feminicídio: atenção e proteção, no âmbito do Municipio de Guarantã do Norte/MT, e dá outras providências."</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1564/projeto_de_lei_municipal_084-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1564/projeto_de_lei_municipal_084-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo do Municipio de Guarantã do Norte, estado de Mato Grosso a incluir a empresa Vilmar dos Santos Ltda - ME, como beneficiaria da Lei Municipal n°660/2007, e dá outras providências."</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1562/projeto_de_lei_municipal_085-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1562/projeto_de_lei_municipal_085-2022.pdf</t>
   </si>
   <si>
     <t>"Cria e regulamenta o programa de redução de carga horária de trabalho para o servidor público municipal efetivo que seja responsável legal pelo dependente com deficiência, e dá outras providências."</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1565/plm_86-2022-a.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1565/plm_86-2022-a.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação e nomeação do centro municipal de educação infantil Doce Infância, e dá outras providências.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1611/projeto_de_lei_municipal_087-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1611/projeto_de_lei_municipal_087-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as diretrizes para a elaboração e execução da Lei Orçamentaria Anual do Municipio de Guarantã do Norte/MT, para o exercicio de 2023 e dá outras providências."</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1572/projeto_lei_municipal_088_2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1572/projeto_lei_municipal_088_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, DESTINADO A SECRETARIA MUN. DE EDUCAÇÃO, CULTURA, DESPORTO - DEPARTAMENTO DE EDUCAÇÃO - MANUTENÇÃO DO ENSINO FUNDAMENTAL, VALOR DE R$ 150.000,00 (CENTO E CINQUENTA MIL REAIS.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1581/projeto_lei_municipal_089-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1581/projeto_lei_municipal_089-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo do município de Guarantã do Norte, estado de Mato Grosso a incluir a Empresa Luciana Barbosa Barzan como beneficiária da Lei Municipal nº 660/2007, e dá outras providências</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1582/projeto_lei_municipal_090-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1582/projeto_lei_municipal_090-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial, e dá outras providências, no valor de R$ 40.000,00 (quarenta mil reais), destinado a Secretaria Mun. de Desenvolvimento Econômico, Meio Ambiente e Turismo, para aquisição de equipamentos para o fundo do meio ambiente.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1583/projeto_de_lei_municipal_no_91_de_2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1583/projeto_de_lei_municipal_no_91_de_2022.pdf</t>
   </si>
   <si>
     <t>Inclui Meta Fiscal no PPA para o Quadriênio 2022-2025 na Lei Municipal nº 2085/2021 de 12 de novembro de 2021, e dá outras providências</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1591/projeto_de_lei_municipal_n_092_2022_-_cidade_empreendedora.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1591/projeto_de_lei_municipal_n_092_2022_-_cidade_empreendedora.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A PROGRAMAÇÃO DO PROGRAMA “CIDADE EMPREENDEDORA É CIDADE TITULADA”, E DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1592/projeto_de_lei_municipal_n_093_2022_-_coperacao_mutua.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1592/projeto_de_lei_municipal_n_093_2022_-_coperacao_mutua.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A CELEBRAÇÃO DE TERMO COOPERAÇÃO TÉCNICA COM O MUNICÍPIO DE NOVO MUNDO/MT PARA PROMOÇÃO DE ACESSO À EDUCAÇÃO, E DA OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1593/projeto_de_lei_municipal_n_094_2022_-_contratar_tomografias.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1593/projeto_de_lei_municipal_n_094_2022_-_contratar_tomografias.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1594/projeto_de_lei_municipal_n_095_2022_-_suas_-sistema_unico_de_assitencia_social.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1594/projeto_de_lei_municipal_n_095_2022_-_suas_-sistema_unico_de_assitencia_social.pdf</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1604/projeto_de_lei_municipal_096-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1604/projeto_de_lei_municipal_096-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal de Guarantã do Norte/MT, á formalizar convênio com consórcio intermunicipal de saúde da região do Vale do Peixoto, e dá outras providências."</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1610/plm_97-2022_-_a.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1610/plm_97-2022_-_a.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Programa de Parcerias com Organizações Sociais - OS, no município de Guarantã do Norte/MT, disciplina o procedimento de qualificação de entidades, o chamamento e seleção públicos, a celebração de contratos de gestão, e dá outras providências."</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1614/plm_098-2022_scan.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1614/plm_098-2022_scan.pdf</t>
   </si>
   <si>
     <t>"Autorizo o Poder Executivo do Municipio de Guarantã do Norte estado de Mato Grosso a incluir a Empresa Alcemir da Silva Eireli como beneficiaria da Lei Municipal n°660/2007, e dá outras providências."</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1617/plm_99-2022_scan.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1617/plm_99-2022_scan.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo do Municipio de Guarantã do Norte Estado de Mato Grosso a incluir a Empresa Aliança Materias para construção LTDA como beneficiaria da Lei Municipal n°660/2007, e dá outras providências."</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1620/plm_100-2022-a.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1620/plm_100-2022-a.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito Adicional especial, e dá outras providências."_x000D_
 No valor de R$ 1.099,03 (Hum mil e nove reais a três centavos) destinados a Secretaria Municipal de Educação, Cultura e Desporto.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1621/plm_101-2022-a.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1621/plm_101-2022-a.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito Adicional Especial, e dá outras providências."_x000D_
 Credito Adicional Especial no valor R$ 241,99 (Duzentos e quarenta e um reais e noventa e nove centavos)_x000D_
 destinados a Secretaria Municipal de Infraestrutura Rural e Serviços Urbanos.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1622/plm_102-2022-a.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1622/plm_102-2022-a.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito Adicional Especial, e dá outras Providências,"_x000D_
 No valor R$ 530.000,00 ( quinhentos e trinta mil reais).</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1623/plm_103-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1623/plm_103-2022.pdf</t>
   </si>
   <si>
     <t>" Dá nova redação a Lei Municipal 345/2001, de 28 de maio de 2001 e suas alterações, que dispõe sobre a criação do Conselho Municipal de Desenvolvimento Ambiental - CONDEMA, e dá outras providências."</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1624/plm_104-2022-a.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1624/plm_104-2022-a.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a proceder o pagamento da diferença do reajuste do piso salarial, concedido pela Lei Municipal nº 1.322/2015, de 18 de agosto de 2015,  e dá outras providências."</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1642/loa-_plm_105-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1642/loa-_plm_105-2022.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE GUARANTÃ DO NORTE - MT, PARA O EXERCÍCIO DE 2023, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1634/projeto_de_lei_municipal_106-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1634/projeto_de_lei_municipal_106-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração do artigo 39 da Lei Municipal n°002/1988, de 28 de março de 1988, e dá outras providências."</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1656/plm_108-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1656/plm_108-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito Adicional especial, e dá outras Providencias."_x000D_
 No valor R$ 17.000,00 (dezessete mil reais).</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1657/plm_109-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1657/plm_109-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional Suplementar, e da outras Providências." _x000D_
 No valor de R$6.970.000,00 (seis milhões, novencentos e setenta mil reais) destinados ao Gabinete do Prefeito</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1658/plm_110-2022_2.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1658/plm_110-2022_2.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre autorização do Poder Executivo a Celebrar Convênios para concessão de emprestimos a servidores municipais e dá Providências."</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1664/projeto_de_lei_municipal_111-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1664/projeto_de_lei_municipal_111-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a Proceder a Doação de Bens Móveis para a cooperativa Agroindustrial de Mato Grosso - CooperMT, e dá outras providências."</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1665/projeto_de_lei_municipal_112-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1665/projeto_de_lei_municipal_112-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito Adicional Especial, e dá outras Providências."_x000D_
 no valor de R$ 11.403,53 (onze mil, quatrocentos e três reais e cinquenta e três centavos)_x000D_
 destinado a Secretária Municipal de Infraestrutura Rural e Serviços Urbanos.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1675/projeto_de_lei_municipal_113-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1675/projeto_de_lei_municipal_113-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza a Secretaria Municipal de saúde a realizar a instalação de Câmaras de Segurança/Vigilância em suas unidades, e dá outras providências."</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1293/projeto_de_resolucao_n_001-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1293/projeto_de_resolucao_n_001-2022.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DE DISPOSITIVO DO ANEXO I DA RESOLUÇÃO 001/2017 DE 21 DE MARÇO DE 2017 DA CÂMARA MUNICIPAL DE GUARANTÃ DO NORTE-MT."</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1414/projeto_de_resolucao_002-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1414/projeto_de_resolucao_002-2022.pdf</t>
   </si>
   <si>
     <t>"Institui na Câmara Municipal de Guarantã do Norte/MT o programa "Câmara Mirim", e dá outras providências."</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1569/projeto_de_resolucao_003-22.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1569/projeto_de_resolucao_003-22.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a baixa patrimonial da carga mobiliária da Câmara Municipal de Guarantã do Norte/MT."</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1347/requerimento_001-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1347/requerimento_001-2022.pdf</t>
   </si>
   <si>
     <t>encaminhe todas as notificações realizadas pela Prefeitura Municipal junto as empresas e contratos citados abaixo, bem como, respostas._x000D_
 _x000D_
 Órgão Público: PREFEITURA MUNICIPAL DE GUARANTA DO NORTE_x000D_
 Número do Contrato: 094	Ano do Contrato: 2020	_x000D_
 Bem Público: PAVIMENTAÇÃO ASFÁLTICA NA AVENIDA MATOGROSSO, BAIRRO JARDIM ARAGUAIA, GUARANTÃ DO NORTE – MT - CONSTRUTORA QUEIROZ LIMA EIRELI _x000D_
 _x000D_
 Órgão Público: PREFEITURA MUNICIPAL DE GUARANTA DO NORTE_x000D_
 Número do Contrato: 090	Ano do Contrato: 2020	_x000D_
 Bem Público: PAVIMENTAÇÃO ASFÁLTICA NA AVENIDA SENADOR JONAS PINHEIRO DA SILVA, BAIRRO INDUSTRIAL E JARDIM DAS PALMEIRAS, GUARANTÃ DO NORTE – MT - CONSTRUTORA QUEIROZ LIMA EIRELI _x000D_
 _x000D_
 Órgão Público: PREFEITURA MUNICIPAL DE GUARANTA DO NORTE_x000D_
 Número do Contrato: 095	Ano do Contrato: 2020	_x000D_
 Bem Público: RUA DOS PEQUIZEIROS, BAIRRO CIDADE NOVA, MUNICÍPIO DE GUARANTÃ DO NORTE-MT - CONSTRUTORA QUEIROZ LIMA EIRELI _x000D_
 _x000D_
 Órgão Público: PREFEITURA MUNICIPAL DE GUARANTA DO NORTE_x000D_
 Número do Contrato: 247	Ano do Contrato: 2019</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1396/requerimento_002-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1396/requerimento_002-2022.pdf</t>
   </si>
   <si>
     <t>1-	SOLICITO INFORMAÇÕES BEM COMO CÓPIA DO CNPJ, QUADRA, LOTE E O VALOR PAGO DE TODAS AS EMPRESAS E INDÚSTRIAS CONTEMPLADAS COM TERRENOS NO SETOR INDUSTRIAL.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1473/requerimento_003-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1473/requerimento_003-2022.pdf</t>
   </si>
   <si>
     <t>Licença para tratar de assuntos de interesse particular, pelo prazo de 30 (trinta) dias, a contar a partir de 01 de julho do corrente ano.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1549/requerimento_n_004_2022-_ac._silvio.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1549/requerimento_n_004_2022-_ac._silvio.pdf</t>
   </si>
   <si>
     <t>Requerimento 004/2022</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1547/requerimento_005-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1547/requerimento_005-2022.pdf</t>
   </si>
   <si>
     <t>Requerendo que encaminhe ao Poder Legislativo as seguintes informações:_x000D_
  _x000D_
 1-	É de conhecimento desta Secretaria a ausência da convocação de eleição da Presidência da Associação dos Produtores?  E que o atual Presidente prorrogou o seu mandato para 4 anos sem nenhuma deliberação e alteração estatutária?_x000D_
 _x000D_
 2-	Existe uma devida prestação de contas por parte do referido presidente diante de todas as propagandas arrecadadas e expostas na feira do produtor em que a Prefeitura Municipal tenha conhecimento? Considerando a omissão da prestação de contas anuais da associação._x000D_
 _x000D_
 3-	Que tipo de documentação a Prefeitura tem com o senhor Renato Silveira dos Santos referente a arrecadação das propagandas expostas na Feira do Produtor?</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1584/requerimento_006_-_2022.docx</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1584/requerimento_006_-_2022.docx</t>
   </si>
   <si>
     <t>Requeiro a convocação da Energisa para explicações em uma reunião com os parlamentares.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1645/requerimento_007-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1645/requerimento_007-2022.pdf</t>
   </si>
   <si>
     <t>Formação de uma Comissão Especial, afim de investigar a execução da exploração da Rodovia BR-163.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1641/requerimento_008-2022_scan.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1641/requerimento_008-2022_scan.pdf</t>
   </si>
   <si>
     <t>1- Solicito cópia dos documentos de homologação e do certificado que credencia o aeródromo Municipal de Guarantã do Norte.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>VET T</t>
   </si>
   <si>
     <t>Veto Total</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1375/veto_ao_projeto_de_lei_do_legislativo_008-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1375/veto_ao_projeto_de_lei_do_legislativo_008-2022.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei do Legislativo n° 008/2022, de 17 de Fevereiro de 2022.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1401/veto_total_ao_projeto_de_lei_do_legislativo_008-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1401/veto_total_ao_projeto_de_lei_do_legislativo_008-2022.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI DO LEGISLATIVO N° 008-2022 DE 17 DE FEVEREIRO DE 2022.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>OF.</t>
   </si>
   <si>
     <t>OFÍCIO</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1638/oficio-_lider.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1638/oficio-_lider.pdf</t>
   </si>
   <si>
     <t>Informar que o Vereador José Ferreira de França, á partir de hoje, não exerce mais a função de Lider do Prefeito nesta Casa de Leis.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>CMD</t>
   </si>
   <si>
     <t>Composição da Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1348/edital_publicacao__doc-mt_convocacao_ata.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1348/edital_publicacao__doc-mt_convocacao_ata.pdf</t>
   </si>
   <si>
     <t>EDITAL DE CONVOCAÇÃO PARA ELEIÇÃO DA MESA DIRETORA DA CÂMARA MUNICIPAL DE GUARANTÃ DO NORTE/MT. PARA O BIÊNIO 2023/2024. VOTAÇÃO : 18/03/2022 AS 08H30MIN.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>M.O</t>
   </si>
   <si>
     <t>Moção Apoio</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1399/mocao_de_apoio_05-2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1399/mocao_de_apoio_05-2022.pdf</t>
   </si>
   <si>
     <t>“Moção de Apoio” a TODOS OS PROFISSIONAIS PODÓLOGOS, visando garantir a tramitação do PROJETO DE LEI COMPLEMENTAR Nº 151/2015.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>TL</t>
   </si>
   <si>
     <t>Ficha de Inscrição - Tribuna Livre -</t>
   </si>
   <si>
     <t>Diretoria Legislativa - DL</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1437/ficha_de_enscricao_-_tribuna_livre.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1437/ficha_de_enscricao_-_tribuna_livre.pdf</t>
   </si>
   <si>
     <t>Helio Moita Vilela e Silva</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>Cidadão</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1590/ficha_de_inscricao_-_renato_s.dos_santos_2246_2022.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1590/ficha_de_inscricao_-_renato_s.dos_santos_2246_2022.pdf</t>
   </si>
   <si>
     <t>Renato S. dos Santos, prestar esclarecimento do funcionamento da feira do Produtor.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>EC</t>
   </si>
   <si>
     <t>Edital de Convocação</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1475/edital_de_convocacao..pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1475/edital_de_convocacao..pdf</t>
   </si>
   <si>
     <t>Convoca o 2° suplente de Vereador o Sr. Regivaldo da Silva Ribeiro do partido Podemos para tomar posse do Cargo de Vereador.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Moção de Repudio</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1628/mocao_de_repudio_n001_2022_-_silvio_dutra.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1628/mocao_de_repudio_n001_2022_-_silvio_dutra.pdf</t>
   </si>
   <si>
     <t>Moção de Repudio ao Excelentíssimo Senhor Ministro do Supremo Tribunal Federal Alexandre de Morais.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1635/mocao_de_repudio_01-2022_scan.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1635/mocao_de_repudio_01-2022_scan.pdf</t>
   </si>
   <si>
     <t>Nota de Repudio 001-2022</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>SL</t>
   </si>
   <si>
     <t>Sessão Solene</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1663/memorando_074_2022_-_1_sessao_solene.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1663/memorando_074_2022_-_1_sessao_solene.pdf</t>
   </si>
   <si>
     <t>"ENTREGA/CONCEDE TÍTULO DE CIDADÃO HONORÁRIO GUARANTAENSE AO PASTOR ANTÔNIO MARCOS PEDRO DA SILVA."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4818,67 +4818,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1304/ata_1_____________________1_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1305/ata_002-22_________1_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1306/ata_003-2022____________2_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1315/ata_004-2022_da_3_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1337/ata_05-2022_da_2_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1339/ata_006-2022_da_4_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1338/ata_7_da_5_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1349/ata_08-2022_3_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1378/ata_009_da_4_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1379/ata_010_da_7_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1397/ata_11_da_5_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1400/ata_12_da_8_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1424/ata_03_-_6a_sessao_ordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1439/ata_14_-7_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1430/ata_015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1448/ata_16-2022_8__ordinaria.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1449/ata_17-2022_da_10_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1454/ata_018-2022_9_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1480/10_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1493/11_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1517/ata_22-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1535/ata_23-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1551/ata_24-22.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1552/ata_25-22.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1553/ata_26-22.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1574/ata_27-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1575/ata_28-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1585/ata_no_029-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1598/ata_30-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1615/ata_no_031-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1629/ata_32-2022_scan.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1630/ata_33-2022_scan.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1631/034-2022_scan.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1632/035-2022_scan.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1654/ata_36_da_20_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1667/ata_37.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1668/ata_38.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1669/ata_39.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1686/ata_040-2022-_22_ordinatia.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1687/ata_41-20_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1462/emenda_aditiva_001-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1463/emenda_adita_002-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1612/emenda_aditiva_003-2022_-_a.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1626/emenda_aditiva_004-2022-_a.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1586/emenda_aditiva_008-2022-a.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1427/emenda_modificativa_001-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1453/emenda_modificativa_002-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1563/emenda_modificativa_no_008-2022_ao_plc_12-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1587/emenda_modificativa_009-2022-a.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1627/emenda_modificativa_010-22_-_a.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1625/emenda_supressiva_001-2022_a.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1265/indicacao_n_001_de_2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1266/indicacao_n_002_de_2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1273/indicacao_n_003_de_2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1289/indicacao_no_004_2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1267/indicacao_n_005_de_2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1268/indicacao_n_006_de_2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1269/indicacao_n_007_de_2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1270/indicacao_n_008_de_2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1271/indicacao_n_009_de_2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1307/indicacao_010-2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1272/indicacao_n_011_de_2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1276/indicacao_n_012-2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1288/indicacao_no_015_2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1277/indicacao_n_017-2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1278/indicacao_n018-2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1294/brn30055cb0a84a_061779.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1295/brn30055cb0a84a_061780.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1308/indicacao_021-2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1320/indicacao_023-2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1309/indicacao_25-2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1312/indicacao_026-2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1319/indicacao_027-2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1313/indicacao_029-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1314/indicacao_030-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1316/indicacao_n_031-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1322/indicacao_032-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1323/indicacao_033-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1345/indicacao_034-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1350/indicacao_035-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1346/indicacao_036-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1361/indicacao_n037-2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1368/indicacao_n_038-2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1365/indicacao_039-2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1369/indicacao_040-2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1380/indicacao_041-2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1381/indicacao_042-2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1382/indicacao_043-2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1377/indicacao_044-2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1383/indicacao_045-2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1384/indicacao_046-2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1385/indicacao_048-2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1386/indicacao_049-2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1393/indicacao_050-2022_2.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1387/indicacao_051-2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1388/indicacao_052-2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1389/indicacao_053-2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1390/indicacao_054-2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1391/indicacao_055-2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1392/indicacao_056-2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1395/indicacao_057-2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1408/indicacao_058-2022_2.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1398/indicacao_059-2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1409/indicacao_060-2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1410/indicacao_061-2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1411/indicacao_062-2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1422/indicacao_64-2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1429/indicacao_065-2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1438/indicacao_066-2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1428/indicacao_067-2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1431/indicacao_068-2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1436/indicacao_069-2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1442/indicacao_070-2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1440/indicacao_071-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1447/indicacao_072-2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1443/indicacao_073-2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1444/indicacao_75-2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1445/indicacao_076-2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1446/indicacao_077-2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1451/indicacao_79-2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1458/indicacao_80-2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1456/indicacao_081-2022_2.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1457/indicacao_82-2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1471/indicacao_083-2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1461/indicacao_84-2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1470/indicacao_085-2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1477/indicacao_086-2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1474/indicacao_087-2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1497/indicacao_088-2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1499/indicacao_089-2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1452/indicacao_091-2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1498/indicacao_092-2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1481/indicacao_093-2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1482/indicacao_94-2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1483/indicacao_095-2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1500/indicacao_097-2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1501/indicacao_098-2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1502/indicacao_99-22.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1460/indicacao_100-2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1503/indicacao_101-2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1504/indicacao_102-2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1506/indicacao_103-2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1505/indicacao_n104_2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1508/indicacao_105-2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1538/indicacao_106-2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1510/indicacao_107-2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1518/indicacao_109-2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1537/indicacao_110-2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1519/indicacao_111-2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1521/indicacao_112-2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1546/113.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1540/114.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1539/indicacao_116-2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1541/indicacao_117-2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1542/indicacao_118-2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1543/indicacao_119-2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1544/indicacao_n_120_2022_-_patrolamentocascalhamento.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1548/indicacao_121-2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1555/indicacao_122-22.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1556/indicacao_123-22.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1558/indicacao_124-22.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1559/indicacao_125-2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1557/indicacao_126-2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1560/indicacao_127-2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1570/indicacao_128-2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1571/indicacao_129-2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1576/indicacao_130-2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1577/indicacao_131-2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1580/indicacao_n132_2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1578/indicacao_133-2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1596/indicacao_n134_2022_dante_martins_quebra_mola.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1589/indicacao_no_136-2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1597/indicacao_n137_2022_linha_cahoerinha.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1600/indicacao_138-2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1601/indicacao_139-2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1603/indicacao_140-22.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1605/indicacao_141-2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1606/indicacao_142-22.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1608/indicacao_143-2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1609/indicacao_144-2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1616/indicacao_145-2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1618/indicacao_146-2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1619/indicacao_147-2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1640/indicacao_148-2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1636/indicacao_149-2022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1639/indicacao_150-2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1650/indicacao_154-2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1651/indicacao_155-2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1649/indicacao_156-2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1662/indicacao_157-2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1646/indicacao_158-2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1652/indicacao_159-2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1660/indicacao_160-2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1661/indicacao_161-2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1673/indicacao_162-2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1670/indicacao_164-2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1671/indicacao_165-2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1672/indicacao_166-2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1303/mocao_aplauso_002-2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1344/mocao_de_aplauso_003-2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1351/mocao_de_aplauso_004-202.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1415/mocao_aplauso_006-2022.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1416/mocao_aplauso_007-2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1478/mocao_de_aplauso_008-2022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1479/mocao_de_aplauso__009-2022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1494/mocao_de_aplauso_010-2022.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1495/mocao_de_aplauso_011-2022.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1511/mocao_de_aplauso_013-2022.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1637/mocao_de_aplauso_014-2022.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1648/mocao_de_aplauso_015-2022.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1647/mocao_de_aplauso_016-2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1674/mocao_de_aplauso_017-2022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1274/projeto_de_decreto_legislativo_n_001-2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1302/projeto_decreto_002-2022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1275/projeto_de_decreto_legislativo_n_003-2022.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1376/projeto_de_decreto_legislativo_004-2022.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1261/pdl_n_005_de_2022-_titula_cid._gta_pastor_antonio_marcos_.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1290/projeto_de_decreto_006-2022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1287/projeto_de_decreto_legislativo_n_007-2022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1343/projeto_de_decreto_legislativo_008-2022.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1360/projeto_de_decreto_legislativo_n009-2022.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1426/projeto_dedecreto_legislativo_010-2022.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1455/projeto_de_decreto_legislativo_011-2022.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1492/projeto_de_decreto_012-2022.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1602/projeto_de_decreto_legislativo_013-22.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1688/projeto_de_lei_do_legislativo_040-2022.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1296/plc_001_2022_-_rga_profissionais_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1297/plc_002_2022_-_rga_servidores_comissionados_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1300/projeto_de_lei_complementar_n_003-2022.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1324/projeto_de_lei_complementar_004-2022.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1353/projeto_de_l._complementar_005-2022.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1359/projeto_de_lei_complementar_n006-2022.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1370/projeto_de_lei_complementar_007-2022.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1420/projeto_de_lei_complementarl_008-2022.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1441/projeto_de_lei_complementar_009-2022.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1491/complementar_010-2022.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1522/projeto_de_lei_complementar__011-2022.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1523/projeto_de_lei_complementar_012-2022.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1566/projeto_de_lei_complementar_013-2022.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1595/projeto_de_lei_complementar_n_014_2022_-_contratacao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1607/projeto_de_lei_complementar_015-2022.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1633/plc_016-2022_scan.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1655/plc_017-2022.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1676/projeto_de_lei_complementar_018-2022.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1291/projeto_de_lei_complementar_legislativo_n_001-2022.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1536/projeto_de_lei_complementar_002-2022.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1545/plcl_n004_2022_-_modifica_artica_artigo_da_lei_2179_2022_1.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1512/projeto_de_lei_complementar_006-2022.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1613/projeto_de_lei_complementar_do_legislativo_008-2022.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1258/pll_n_001-2022_-alcoolismo_infanto_juvenil.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1259/projeto_de_lei_legislativa_n_002-2022.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1260/pll_n_003-2022_-emprega_mulhar.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1310/projeto_do_legislativo_005-2022.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1292/pll_006-2023_-_rga_-_servidores_subs._vereadores_prefeito_vice_pref._e_sec._municipais.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1367/projeto_de_lei_do_legislativo_007-2022.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1311/projeto_de_lei_do_legislativo_008-2022.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1352/projeto_de_lei_do_legislativo_007-2022.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1450/projeto_de_lei_do_legislativo_010-2022_2.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1421/projeto_de_lei_do_legislativo_013-2022-------.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1406/projeto_de_lei_legislativo_014-2022.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1417/projeto_de_lei_do_legislativo_015-2022.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1435/projeto_de_lei_do_legislativo_017-2022.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1459/projeto_de_lei_do_legislativo_019-22.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1507/projeto_de_lei_do_legislativo_022-2022.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1509/projeto_de_lei_do_legislativo_24-2022.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1513/pll_n_27_2022_-_nomeacao_cras.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1599/projeto_de_lei_do_legislativo_029-2022.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1567/projeto_de_lei_do_legislativo_030-22.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1554/projeto_de_lei_do_legislativo_31-22.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1588/projeto_lei_legislativo_no_033-2022.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1659/pll_n035_2022_-_cria_cons.municipal_pastores_-alexandre.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1643/pll_037-2022.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1644/pll038-2022.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1653/pll39-2022.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1666/pll_040-2022.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1677/pll_no_041_-_autoria_ver._silvio_dutra_-_incentivo_financeiro_aos_acs_e_ace_1.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1279/projeto_de_lei_municipal_n_001-2022.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1280/projeto_de_lei_municipal_n_002-2022.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1281/projeto_de_lei_municiapl_n_003-2022.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1282/projeto_de_lei_municipal_n_004-2022.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1283/projeto_de_lei_municipal_n_005-2022.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1284/projeto_de_lei_municipal_n_006-2022.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1285/projeto_de_lei_municipal_n_007-2022.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1286/projeto_de_lei_municipal_n_008-2022.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1298/plm_009_2020_-_abertura_de_credito_adicional_apae.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1299/plm_010_2022_-_abertura_de_credito_adicional_apoio_ao_cons._educacao.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1321/plm_n_011_2022.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1317/plm_n_12_2022_-_const._da_clinica_de_tratamento_renal.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1318/plm_n_13_2022_-_manutencao_ruas_estradasoutros..pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1325/projeto_de_lei_ordinario_014-2022.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1326/projeto_de_lei_ordinario_015-2022.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1327/projeto_de_lei_ordinario_016-2022.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1328/projeto_de_lei_ordinario_017-2022.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1329/projeto_de_lei_ordinario_018-2022.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1330/projeto_de_lei_ordinario_019-2022.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1331/projeto_de_lei_ordinario_020-2022.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1332/projeto_de_lei_ordinario_021-2022.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1333/projeto_de_lei_ordinario_022-2022.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1334/projeto_de_lei_ordinario_023-2022.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1335/pll_n_24_2022_-_cultura_italiana.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1336/projeto_de_lei_ordinario_025-2022.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1340/projeto_de_lei_municipal_026-2022.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1341/projeto_de_lei_municipal_027-2022.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1342/projeto_de_lei_municipal_028-2022.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1363/projeto_de_lei_municipal_029-2022.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1357/projeto_de_lei_municipal_030-2022.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1366/plm_n_031_2022_-_doacao_apae.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1356/projeto_de_lei_municipal_032-2022.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1355/projeto_de_lei_municipal_033-2022.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1354/projeto_de_lei_municipal_034-2022.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1364/plm_n_035_2022_-_ouvidoria_geral_municipal.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1371/projeto_de_municipal_036-2022.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1372/projeto_de_lei_municipal_037-2022.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1373/projeto_de_municipal_038-2022.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1374/projeto_de_lei_municipal_039-2022.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1394/projeto_de_lei_municipal_040-2022.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1402/projeto_de_lei_municipal_041-2022_2.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1403/ptojeto_de_lei_municipal_042-2022.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1404/projeto_de_lei_municipal_043-2022.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1405/projeto_de_lei_municipal_044.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1407/projeto_de_lei_municipal_045-2022.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1412/projeto_de_lei_municipal_046-2022_corpo_de_bombeiros_doacao__ass.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1418/projeto_de_lei_municipal_047-2022.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1419/projeto_de_lei_municipal_048-2022.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1425/oficio_024-prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1432/projeto_de_lei_municipal_050-2022.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1433/projeto_de_lei_municipal_051-2022.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1434/projeto_de_lei_municipal_052-2022.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1464/projeto_de_lei_municipal_053-2022.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1465/plm_n_054-2022_-_doacao_delegacia_regional.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1466/projeto_de_lei_municipal_055-2022.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1472/projeto_de_lei_municipal_056-2022.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1467/projeto_de_lei_municipal_057-2022.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1468/projeto_de_lei_municipal_058-2022.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1469/projeto_de_lei_municipal_059-2022.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1476/projeto_de_li_municipal_060-2022.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1484/projeto_de_lei_municipal_061-2022.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1485/projeto_de_lei_municipal_062-2022.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1486/projeto_de_lei_municipal_063-2022.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1487/projeto_de_lei_municipal_064-2022.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1488/projeto_de_lei_municipal_065-2022.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1489/projeto_de_lei_municipal_66-2022.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1490/plm_067-2022_-_os.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1514/projeto_de_lei_municipal_068-2022.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1515/projeto_de_lei_municipal_069-2022.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1516/projeto_de_lei_municipal_070-2022_2.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1520/projeto_de_lei_municipal_071-2022.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1524/projeto_de_lei_municipal_072-2022.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1525/projeto_de_lei_municipal_073-2022.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1526/projeto_m._74_retirado_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1527/projeto_de_lei_municipal_075-2022.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1528/projeto_lei_municipal_076-2022.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1529/plm_077-2022-a.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1530/projeto_m.78_retirado_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1531/projeto_de_lei_municipal_079-2022.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1532/projeto_de_lei_municipal_080-2022.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1533/projeto_m._81_retirado_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1561/projeto_de_lei_municipal_082-2022.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1568/projeto_de_lei_municipal_083-2022.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1564/projeto_de_lei_municipal_084-2022.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1562/projeto_de_lei_municipal_085-2022.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1565/plm_86-2022-a.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1611/projeto_de_lei_municipal_087-2022.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1572/projeto_lei_municipal_088_2022.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1581/projeto_lei_municipal_089-2022.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1582/projeto_lei_municipal_090-2022.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1583/projeto_de_lei_municipal_no_91_de_2022.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1591/projeto_de_lei_municipal_n_092_2022_-_cidade_empreendedora.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1592/projeto_de_lei_municipal_n_093_2022_-_coperacao_mutua.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1593/projeto_de_lei_municipal_n_094_2022_-_contratar_tomografias.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1594/projeto_de_lei_municipal_n_095_2022_-_suas_-sistema_unico_de_assitencia_social.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1604/projeto_de_lei_municipal_096-2022.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1610/plm_97-2022_-_a.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1614/plm_098-2022_scan.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1617/plm_99-2022_scan.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1620/plm_100-2022-a.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1621/plm_101-2022-a.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1622/plm_102-2022-a.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1623/plm_103-2022.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1624/plm_104-2022-a.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1642/loa-_plm_105-2022.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1634/projeto_de_lei_municipal_106-2022.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1656/plm_108-2022.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1657/plm_109-2022.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1658/plm_110-2022_2.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1664/projeto_de_lei_municipal_111-2022.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1665/projeto_de_lei_municipal_112-2022.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1675/projeto_de_lei_municipal_113-2022.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1293/projeto_de_resolucao_n_001-2022.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1414/projeto_de_resolucao_002-2022.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1569/projeto_de_resolucao_003-22.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1347/requerimento_001-2022.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1396/requerimento_002-2022.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1473/requerimento_003-2022.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1549/requerimento_n_004_2022-_ac._silvio.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1547/requerimento_005-2022.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1584/requerimento_006_-_2022.docx" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1645/requerimento_007-2022.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1641/requerimento_008-2022_scan.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1375/veto_ao_projeto_de_lei_do_legislativo_008-2022.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1401/veto_total_ao_projeto_de_lei_do_legislativo_008-2022.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1638/oficio-_lider.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1348/edital_publicacao__doc-mt_convocacao_ata.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1399/mocao_de_apoio_05-2022.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1437/ficha_de_enscricao_-_tribuna_livre.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1590/ficha_de_inscricao_-_renato_s.dos_santos_2246_2022.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1475/edital_de_convocacao..pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1628/mocao_de_repudio_n001_2022_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1635/mocao_de_repudio_01-2022_scan.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1663/memorando_074_2022_-_1_sessao_solene.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1304/ata_1_____________________1_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1305/ata_002-22_________1_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1306/ata_003-2022____________2_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1315/ata_004-2022_da_3_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1337/ata_05-2022_da_2_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1339/ata_006-2022_da_4_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1338/ata_7_da_5_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1349/ata_08-2022_3_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1378/ata_009_da_4_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1379/ata_010_da_7_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1397/ata_11_da_5_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1400/ata_12_da_8_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1424/ata_03_-_6a_sessao_ordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1439/ata_14_-7_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1430/ata_015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1448/ata_16-2022_8__ordinaria.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1449/ata_17-2022_da_10_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1454/ata_018-2022_9_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1480/10_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1493/11_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1517/ata_22-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1535/ata_23-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1551/ata_24-22.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1552/ata_25-22.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1553/ata_26-22.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1574/ata_27-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1575/ata_28-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1585/ata_no_029-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1598/ata_30-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1615/ata_no_031-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1629/ata_32-2022_scan.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1630/ata_33-2022_scan.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1631/034-2022_scan.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1632/035-2022_scan.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1654/ata_36_da_20_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1667/ata_37.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1668/ata_38.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1669/ata_39.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1686/ata_040-2022-_22_ordinatia.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1687/ata_41-20_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1462/emenda_aditiva_001-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1463/emenda_adita_002-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1612/emenda_aditiva_003-2022_-_a.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1626/emenda_aditiva_004-2022-_a.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1586/emenda_aditiva_008-2022-a.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1427/emenda_modificativa_001-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1453/emenda_modificativa_002-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1563/emenda_modificativa_no_008-2022_ao_plc_12-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1587/emenda_modificativa_009-2022-a.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1627/emenda_modificativa_010-22_-_a.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1625/emenda_supressiva_001-2022_a.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1265/indicacao_n_001_de_2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1266/indicacao_n_002_de_2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1273/indicacao_n_003_de_2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1289/indicacao_no_004_2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1267/indicacao_n_005_de_2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1268/indicacao_n_006_de_2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1269/indicacao_n_007_de_2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1270/indicacao_n_008_de_2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1271/indicacao_n_009_de_2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1307/indicacao_010-2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1272/indicacao_n_011_de_2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1276/indicacao_n_012-2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1288/indicacao_no_015_2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1277/indicacao_n_017-2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1278/indicacao_n018-2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1294/brn30055cb0a84a_061779.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1295/brn30055cb0a84a_061780.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1308/indicacao_021-2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1320/indicacao_023-2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1309/indicacao_25-2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1312/indicacao_026-2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1319/indicacao_027-2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1313/indicacao_029-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1314/indicacao_030-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1316/indicacao_n_031-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1322/indicacao_032-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1323/indicacao_033-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1345/indicacao_034-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1350/indicacao_035-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1346/indicacao_036-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1361/indicacao_n037-2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1368/indicacao_n_038-2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1365/indicacao_039-2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1369/indicacao_040-2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1380/indicacao_041-2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1381/indicacao_042-2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1382/indicacao_043-2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1377/indicacao_044-2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1383/indicacao_045-2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1384/indicacao_046-2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1385/indicacao_048-2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1386/indicacao_049-2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1393/indicacao_050-2022_2.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1387/indicacao_051-2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1388/indicacao_052-2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1389/indicacao_053-2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1390/indicacao_054-2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1391/indicacao_055-2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1392/indicacao_056-2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1395/indicacao_057-2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1408/indicacao_058-2022_2.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1398/indicacao_059-2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1409/indicacao_060-2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1410/indicacao_061-2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1411/indicacao_062-2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1422/indicacao_64-2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1429/indicacao_065-2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1438/indicacao_066-2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1428/indicacao_067-2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1431/indicacao_068-2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1436/indicacao_069-2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1442/indicacao_070-2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1440/indicacao_071-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1447/indicacao_072-2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1443/indicacao_073-2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1444/indicacao_75-2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1445/indicacao_076-2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1446/indicacao_077-2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1451/indicacao_79-2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1458/indicacao_80-2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1456/indicacao_081-2022_2.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1457/indicacao_82-2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1471/indicacao_083-2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1461/indicacao_84-2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1470/indicacao_085-2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1477/indicacao_086-2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1474/indicacao_087-2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1497/indicacao_088-2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1499/indicacao_089-2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1452/indicacao_091-2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1498/indicacao_092-2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1481/indicacao_093-2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1482/indicacao_94-2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1483/indicacao_095-2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1500/indicacao_097-2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1501/indicacao_098-2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1502/indicacao_99-22.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1460/indicacao_100-2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1503/indicacao_101-2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1504/indicacao_102-2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1506/indicacao_103-2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1505/indicacao_n104_2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1508/indicacao_105-2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1538/indicacao_106-2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1510/indicacao_107-2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1518/indicacao_109-2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1537/indicacao_110-2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1519/indicacao_111-2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1521/indicacao_112-2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1546/113.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1540/114.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1539/indicacao_116-2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1541/indicacao_117-2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1542/indicacao_118-2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1543/indicacao_119-2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1544/indicacao_n_120_2022_-_patrolamentocascalhamento.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1548/indicacao_121-2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1555/indicacao_122-22.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1556/indicacao_123-22.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1558/indicacao_124-22.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1559/indicacao_125-2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1557/indicacao_126-2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1560/indicacao_127-2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1570/indicacao_128-2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1571/indicacao_129-2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1576/indicacao_130-2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1577/indicacao_131-2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1580/indicacao_n132_2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1578/indicacao_133-2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1596/indicacao_n134_2022_dante_martins_quebra_mola.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1589/indicacao_no_136-2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1597/indicacao_n137_2022_linha_cahoerinha.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1600/indicacao_138-2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1601/indicacao_139-2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1603/indicacao_140-22.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1605/indicacao_141-2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1606/indicacao_142-22.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1608/indicacao_143-2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1609/indicacao_144-2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1616/indicacao_145-2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1618/indicacao_146-2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1619/indicacao_147-2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1640/indicacao_148-2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1636/indicacao_149-2022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1639/indicacao_150-2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1650/indicacao_154-2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1651/indicacao_155-2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1649/indicacao_156-2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1662/indicacao_157-2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1646/indicacao_158-2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1652/indicacao_159-2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1660/indicacao_160-2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1661/indicacao_161-2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1673/indicacao_162-2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1670/indicacao_164-2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1671/indicacao_165-2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1672/indicacao_166-2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1303/mocao_aplauso_002-2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1344/mocao_de_aplauso_003-2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1351/mocao_de_aplauso_004-202.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1415/mocao_aplauso_006-2022.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1416/mocao_aplauso_007-2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1478/mocao_de_aplauso_008-2022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1479/mocao_de_aplauso__009-2022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1494/mocao_de_aplauso_010-2022.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1495/mocao_de_aplauso_011-2022.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1511/mocao_de_aplauso_013-2022.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1637/mocao_de_aplauso_014-2022.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1648/mocao_de_aplauso_015-2022.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1647/mocao_de_aplauso_016-2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1674/mocao_de_aplauso_017-2022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1274/projeto_de_decreto_legislativo_n_001-2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1302/projeto_decreto_002-2022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1275/projeto_de_decreto_legislativo_n_003-2022.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1376/projeto_de_decreto_legislativo_004-2022.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1261/pdl_n_005_de_2022-_titula_cid._gta_pastor_antonio_marcos_.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1290/projeto_de_decreto_006-2022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1287/projeto_de_decreto_legislativo_n_007-2022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1343/projeto_de_decreto_legislativo_008-2022.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1360/projeto_de_decreto_legislativo_n009-2022.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1426/projeto_dedecreto_legislativo_010-2022.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1455/projeto_de_decreto_legislativo_011-2022.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1492/projeto_de_decreto_012-2022.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1602/projeto_de_decreto_legislativo_013-22.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1688/projeto_de_lei_do_legislativo_040-2022.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1296/plc_001_2022_-_rga_profissionais_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1297/plc_002_2022_-_rga_servidores_comissionados_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1300/projeto_de_lei_complementar_n_003-2022.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1324/projeto_de_lei_complementar_004-2022.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1353/projeto_de_l._complementar_005-2022.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1359/projeto_de_lei_complementar_n006-2022.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1370/projeto_de_lei_complementar_007-2022.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1420/projeto_de_lei_complementarl_008-2022.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1441/projeto_de_lei_complementar_009-2022.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1491/complementar_010-2022.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1522/projeto_de_lei_complementar__011-2022.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1523/projeto_de_lei_complementar_012-2022.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1566/projeto_de_lei_complementar_013-2022.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1595/projeto_de_lei_complementar_n_014_2022_-_contratacao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1607/projeto_de_lei_complementar_015-2022.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1633/plc_016-2022_scan.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1655/plc_017-2022.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1676/projeto_de_lei_complementar_018-2022.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1291/projeto_de_lei_complementar_legislativo_n_001-2022.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1536/projeto_de_lei_complementar_002-2022.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1545/plcl_n004_2022_-_modifica_artica_artigo_da_lei_2179_2022_1.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1512/projeto_de_lei_complementar_006-2022.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1613/projeto_de_lei_complementar_do_legislativo_008-2022.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1258/pll_n_001-2022_-alcoolismo_infanto_juvenil.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1259/projeto_de_lei_legislativa_n_002-2022.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1260/pll_n_003-2022_-emprega_mulhar.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1310/projeto_do_legislativo_005-2022.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1292/pll_006-2023_-_rga_-_servidores_subs._vereadores_prefeito_vice_pref._e_sec._municipais.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1367/projeto_de_lei_do_legislativo_007-2022.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1311/projeto_de_lei_do_legislativo_008-2022.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1352/projeto_de_lei_do_legislativo_007-2022.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1450/projeto_de_lei_do_legislativo_010-2022_2.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1421/projeto_de_lei_do_legislativo_013-2022-------.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1406/projeto_de_lei_legislativo_014-2022.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1417/projeto_de_lei_do_legislativo_015-2022.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1435/projeto_de_lei_do_legislativo_017-2022.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1459/projeto_de_lei_do_legislativo_019-22.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1507/projeto_de_lei_do_legislativo_022-2022.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1509/projeto_de_lei_do_legislativo_24-2022.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1513/pll_n_27_2022_-_nomeacao_cras.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1599/projeto_de_lei_do_legislativo_029-2022.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1567/projeto_de_lei_do_legislativo_030-22.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1554/projeto_de_lei_do_legislativo_31-22.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1588/projeto_lei_legislativo_no_033-2022.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1659/pll_n035_2022_-_cria_cons.municipal_pastores_-alexandre.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1643/pll_037-2022.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1644/pll038-2022.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1653/pll39-2022.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1666/pll_040-2022.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1677/pll_no_041_-_autoria_ver._silvio_dutra_-_incentivo_financeiro_aos_acs_e_ace_1.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1279/projeto_de_lei_municipal_n_001-2022.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1280/projeto_de_lei_municipal_n_002-2022.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1281/projeto_de_lei_municiapl_n_003-2022.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1282/projeto_de_lei_municipal_n_004-2022.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1283/projeto_de_lei_municipal_n_005-2022.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1284/projeto_de_lei_municipal_n_006-2022.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1285/projeto_de_lei_municipal_n_007-2022.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1286/projeto_de_lei_municipal_n_008-2022.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1298/plm_009_2020_-_abertura_de_credito_adicional_apae.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1299/plm_010_2022_-_abertura_de_credito_adicional_apoio_ao_cons._educacao.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1321/plm_n_011_2022.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1317/plm_n_12_2022_-_const._da_clinica_de_tratamento_renal.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1318/plm_n_13_2022_-_manutencao_ruas_estradasoutros..pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1325/projeto_de_lei_ordinario_014-2022.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1326/projeto_de_lei_ordinario_015-2022.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1327/projeto_de_lei_ordinario_016-2022.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1328/projeto_de_lei_ordinario_017-2022.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1329/projeto_de_lei_ordinario_018-2022.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1330/projeto_de_lei_ordinario_019-2022.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1331/projeto_de_lei_ordinario_020-2022.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1332/projeto_de_lei_ordinario_021-2022.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1333/projeto_de_lei_ordinario_022-2022.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1334/projeto_de_lei_ordinario_023-2022.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1335/pll_n_24_2022_-_cultura_italiana.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1336/projeto_de_lei_ordinario_025-2022.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1340/projeto_de_lei_municipal_026-2022.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1341/projeto_de_lei_municipal_027-2022.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1342/projeto_de_lei_municipal_028-2022.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1363/projeto_de_lei_municipal_029-2022.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1357/projeto_de_lei_municipal_030-2022.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1366/plm_n_031_2022_-_doacao_apae.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1356/projeto_de_lei_municipal_032-2022.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1355/projeto_de_lei_municipal_033-2022.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1354/projeto_de_lei_municipal_034-2022.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1364/plm_n_035_2022_-_ouvidoria_geral_municipal.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1371/projeto_de_municipal_036-2022.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1372/projeto_de_lei_municipal_037-2022.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1373/projeto_de_municipal_038-2022.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1374/projeto_de_lei_municipal_039-2022.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1394/projeto_de_lei_municipal_040-2022.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1402/projeto_de_lei_municipal_041-2022_2.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1403/ptojeto_de_lei_municipal_042-2022.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1404/projeto_de_lei_municipal_043-2022.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1405/projeto_de_lei_municipal_044.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1407/projeto_de_lei_municipal_045-2022.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1412/projeto_de_lei_municipal_046-2022_corpo_de_bombeiros_doacao__ass.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1418/projeto_de_lei_municipal_047-2022.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1419/projeto_de_lei_municipal_048-2022.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1425/oficio_024-prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1432/projeto_de_lei_municipal_050-2022.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1433/projeto_de_lei_municipal_051-2022.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1434/projeto_de_lei_municipal_052-2022.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1464/projeto_de_lei_municipal_053-2022.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1465/plm_n_054-2022_-_doacao_delegacia_regional.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1466/projeto_de_lei_municipal_055-2022.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1472/projeto_de_lei_municipal_056-2022.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1467/projeto_de_lei_municipal_057-2022.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1468/projeto_de_lei_municipal_058-2022.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1469/projeto_de_lei_municipal_059-2022.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1476/projeto_de_li_municipal_060-2022.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1484/projeto_de_lei_municipal_061-2022.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1485/projeto_de_lei_municipal_062-2022.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1486/projeto_de_lei_municipal_063-2022.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1487/projeto_de_lei_municipal_064-2022.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1488/projeto_de_lei_municipal_065-2022.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1489/projeto_de_lei_municipal_66-2022.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1490/plm_067-2022_-_os.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1514/projeto_de_lei_municipal_068-2022.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1515/projeto_de_lei_municipal_069-2022.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1516/projeto_de_lei_municipal_070-2022_2.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1520/projeto_de_lei_municipal_071-2022.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1524/projeto_de_lei_municipal_072-2022.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1525/projeto_de_lei_municipal_073-2022.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1526/projeto_m._74_retirado_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1527/projeto_de_lei_municipal_075-2022.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1528/projeto_lei_municipal_076-2022.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1529/plm_077-2022-a.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1530/projeto_m.78_retirado_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1531/projeto_de_lei_municipal_079-2022.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1532/projeto_de_lei_municipal_080-2022.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1533/projeto_m._81_retirado_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1561/projeto_de_lei_municipal_082-2022.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1568/projeto_de_lei_municipal_083-2022.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1564/projeto_de_lei_municipal_084-2022.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1562/projeto_de_lei_municipal_085-2022.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1565/plm_86-2022-a.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1611/projeto_de_lei_municipal_087-2022.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1572/projeto_lei_municipal_088_2022.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1581/projeto_lei_municipal_089-2022.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1582/projeto_lei_municipal_090-2022.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1583/projeto_de_lei_municipal_no_91_de_2022.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1591/projeto_de_lei_municipal_n_092_2022_-_cidade_empreendedora.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1592/projeto_de_lei_municipal_n_093_2022_-_coperacao_mutua.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1593/projeto_de_lei_municipal_n_094_2022_-_contratar_tomografias.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1594/projeto_de_lei_municipal_n_095_2022_-_suas_-sistema_unico_de_assitencia_social.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1604/projeto_de_lei_municipal_096-2022.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1610/plm_97-2022_-_a.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1614/plm_098-2022_scan.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1617/plm_99-2022_scan.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1620/plm_100-2022-a.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1621/plm_101-2022-a.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1622/plm_102-2022-a.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1623/plm_103-2022.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1624/plm_104-2022-a.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1642/loa-_plm_105-2022.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1634/projeto_de_lei_municipal_106-2022.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1656/plm_108-2022.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1657/plm_109-2022.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1658/plm_110-2022_2.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1664/projeto_de_lei_municipal_111-2022.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1665/projeto_de_lei_municipal_112-2022.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1675/projeto_de_lei_municipal_113-2022.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1293/projeto_de_resolucao_n_001-2022.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1414/projeto_de_resolucao_002-2022.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1569/projeto_de_resolucao_003-22.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1347/requerimento_001-2022.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1396/requerimento_002-2022.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1473/requerimento_003-2022.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1549/requerimento_n_004_2022-_ac._silvio.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1547/requerimento_005-2022.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1584/requerimento_006_-_2022.docx" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1645/requerimento_007-2022.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1641/requerimento_008-2022_scan.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1375/veto_ao_projeto_de_lei_do_legislativo_008-2022.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1401/veto_total_ao_projeto_de_lei_do_legislativo_008-2022.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1638/oficio-_lider.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1348/edital_publicacao__doc-mt_convocacao_ata.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1399/mocao_de_apoio_05-2022.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1437/ficha_de_enscricao_-_tribuna_livre.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1590/ficha_de_inscricao_-_renato_s.dos_santos_2246_2022.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1475/edital_de_convocacao..pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1628/mocao_de_repudio_n001_2022_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1635/mocao_de_repudio_01-2022_scan.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2022/1663/memorando_074_2022_-_1_sessao_solene.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H413"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="163.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="163" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>