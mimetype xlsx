--- v0 (2026-02-06)
+++ v1 (2026-06-22)
@@ -54,4583 +54,4583 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Atas</t>
   </si>
   <si>
     <t>Plenário - PLEN</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1708/ata_001-2023_da_1extraordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1708/ata_001-2023_da_1extraordinaria.pdf</t>
   </si>
   <si>
     <t>1° Extraordinária.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1709/ata_no_002-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1709/ata_no_002-2023.pdf</t>
   </si>
   <si>
     <t>1ª Sessão Ordinária de 2023.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1743/ata_no_003-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1743/ata_no_003-2023.pdf</t>
   </si>
   <si>
     <t>2ª Sessão Extraordinária de 2023.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1759/ata_no_004-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1759/ata_no_004-2023.pdf</t>
   </si>
   <si>
     <t>2ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1760/ata_no_005-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1760/ata_no_005-2023.pdf</t>
   </si>
   <si>
     <t>3ª Sessão Extraordinária de 2023.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1761/ata_no_006-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1761/ata_no_006-2023.pdf</t>
   </si>
   <si>
     <t>4ª Sessão Extraordinária de 2023.</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1762/ata_no_007-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1762/ata_no_007-2023.pdf</t>
   </si>
   <si>
     <t>5ª Sessão Extraordinária de 2023.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/</t>
   </si>
   <si>
     <t>3ª Sessão Ordinária de 2023.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1768/ata_no_009-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1768/ata_no_009-2023.pdf</t>
   </si>
   <si>
     <t>7ª Sessão Extraordinária de 2023.</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1783/ata_010-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1783/ata_010-2023.pdf</t>
   </si>
   <si>
     <t>8° Sessão Extraordinária</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1784/ata_011-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1784/ata_011-2023.pdf</t>
   </si>
   <si>
     <t>9° Extraordinária</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1785/ata_12-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1785/ata_12-2023.pdf</t>
   </si>
   <si>
     <t>4° Sessão Ordinária</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1786/ata_013-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1786/ata_013-2023.pdf</t>
   </si>
   <si>
     <t>10° Sessão Extraordinária</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1848/ata_014-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1848/ata_014-2023.pdf</t>
   </si>
   <si>
     <t>5° Sessão Ordinária 2023</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1849/ata_015-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1849/ata_015-2023.pdf</t>
   </si>
   <si>
     <t>6° Sessão Ordinária</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1867/ccf_000899.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1867/ccf_000899.pdf</t>
   </si>
   <si>
     <t>7° Sessão Ordinária de 2023.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1891/ccf_000961.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1891/ccf_000961.pdf</t>
   </si>
   <si>
     <t>8° Sessão Ordinária de 2023.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1892/ccf_000960.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1892/ccf_000960.pdf</t>
   </si>
   <si>
     <t>11° Extraordinária de 2023</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1917/ata_19-_9ordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1917/ata_19-_9ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 9° ORDINÁRIA 2023</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1918/ata_020_-_12extraordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1918/ata_020_-_12extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 12° EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1954/021-_13_extraordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1954/021-_13_extraordinaria.pdf</t>
   </si>
   <si>
     <t>13° Extraordinária de 2023</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1955/022_-_10_ordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1955/022_-_10_ordinaria.pdf</t>
   </si>
   <si>
     <t>10° Ordinária de 2023</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1956/023-_14_extraordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1956/023-_14_extraordinaria.pdf</t>
   </si>
   <si>
     <t>14° Extraordinária de 2023</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1957/024_-_11_ordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1957/024_-_11_ordinaria.pdf</t>
   </si>
   <si>
     <t>11° Ordinária de 2023</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1958/ccf_001101.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1958/ccf_001101.pdf</t>
   </si>
   <si>
     <t>15° Extraordinária de 2023</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1976/ata_026-_c.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1976/ata_026-_c.pdf</t>
   </si>
   <si>
     <t>12° Sessão Ordinária 2023.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1977/ata_27-2023_c.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1977/ata_27-2023_c.pdf</t>
   </si>
   <si>
     <t>16°Extraordinária 2023</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2001/ata_028-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2001/ata_028-2023.pdf</t>
   </si>
   <si>
     <t>13° Sessão Ordinária 2023.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1999/ata_029-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1999/ata_029-2023.pdf</t>
   </si>
   <si>
     <t>17° Extraordinária 2023.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2000/ata_030-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2000/ata_030-2023.pdf</t>
   </si>
   <si>
     <t>18° Extraordinária 2023.</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2006/ata_31-14ordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2006/ata_31-14ordinaria.pdf</t>
   </si>
   <si>
     <t>14° Sessão Ordinária 2023.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2020/ata_032_19_extraordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2020/ata_032_19_extraordinaria.pdf</t>
   </si>
   <si>
     <t>19ª Sessão Extraordinária de 2023.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2019/ata_33_15_ordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2019/ata_33_15_ordinaria.pdf</t>
   </si>
   <si>
     <t>15ª Sessão Ordinária de 2023.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2039/ata_034_2023_16a_ordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2039/ata_034_2023_16a_ordinaria.pdf</t>
   </si>
   <si>
     <t>16° Sessão Ordinária.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2040/ata_035_2023_20a_extraordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2040/ata_035_2023_20a_extraordinaria.pdf</t>
   </si>
   <si>
     <t>20° Sessão Extraordinária .</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2045/ata_36-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2045/ata_36-2023.pdf</t>
   </si>
   <si>
     <t>21ª Sessão Extraordinária de 2023.</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2046/ata_37-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2046/ata_37-2023.pdf</t>
   </si>
   <si>
     <t>17ª Sessão Ordinária</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2059/ata_038-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2059/ata_038-2023.pdf</t>
   </si>
   <si>
     <t>22.º Sessão Extraordinária de 2023</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2060/ata_039-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2060/ata_039-2023.pdf</t>
   </si>
   <si>
     <t>23° Sessão Extraordinária de 2023</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2061/ata_040-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2061/ata_040-2023.pdf</t>
   </si>
   <si>
     <t>18° Sessão Ordinária de 2023</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2082/ata_041-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2082/ata_041-2023.pdf</t>
   </si>
   <si>
     <t>19° Sessão Ordinária de 2023</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2083/ata_042-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2083/ata_042-2023.pdf</t>
   </si>
   <si>
     <t>25° Sessão Extraordinária 2023</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2084/ata_043-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2084/ata_043-2023.pdf</t>
   </si>
   <si>
     <t>26° Sessão Extraordinária 2023</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2094/ata_44-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2094/ata_44-2023.pdf</t>
   </si>
   <si>
     <t>20° Sessão Ordinária</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2095/ata_45-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2095/ata_45-2023.pdf</t>
   </si>
   <si>
     <t>27° Sessão Extraordinária</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2096/ata_46-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2096/ata_46-2023.pdf</t>
   </si>
   <si>
     <t>28° Sessão Extraordinaria</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2106/ata_47-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2106/ata_47-2023.pdf</t>
   </si>
   <si>
     <t>21° Sessão Ordinária de 2023.</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2111/ata_048-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2111/ata_048-2023.pdf</t>
   </si>
   <si>
     <t>22ª Sessão Ordinária de 2023.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>C.A.G</t>
   </si>
   <si>
     <t>Contas Anuais de Governo</t>
   </si>
   <si>
     <t>Tribunal de Contas de Mato Grosso</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1702/100757-2020_parte_2.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1702/100757-2020_parte_2.pdf</t>
   </si>
   <si>
     <t>PROCESSO N° 10.075/2020 - CONTAS ANUAIS DO GOVERNO MUNICIPAL DE GUARANTÃ DO NORTE/MT._x000D_
 PERIODO 2017/2020 - EXERCICIO 2020.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
     <t>PROCESSO Nº : 41242-2/2021_x000D_
 PRINCIPAL : PREFEITURA MUNICIPAL DE GUARANTA DO NORTE_x000D_
 ASSUNTO : CONTAS ANUAIS DE GOVERNO MUNICIPAL_x000D_
 INTERESSADO : CÂMARA MUNICIPAL DE GUARANTA DO NORTE_x000D_
 _x000D_
 CONTAS ANUAIS DO GOVERNO MUNICIPAL DE GUARANTÃ DO NORTE/MT._x000D_
 PERIODO 2021/2024 - EXERCICIO 2021.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Sandra Martins</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1692/indicacao_no_001-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1692/indicacao_no_001-2023.pdf</t>
   </si>
   <si>
     <t>Implantação de redutor de velocidade:_x000D_
 - Na Avenida das Macieiras, proximo ao CTG - Bairro Jardim Novo Horizonte;_x000D_
 - Rua das Nogueiras esquina com a Rua do Cedros - Bairro 13 de Maio.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>Irmão Alexandre</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1685/indicacao_002-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1685/indicacao_002-2023.pdf</t>
   </si>
   <si>
     <t>Implantação de aulas de natação na rede pública de ensino municipal através das aulas de educação fisica ou da secretaria de educação.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>Valter do Sindicato</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1694/indicacao_no_003-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1694/indicacao_no_003-2023.pdf</t>
   </si>
   <si>
     <t>Viabilizar projeto para construção de Galerias de Aguas Pluviais na Rua Gaviões e Rua Santo Antônio.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>Zilmar</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1693/indicacao_004-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1693/indicacao_004-2023.pdf</t>
   </si>
   <si>
     <t>Estudar a possibilidade de realizar a construção de casas populares (Conjunto Habitacional) no Municipio de Guarantã do Norte/MT, para atender as familias de baixa renda que não possuem moradia própria.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>Demilson da Páscoa</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1695/indicacao_no_005-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1695/indicacao_no_005-2023.pdf</t>
   </si>
   <si>
     <t>Indico, serviço da Infraestrutura para rebaixamento/corte da Serra do Morrinho na Comunidade Sol Nascente.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1696/indicacao_no_006-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1696/indicacao_no_006-2023.pdf</t>
   </si>
   <si>
     <t>Implantação de Escola Militar no Municipio de Guarantã do Norte/MT.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1710/indicacao_007-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1710/indicacao_007-2023.pdf</t>
   </si>
   <si>
     <t>Iluminação da quadra de esporte, ao lado da pista de skate localizada na Av. Guarantã, com instalação de refletores, visando segurança e melhorias na visibilidade noturna.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1697/indicacao_no_008-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1697/indicacao_no_008-2023.pdf</t>
   </si>
   <si>
     <t>- Implantação de Escola Militar no Modelo da Escola Dom Pedro II nos mesmo moldes de outros municípios de Mato Grosso.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>Prof. Valcimar Fuzinato</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1698/indicacao_no_009-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1698/indicacao_no_009-2023.pdf</t>
   </si>
   <si>
     <t>Construção de Redutor de velocidade (quebra-molas) na Av. Dantes Martins de Oliveira, mais precisamente proximo a Casa de n°16, esquina com a Rua Amendoeiras.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1699/indicacao_010-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1699/indicacao_010-2023.pdf</t>
   </si>
   <si>
     <t>Construção de estacionamento e local para embarque/Desembarque, no canteiro central da Av. Guarantã, Construção de estacionamento, organizar e instalar sinalização vertical e horizontal nas vias laterais da Av. Guarantã, precisamente em torno da Creche Gente Miúda.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1700/indicacao_no_011-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1700/indicacao_no_011-2023.pdf</t>
   </si>
   <si>
     <t>Construção de banheiro, instalação de bebedouro e ampliação da Rede de Iluminação interna, no cemitério municipal.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1701/indicacao_no_012-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1701/indicacao_no_012-2023.pdf</t>
   </si>
   <si>
     <t>- Construção de banheiros e instalação de bebedouros em praças, academias de saúde, quadras esportivas, pista de caminhada e pista de ciclismo em toda cidade, mas precisamente em torno da Av. Guarantã que concentra o maior número dos polos de atividades citados acima.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1706/indicacao_no_013-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1706/indicacao_no_013-2023.pdf</t>
   </si>
   <si>
     <t>Ampliação de lama asfáltica em todas as ruas do Bairro Centro.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>Zé França</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1703/indicacao_no_014-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1703/indicacao_no_014-2023.pdf</t>
   </si>
   <si>
     <t>Serviço de Reparo na Pavimentação Asfáltica na esquina da Rua dos Flamboyantes com Rua Embarés e Tapa Buraco na esquina da Rua Pequizeiros com a Rua Embarés – Bairro Cidade Nova.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1704/indicacao_no_015-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1704/indicacao_no_015-2023.pdf</t>
   </si>
   <si>
     <t>Serviço de Reparo na Pavimentação Asfáltica na esquina da Travessa dos Angicos com a Rua Magnólia – Bairro Centro.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1707/indicacao_no_016-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1707/indicacao_no_016-2023.pdf</t>
   </si>
   <si>
     <t>Alterar na Lei Complementar Municipal 257/2017, artigo 204 e 205, onde trata das cobranças de UPFG,  que haja isenção ou que no máximo seja feita a cobrança de 1 UPFG, quando houver alteração.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>Silvio Dutra</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1713/indicacao_017-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1713/indicacao_017-2023.pdf</t>
   </si>
   <si>
     <t>Obra de drenagem e pavimentação asfáltica das Ruas: Porto Velho, Campo Grande e Goiânia localizadas no Bairro Jardim Vitória.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1711/indicacao_no_018-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1711/indicacao_no_018-2023.pdf</t>
   </si>
   <si>
     <t>Transformar o prédio que está ocioso, que seria para implantação de uma farinheira comunitária no Bairro Santa Marta em uma Unidade de Saúde (PSF), ou que seja construído um novo prédio para a finalidade solicitada.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1712/indicacao_no_019-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1712/indicacao_no_019-2023.pdf</t>
   </si>
   <si>
     <t>Serviço de recuperação com cascalhamento, compactação das vias, Rua dos Gaviões e Rua Santo Antônio, até que seja feita a canalização para posteriormente ser feita a pavimentação.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1742/indicacao_no_020-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1742/indicacao_no_020-2023.pdf</t>
   </si>
   <si>
     <t>Indica alinhamento da estrada/via do morro/Serra próximo à Comunidade Páscoa II.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1727/indicacao_021-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1727/indicacao_021-2023.pdf</t>
   </si>
   <si>
     <t>Construção de Bueiro na Linha da Páscoa, mais precisamente em frente a propriedade que era do Senhor Osvaldo do Marafico.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1754/indicacao_022-2023_2.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1754/indicacao_022-2023_2.pdf</t>
   </si>
   <si>
     <t>Aquisição de veiculos automotores do tipo motocicletas para os trabalhos dos ACS da zona rural.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1725/indicacao_n023_2023_-_alexandre_r.r.vieira.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1725/indicacao_n023_2023_-_alexandre_r.r.vieira.pdf</t>
   </si>
   <si>
     <t>Construção de uma passagem elevatória para pedestres ou um redutor de velocidade na rua cedros em frente à Igreja Presbiteriana Renovada.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1728/indicacao_24-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1728/indicacao_24-2023.pdf</t>
   </si>
   <si>
     <t>Promover mutirão de Limpeza Urbana no Bairro Santa Marta, efetuar Tapa Buracos nas Ruas pavimentadas do Bairro, promover a implantação de um posto de saúde da família no referido bairro.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>David da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1729/indicacao_25-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1729/indicacao_25-2023.pdf</t>
   </si>
   <si>
     <t>Construção de estacionamento na Avenida Dante Martins de Oliveira, precisamente em frente a Previclin de PrevNorte.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1730/indicacao_026-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1730/indicacao_026-2023.pdf</t>
   </si>
   <si>
     <t>Elaborar o Projeto para a Construção de uma ciclofaixa ou ciclovia, dando continuidade no Bairro Cotrel até a Ponte do Rio Braço Norte, o Projeto será apresentado e acariciado com recursos do estado conforme acordo em reunião em Cuiabá.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1745/indicacao_027-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1745/indicacao_027-2023.pdf</t>
   </si>
   <si>
     <t>Indica Instalação de alambrado, pequena arquibancada e iluminação pública na quadra da praça do Bairro Santa Marta.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1746/indicacao_028-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1746/indicacao_028-2023.pdf</t>
   </si>
   <si>
     <t>Indica abertura de estacionamento no canteiro central da avenida Guarantã, mais precisamente de frente a Igreja Adventista da Promessa até em frente da empresa Agropecuária Gaúcha.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1763/indicacao__no_029-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1763/indicacao__no_029-2023.pdf</t>
   </si>
   <si>
     <t>Indica a continuação com a substituição de lâmpada de mercúrio por Luminárias de LED no município de Guarantã do Norte/MT.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1747/indicacao_030-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1747/indicacao_030-2023.pdf</t>
   </si>
   <si>
     <t>Indica sinalização na área urbana conforme o Código Nacional de Trânsito Brasileiro - CNTB.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1748/indicacao_031-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1748/indicacao_031-2023.pdf</t>
   </si>
   <si>
     <t>Indica instalação de uma Unidade da "Cidade do Trânsito" "Transitolândia" no município.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1749/indicacao_032-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1749/indicacao_032-2023.pdf</t>
   </si>
   <si>
     <t>Indica Serviços de patrolamento e cascalhamento da Rua Rio Bonito, que liga a Marginal das Laranjeiras à Avenida Mato Grosso - Bairro Araguaia II.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1750/indicacao_no_033-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1750/indicacao_no_033-2023.pdf</t>
   </si>
   <si>
     <t>Indica Regularização da Avenida Dupla que liga a Rodovia MT-419 ao Bairro Maranata.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1751/indicacao_034-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1751/indicacao_034-2023.pdf</t>
   </si>
   <si>
     <t>Indica serviços de patrolamento e cascalhamento da Rua das Azaléias, que liga o Bairro Jardim das Palmeiras à Rua Itajaí - Bairro Aliança.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1764/indicacao_no_035-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1764/indicacao_no_035-2023.pdf</t>
   </si>
   <si>
     <t>Indica complemento nas laterais dos redutores de velocidade (espaço compreendido entre o meio fio e o quebra-molas), considerando que os condutores de motocicletas passam pelas laterais em alta velocidade.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1752/indicacao_040-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1752/indicacao_040-2023.pdf</t>
   </si>
   <si>
     <t>Patrolamento, cacalhamento e abaloamento da via da Linha Páscoa, Linha Peixotinho e Linha Maranhense, iniciando no Ipê Amarelo e finalizando no Bar do Roberto.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1753/indicacao_041-2023_2.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1753/indicacao_041-2023_2.pdf</t>
   </si>
   <si>
     <t>Limpeza e Manutenção no Cemitério Municipal.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1758/indicacao_042-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1758/indicacao_042-2023.pdf</t>
   </si>
   <si>
     <t>Que alunos da Escola Municipal Estrelinha, que atualmente frequentam o quinto ano em 2023 possam matricularem ao sexto ano em 2024 para encerrar o segundo ciclo.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1769/indicacao_043-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1769/indicacao_043-2023.pdf</t>
   </si>
   <si>
     <t>Indica que o Poder Executivo inclua às famílias que possuam um ente, e que resida na mesma casa, onde sofra com distúrbios do Tratamento do Espectro Autista (TEA), na Lei Complementar 215/2017, afim de conceder isenção do IPTU.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1766/indicacao_no_044-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1766/indicacao_no_044-2023.pdf</t>
   </si>
   <si>
     <t>Indica a criação da Biblioteca Itinerante no município, contemplando tanto a zona urbana como as Comunidades Rurais.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1770/indicacao_n045-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1770/indicacao_n045-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja viabilizado a construção da sede própria do Conselho Tutelar, conforme Projeto de Lei Municipal nº 014/2023.</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1771/indicacao_046-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1771/indicacao_046-2023.pdf</t>
   </si>
   <si>
     <t>Que seja concedido reajuste salarial aos Conselheiros Tutelares de Guaranta do Norte/MT.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1781/indicacao_n47-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1781/indicacao_n47-2023.pdf</t>
   </si>
   <si>
     <t>Aquisição de um ônibus com 40 assentos, para atender as entidas filantrópicas sem lucrativos do municipio de Guarantã do Norte/MT.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1787/indicacao_48-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1787/indicacao_48-2023.pdf</t>
   </si>
   <si>
     <t>Instalação de equipamentos de "Academia ao Ar Livre" no Canteiro Central da Av. Dantes Martins de Oliveira, especificamente no trecho entre a Igreja Assembleia de Deus e Igreja Batista Nacional, em frente da Lotérica e Clinica Rosetti.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1796/indicacao_049-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1796/indicacao_049-2023.pdf</t>
   </si>
   <si>
     <t>Aquisição de material para instalação de hortas hidropônicas nas escolas, afim de atender a escola com verduras frescas, e que possa servir como projeto pedagógico escolar.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1800/indicacao_050-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1800/indicacao_050-2023.pdf</t>
   </si>
   <si>
     <t>Criar Centro de Distribuição para agricultura familiar, afim de atender principalmente aos agricultores que possuem suas terras de trabalho distante da zona urbana.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1797/indicacao_51-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1797/indicacao_51-2023.pdf</t>
   </si>
   <si>
     <t>Instalação de Parque infantil no Canteiro Central do Bairro Eco Park.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1798/indicacao_52-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1798/indicacao_52-2023.pdf</t>
   </si>
   <si>
     <t>Implantação de uma rede de atenção a saúde e outras estratégias que possam atender mães e pais onde o filho foi diagnosticado com TEA.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1799/indicacao_053-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1799/indicacao_053-2023.pdf</t>
   </si>
   <si>
     <t>Implantação de tubos na estrada que dá acesso a Comunidade Aliança, mais precisamente antes da primeira ponte conforme pedido do presidente da comunidade.</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1835/indicacao_054-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1835/indicacao_054-2023.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NAS SEGUINTES LOCALIDADES, HAJA VISTA QUE JÁ FORAM EXECUTADOS AS OBRAS DE DRENAGEM DE ÁGUAS PLUVIAIS._x000D_
 •	AV. NOGUEIRAS - BAIRRO 13 DE MAIO;_x000D_
 •	RUA AMENDOEIRA – BAIRRO CIDADE NOVA;_x000D_
 •	RUA CIPRESTES – BAIRRO CIDADE NOVA.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1808/indicacao_055-2023_2.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1808/indicacao_055-2023_2.pdf</t>
   </si>
   <si>
     <t>recuperação estrada da Linha São Miguel Arcanjo - Páscoa.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1832/indicacao_056-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1832/indicacao_056-2023.pdf</t>
   </si>
   <si>
     <t>Implantação de sistema de estacionamento rotativo pago (zona azul) nos bairros centro e cidade nova.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1831/indicacao_57-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1831/indicacao_57-2023.pdf</t>
   </si>
   <si>
     <t>Extensão da Marginal Laranjeiras com a abertura, limpeza, aterro, cascalhamento, construção de ponte sobre o córrego linha 22, bem como a devida manutenção, iniciando nas proximidades da empresa Adubos Araguaia sentido a empresa Jade Engenharia. Igualmente foi feito do lado do Posto Paradão sentido à empresa Coser, distrito Industrial.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1829/indicacao_058-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1829/indicacao_058-2023.pdf</t>
   </si>
   <si>
     <t>Instalação de câmeras de segurança em frente e dentro dos centros municipais de Educação Infantil e Escolas Públicas mantidas pelo Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1826/indicacao_059-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1826/indicacao_059-2023.pdf</t>
   </si>
   <si>
     <t>Implantação do programa "Patrulha Maria da Penha" na Policia Militar.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1830/indicacao_60-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1830/indicacao_60-2023.pdf</t>
   </si>
   <si>
     <t>Contratação de vigilância armada e detector de metal em unidades escolares municipais e estaduais.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1834/indicacao_061-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1834/indicacao_061-2023.pdf</t>
   </si>
   <si>
     <t>Recuperação da ponte e limpeza da estrada, localizada na linha 38, sentido da Serra do Havaí, depois do Rio Horizonte a entrada à direita, onde residem os produtores rurais senhora Elvira, senhora Arminda e a senhora Maria Cegob.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1828/indicacao_062-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1828/indicacao_062-2023.pdf</t>
   </si>
   <si>
     <t>Limpeza do córrego Central.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1836/indicacao_063-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1836/indicacao_063-2023.pdf</t>
   </si>
   <si>
     <t>Que realize a pintura de faixa de pedestre localizada na Avenida Curitiba, mais precisamente próxima a Igreja Assembleia de Deus.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1837/indicacao_064-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1837/indicacao_064-2023.pdf</t>
   </si>
   <si>
     <t>- Limpeza das Bocas de Lobo localizadas nas ruas do Bairro Jardim Vitória.</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1827/indicacao_065-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1827/indicacao_065-2023.pdf</t>
   </si>
   <si>
     <t>Implantação de redutor de velocidade nas proximidades do entroncamento das Ruas Graviola e Castanheiras, mais precisamente em frente à residência de nº 2420, Bairro Treze de Maio.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1840/indicacao_066-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1840/indicacao_066-2023.pdf</t>
   </si>
   <si>
     <t>Serviços de coletas de lixo seja melhor visto, bem como que seja realizado um estudo visando a possibilidade de implantação de coleta seletiva.</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1839/indicacao_067-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1839/indicacao_067-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a produção de mudas de árvores pelo viveiro municipal, como Ipês e outras espécies de árvores.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1838/indicacao_068-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1838/indicacao_068-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizada uma audiência pública promovida pela Secretaria de Educação entre pais e alunos, profissionais da educação, Poder Legislativo e Executivo com objetivo de discutir/debater a questão de segurança nas Unidades escolares e creches no município.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1842/indicacao_069-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1842/indicacao_069-2023.pdf</t>
   </si>
   <si>
     <t>Regularização Fundiária no Bairro Maranata.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1824/indicacao_070-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1824/indicacao_070-2023.pdf</t>
   </si>
   <si>
     <t>Que seja implantado nas escolas do campo o Projeto “Escola Segura”</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1843/ccf_000808.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1843/ccf_000808.pdf</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1851/indicacao_72-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1851/indicacao_72-2023.pdf</t>
   </si>
   <si>
     <t>Recuperação da Estrada da Linha Pásco MT 419</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1854/indicacao_73-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1854/indicacao_73-2023.pdf</t>
   </si>
   <si>
     <t>Serviços de Patrolamento das Ruas do Bairro Aeroporto.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1855/indicacao_74-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1855/indicacao_74-2023.pdf</t>
   </si>
   <si>
     <t>Serviços de construção de uma passagem elevatória para pedestres na Avenida Lions Lube Internacional em Frente a Igreja Evangelica Assembleia de Deus- Bairro Aeroporto.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1882/indicacao_075-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1882/indicacao_075-2023.pdf</t>
   </si>
   <si>
     <t>Instalação de refletores em torno do Parque Infantil no Bairro Residencial Albino Meneguetti.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1869/indicacao_077-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1869/indicacao_077-2023.pdf</t>
   </si>
   <si>
     <t>Que seja feito a canalização fechada e a transformação do córrego Central de nossa cidade em uma área de lazer com pista de caminhada iluminada.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1874/ccf_000939.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1874/ccf_000939.pdf</t>
   </si>
   <si>
     <t>Ampliação da pavimentação asfáltica no perímetro urbano do município de Guarantã do Norte das vias paralelas/marginais da BR-163 em ambos os sentidos, saída para a Cidade de Matupá/MT e também saída para o Estado do Pará.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1864/indicacao_079-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1864/indicacao_079-2023.pdf</t>
   </si>
   <si>
     <t>Recuperação da estrada da Linha 38, especificadamente em frente a propriedade da senhora Rute.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1865/ccf_000921.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1865/ccf_000921.pdf</t>
   </si>
   <si>
     <t>Que seja realizada serviço de patrolamento e cascalhamento na  Rua dos Gameleiros esquina com Rua Tarumãs- Bairro Industrial.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1866/indicacao_081-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1866/indicacao_081-2023.pdf</t>
   </si>
   <si>
     <t>Que a prefeitura realize a doação de um veículo automotor de preferência uma camioneta para a Instituição Coluna de Betel.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1871/ccf_000929.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1871/ccf_000929.pdf</t>
   </si>
   <si>
     <t>Serviços de reparo na pavimentação asfáltica e conserto de bueiros localizadas na Avenida dos Canários - Bairro Cotrel.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1872/ccf_000923.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1872/ccf_000923.pdf</t>
   </si>
   <si>
     <t>Serviços de reabertura, cascalhamento dos pontos críticos e patrolamento da estrada vicinal Madre Paulinia que liga a Linha Pascoa IV (MT -419) - Comunidade Sagrada Familia a Linha 27 - Comunidade São Francisco.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1873/ccf_000924.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1873/ccf_000924.pdf</t>
   </si>
   <si>
     <t>Viabilizar a construção de um quarto e um banheiro adaptado para Pessoas com Deficiência - PCD (cadeirantes), para os residentes enfermos e que necessitam ficar internado no Hospital Municipal Nossa Senhora do Rosário.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1875/ccf_000927.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1875/ccf_000927.pdf</t>
   </si>
   <si>
     <t>Elaboração de Projeto de Usina de Triagem de Resíduos Sólidos Urbanos.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1879/ccf_000928.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1879/ccf_000928.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo atraves de seus representantes, inicie os enfrentamentos junto a Concessionária Águas de Guarantã, para que os mesmos prestem atendimento público tambem no horario vespertino, atualmente a empresa atende no periodo da manhã das 07h00min ás 11h00mim.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1884/indicacao_87-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1884/indicacao_87-2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo tome medidas necessarias que objetivem com a contratação de monitores para atuar nos ônibus escolares do municipio de Guarantã do Norte/MT.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1883/indicacao_88-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1883/indicacao_88-2023.pdf</t>
   </si>
   <si>
     <t>Que Poder Executivo tome medidas necessarias para a ampliação e melhorias no Hospital Municipal Nossa Senhora do Rosária.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1888/indicacao_89-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1888/indicacao_89-2023.pdf</t>
   </si>
   <si>
     <t>Implantação do Programa Minha Casa Minha Vida Rural, no Municipio de Guarantã do Norte/MT.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1885/indicacao_090-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1885/indicacao_090-2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo inicie as tratativas para a alteração na Lei 257/2017, concedendo insenção das taxas de alvará para entidades sem fins lucrativos.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1886/indicacao_091-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1886/indicacao_091-2023.pdf</t>
   </si>
   <si>
     <t>Que o poder executivo tome providencias sobre as pinturas dos meios fios de nossa cidade, efetuando a pintura na cor correta dos mesmos, quando houver uma placa nesta via que proíba que veículos estacionem ao longo de uma determinada via, o "meio-fio" seja pintado na cor amarela, que servirá para mostrar a continuidade da proibição._x000D_
 Que seja pintado urgentemente as esquinas em especial em frente ao supermercado DelMoro, o local está sendo usado como estacionado por veículos.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1887/ccf_000973.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1887/ccf_000973.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo tome medidas necessárias para a implantação de um aparelho com um sistema de senhas no CAC, mais precisamente no setor de Tributação no Municipio de Guarantã do Norte/MT.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1894/indicacao_no_193-2023_-_implantacao_projeto_guarda_mirim.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1894/indicacao_no_193-2023_-_implantacao_projeto_guarda_mirim.pdf</t>
   </si>
   <si>
     <t>Implantação Do Projeto “Guarda Mirim” No Municipio De Guarantã Do Norte Para Auxilio Na Segurança Do Trânsito.</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1899/indicacao_n_095-2023_-_autores_franca_e_demilson.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1899/indicacao_n_095-2023_-_autores_franca_e_demilson.pdf</t>
   </si>
   <si>
     <t>Serviços de Cascalhamento dos Pontos Críticos e Patrolamento das Estradas Vicinais:_x000D_
 •	Patrolamento e Cascalhamento dos pontos críticos da estrada vicinal saindo do Tocão – Linha 27, passando pelo Toquinho, Antiga Nossa Senhora do Rocio, Santa Clara indo até o Locatelli;_x000D_
 •	Patrolamento e Cascalhamento dos pontos críticos da estrada vicinal da Santa Clara até a Ponte do Peixotinho, divisa com o município de Matupá;_x000D_
 •	Patrolamento e Cascalhamento dos pontos críticos da estrada vicinal da Comunidade São Pedro até o Bar do Pedrão – Linha 27 – Comunidade São Francisco.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1900/indicacao_n_096-2023_-_autores_demilson_e_franca.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1900/indicacao_n_096-2023_-_autores_demilson_e_franca.pdf</t>
   </si>
   <si>
     <t>Limpeza da vegetação em torno das estradas páscoa IV – Linha São João sentido Centro de Recuperação Coluna Betel.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1907/indicacao_097-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1907/indicacao_097-2023.pdf</t>
   </si>
   <si>
     <t>Serviço de recuperação com cascalhamento, compactação das vias, Rua Magnólia que fica no Bairro Aeroporto.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1905/indicacao_098-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1905/indicacao_098-2023.pdf</t>
   </si>
   <si>
     <t>Indica a contratação urgente de Empresa habilitada para realização de pesquisas de tráfego no trânsito de Guarantã do Norte/MT.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1908/indicacao_099-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1908/indicacao_099-2023.pdf</t>
   </si>
   <si>
     <t>Obra de drenagem e pavimentação asfáltica das ruas do Bairro Ouro Verde.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1919/ccf_000990.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1919/ccf_000990.pdf</t>
   </si>
   <si>
     <t>Em apoio ao produtor rural e à agricultura familiar, que o Executivo Municipal através da Secretaria competente encaminhe para esta egrégia casa Legislativa projeto de lei denominado “PORTEIRA ADENTRO”.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1909/indicacao_101-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1909/indicacao_101-2023.pdf</t>
   </si>
   <si>
     <t>Alterar na Lei 1331/2015, o artigo 01, que especifica a localização da sede do Sindicato Rural de Guarantã do Norte.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1910/indicacao_102-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1910/indicacao_102-2023.pdf</t>
   </si>
   <si>
     <t>Patrolamento e a Limpeza das Laterais no Final da Via, que Fica localizada na Linha União, assim como recuperação da última ponte de madeira, ou podendo a mesma ser feita com tubos e bueiros.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1931/indicacao_103-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1931/indicacao_103-2023.pdf</t>
   </si>
   <si>
     <t>Construção de PONTES DE CONCRETO, substituindo as pontes de madeira:_x000D_
 _x000D_
 •	No Rio Horizonte II, ente as Comunidades Santa Clara e Nossa Senhora do Rocio;_x000D_
 •	No Rio Braço Norte, Linha 45- MT-389, divisa com Novo Mundo;_x000D_
 •	No Rio Braço Norte, Linha Fogo, Antiga MT-419, próximo ao balneário do Cláudio, divisa com Novo Mundo;_x000D_
 •	No Rio Peixotinho, na Linha São Pedro, na MT-419 ligando à estrada E-60, Município de Matupá.</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1932/indicacao_104-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1932/indicacao_104-2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo inicie parceria, iniciando o "Projeto Cartorio Amigo" no municipio de Guaranta do Norte.</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1937/indicacao_105-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1937/indicacao_105-2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo conceda o direito da classe de enfermagem em nosso município, conforme a Lei 14.434/2022, aprovada pelo Congresso Nacional, fica definido que enfermeiros passam a ganhar R$ 4.750 de salário, enquanto, os técnicos de enfermagem deverão receber 70% desse valor (R$ 3.325); e os auxiliares de enfermagem e as parteiras, 50% (R$ 2.375).</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1940/indicacao_106-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1940/indicacao_106-2023.pdf</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1936/indicacao_107-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1936/indicacao_107-2023.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a instalção de placas de sinalização de trânsito, mais precisamente a placa de "Pare" nos entrocamentos da Avenida Rotary com a Rua Fortaleza, e no entroncamento da Rua Fortaleza com a Linha Pascoa (continuidade da MT 419).</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1935/indicacao_108-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1935/indicacao_108-2023.pdf</t>
   </si>
   <si>
     <t>Viabilizar a pintura em todas as faixas de pedestres do nosso Municipio, mais precisamente as próximas as escolas.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1934/indicacao_109-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1934/indicacao_109-2023.pdf</t>
   </si>
   <si>
     <t>Construção de quebra-molas na Rua das Castanheiras esquina com a avenida Nogueira, previsamente proximo ao mercado Brilhante Localizado entre o Bairro 13 de Maio.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1946/ccf_001034.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1946/ccf_001034.pdf</t>
   </si>
   <si>
     <t>Necessidade de manutenção do Parque Infantil (Playgroud localizado na praça da Bliblia).</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1933/indicacao_111-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1933/indicacao_111-2023.pdf</t>
   </si>
   <si>
     <t>Aquisição de dois caminhões pipas para atender as demandas altas que exige nosso municipio.</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1939/indicacao_112-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1939/indicacao_112-2023.pdf</t>
   </si>
   <si>
     <t>Realização de um concurso nas unidades escolares, com o tema "Força Aérea Brasileira", e que seja dividido em categorias de desenho, redação e poesia, com premiações aos vencedores.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1968/indicacao_113-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1968/indicacao_113-2023.pdf</t>
   </si>
   <si>
     <t>- Serviços de cascalhamento de patrolamento da estrada vicinal que liga a Comunidade São João Batista/Escola Sol Nascente a Toca da Onça/Comunidade Santo Reis.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1967/indicacao_114.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1967/indicacao_114.pdf</t>
   </si>
   <si>
     <t>Buscar autorização junto a Secretaria de Estado de Infraestrutura para construção de um redutor de velocidade na Avenida Guarantã (MT-419) após a Pinturas Paraná, ao lado da Promotoria de Justiça - Bairro Industrial.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1965/indicacao_115.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1965/indicacao_115.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a instalação da sinalização de trânsito tanto horizontal quanto a sinalização de trânsito vertical, nas ruas e avenidas que foram asfaltadas no bairro Setor Industrial. Assim como também as placas de sinalização de identificação que divulgam o nome das ruas e as avenidas.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1964/indicacao_116.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1964/indicacao_116.pdf</t>
   </si>
   <si>
     <t>Rebaixamento/corte da Serra do Demossi, na Linha 38.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1971/indicacao_117.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1971/indicacao_117.pdf</t>
   </si>
   <si>
     <t>Organização de atendimento por ordem de chegada com numeração crescente inserida nos assentos em cada local na fila de espera nos PSF e na UPA, organize as filas que são por ordem de chegada com sinalizações numéricas e identificações horizontais e verticais.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1966/indicacao_118.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1966/indicacao_118.pdf</t>
   </si>
   <si>
     <t>Manutenção/Recuperação da segunda ponte localizada na Linha Pé da Serra.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1969/indicacao_119.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1969/indicacao_119.pdf</t>
   </si>
   <si>
     <t>Redutor de velocidade em frente à Igreja Evangélica Assembleia de Deus no Bairro Santa Marta na Rua Santo Antônio, haja vista a recente obra de pavimentação asfáltica.</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1970/indicacao_120.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1970/indicacao_120.pdf</t>
   </si>
   <si>
     <t>Construção de redutor de velocidade (quebra-molas) na Rua Castanheiras, mais precisamente próximo a casa de n° 2050.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1982/indicacao_121.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1982/indicacao_121.pdf</t>
   </si>
   <si>
     <t>Construção de Três Redutores de Velocidade (Quebra-Molas) na Rua Santo Antônio no Bairro Santa Marta.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1972/indicacao_122-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1972/indicacao_122-2023.pdf</t>
   </si>
   <si>
     <t>Implementação de um programa nos parâmetros do Programa Energia Azul, que oferece descontos de até 65% na energia elétrica para famílias de autistas. No Estado do Pará o direito passou a valer desde maio de 2022. O programa foi implantado após interpretação humanizada do art. 177, inciso III da Resolução 1000 da Agência Nacional de Energia Elétrica (ANEEL), junto à Equatorial Pará.</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1973/indicacao_122.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1973/indicacao_122.pdf</t>
   </si>
   <si>
     <t>Recuperação da ponte sobre o Rio Mineirão localizada na Linha 27, mais precisamente após a Comunidade São Cristóvão.</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1980/indicacao_124.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1980/indicacao_124.pdf</t>
   </si>
   <si>
     <t>Recuperação de pontes nas seguintes Linhas:_x000D_
   - Linha Santa Lúcia/Santo Antônio;_x000D_
   - Linha o Belisco, próximo a propriedade do Sr. Renato (Presidente da Associação dos Chacareiros-feira do produtor); _x000D_
   -  Linha o Belisco, próximo a propriedade Sr. Jacinto Fabiano.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1981/indicacao_125.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1981/indicacao_125.pdf</t>
   </si>
   <si>
     <t>Recolhimento de Folhas e Podas de Árvores.</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1988/indicacao_126-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1988/indicacao_126-2023.pdf</t>
   </si>
   <si>
     <t>Recuperação com patrolamento e cascalhamento na MT 419.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1989/indicacao_127-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1989/indicacao_127-2023.pdf</t>
   </si>
   <si>
     <t>Rebaixamento de Serra: Comunidade São Pedro e Comunidade Santa Clara.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1990/indicacao_128-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1990/indicacao_128-2023.pdf</t>
   </si>
   <si>
     <t>Contratação de mais um Profissional na área de Fonoaudiologia para atender no Centro de Especialidades do SUS, bem como sugestivo na possibilidade de aumento salarial dos mesmos.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1991/indicacao_129-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1991/indicacao_129-2023.pdf</t>
   </si>
   <si>
     <t>Realização de Coleta de entulhos e Podas de Árvores antes do período de Inverno.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2008/indicacao_130-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2008/indicacao_130-2023.pdf</t>
   </si>
   <si>
     <t>Substituição das pontes de madeira por ponte de concreto, localizadas:_x000D_
  - Rua Corbélia no Bairro Ouro Verde, precisamente abaixo da Mercearia da Zita;_x000D_
  - Rua Osvaldo Mariano, aos fundos da Empresa Érico Veículos – Setor Urbano Central.</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2009/indicacao_131-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2009/indicacao_131-2023.pdf</t>
   </si>
   <si>
     <t>Estude a viabilidade dando continuidade da pista de caminhada a partir do fórum até o final da Av. Guarantã sentido Novo Mundo.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2015/indicacao_132-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2015/indicacao_132-2023.pdf</t>
   </si>
   <si>
     <t>Serviços de cascalhamento e patrolamento da estrada que liga a Comunidade Perpétuo Socorro (Linha 38) á Comunidade São Jorge (Linha 27);_x000D_
 Substituição da Ponte do Córrego José Satel por Bueiro de Manilha;_x000D_
 Reforma da Ponte do Sr. Pedrinho.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2013/indicacao_133-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2013/indicacao_133-2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo realize parceria com as autos escolas locais para realizar a disponibilização de um espeço para aulas de direção veicular.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2017/indicacao_134-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2017/indicacao_134-2023.pdf</t>
   </si>
   <si>
     <t>Recuperação/manutenção da pista de caminhada da Avenida Guarantã.</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2025/indicacao_135-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2025/indicacao_135-2023.pdf</t>
   </si>
   <si>
     <t>Demandas a serem realizadas no Bairro Ouro Verde;_x000D_
 _x000D_
 •	Substituição de Lâmpadas Comum por lâmpadas de Led_x000D_
 •	Substituição de Ponte de Madeira por tubos de concreto_x000D_
 •	Pavimentação Asfáltica em todas as ruas do bairro</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2032/indicacao_136-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2032/indicacao_136-2023.pdf</t>
   </si>
   <si>
     <t>Arborização no canteiro central, bem como nas laterais da BR-163, nos dois sentidos, no perímetro urbano do município.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2033/indicacao_137-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2033/indicacao_137-2023.pdf</t>
   </si>
   <si>
     <t>Instalação de placa informativa nos contornos redondos, de “Placa de Trânsito Regulamentação R-2 Dê a Preferência”, ou que seja retirado os contornos redondos das avenidas/ruas em nosso município.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2042/indicacao_138-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2042/indicacao_138-2023.pdf</t>
   </si>
   <si>
     <t>Construção de redutores de velocidade (quebra-molas), pinturas de faixas de pedestre, e podas de árvores que impedem visão das placas de sinalização, na Rua das Palmas, desde da av. Pioneiro José Nelson Coutinho, entrando no bairro Cidade Jardim.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2034/indicacao_139-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2034/indicacao_139-2023.pdf</t>
   </si>
   <si>
     <t>Instalação De Nova Piscina No Centro De Atendimento Ao Idoso, Localizado Na Rua Dos Cajueiros – Bairro Cidade Nova.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2048/indicacao_140-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2048/indicacao_140-2023.pdf</t>
   </si>
   <si>
     <t>•	Abertura, pavimentação e construção de meio fio, nos canteiros da Av. Dantes Martins de Oliveira conforme foi construído em frente ao Supermercado Nortão, Lumicenter e Hospital Nossa Senhora do Rosário. Especialmente nas proximidades do bairro Eco Park.</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2044/indicacao_142-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2044/indicacao_142-2023.pdf</t>
   </si>
   <si>
     <t>•	Reforma da ponte sobre o Córrego Pena do Mutum, localizada entre o Tocão e o Toquinho, conforme foto em anexo;_x000D_
 •	Reforma da ponte sobre o Rio 22 na Marginal José Nelson Coutinho.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2049/indicacao_143-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2049/indicacao_143-2023.pdf</t>
   </si>
   <si>
     <t>Elaboração de Projeto de Lei para o Plantio de Árvores nas áreas Urbanas do Município de Guarantã do Norte/MT. (Conforme projeto em anexo).</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2050/indicacao_144-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2050/indicacao_144-2023.pdf</t>
   </si>
   <si>
     <t>Construção de pista de caminhada nos canteiros centrais da Av. Jonas Pinheiro da Silva e Dante Martins de Oliveira.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2056/indicacao_146-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2056/indicacao_146-2023.pdf</t>
   </si>
   <si>
     <t>Cobertura Térmica na Feira do Produtor.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2057/indicacao_147-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2057/indicacao_147-2023.pdf</t>
   </si>
   <si>
     <t>Sistema de Climatização no Centro de Eventos Renan Dimuriez.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2058/indicacao_148-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2058/indicacao_148-2023.pdf</t>
   </si>
   <si>
     <t>Conclusão do Asfalto na Linha Recanto dos Pássaros.</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2078/indicacao_149-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2078/indicacao_149-2023.pdf</t>
   </si>
   <si>
     <t>Revitalização da antiga pista de atletismo.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2080/indicacao_150-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2080/indicacao_150-2023.pdf</t>
   </si>
   <si>
     <t>Limpeza do córrego central/desassoreamento do córrego entre o Bairro Santa Marta e o Bairro 13 de Maio.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2079/indicacao_151-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2079/indicacao_151-2023.pdf</t>
   </si>
   <si>
     <t>Limpeza do córrego que passa nos fundos da Escola Municipal Beija Flor, segue ao fundo da Acritã e continua entre o lago e a prefeitura.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2086/indicacao_152-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2086/indicacao_152-2023.pdf</t>
   </si>
   <si>
     <t>Em regime de urgência, investimentos como: placa de trânsito, semáforos, ativação Guarda Municipal, trabalho de conscientização nas escolas, dentre outras cobranças já realizadas por este e outros vereadores.</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2087/indicacao_153-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2087/indicacao_153-2023.pdf</t>
   </si>
   <si>
     <t>Dar continuidade à abertura da Rua Boa Vista no bairro Jardim Vitória.</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2093/indicacao_154-2023_2.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2093/indicacao_154-2023_2.pdf</t>
   </si>
   <si>
     <t>Que realize o rebaixamento, corte e abertura da Serra na Linha Pascoa 2, na MT 419.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2092/indicacao_155-2023_2.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2092/indicacao_155-2023_2.pdf</t>
   </si>
   <si>
     <t>Construção de redutor de velocidade (quebra-molas) na Rua Castanheiras, mais precisamente próximo ao Bar Boteco Azul e ao Supermercado Brilhante.</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2100/indicacao_156-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2100/indicacao_156-2023.pdf</t>
   </si>
   <si>
     <t>Capacitação dos Servidores Profissionais Técnicos, assim como servidores públicos que durante o desenvolver dos seus trabalhos, seja na educação, seja na saúde, seja na Assistência Social, por fim, todos os que tiveram contato com crianças portadoras de autismo e necessidades especiais, sejam capacitados anualmente para poderem desenvolver suas tarefas conforme as necessidades especiais das crianças e adolescentes que possuem autismo e necessidades especiais afins.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2107/indicacao_157-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2107/indicacao_157-2023.pdf</t>
   </si>
   <si>
     <t>Aquisição de um drone pulverizador, para atender os Agricultores Familiares em nosso município, que possuem terras íngremes e não podem alugar tal ferramenta para melhorar parte do sustento familiar.</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2108/indicacao_158-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2108/indicacao_158-2023.pdf</t>
   </si>
   <si>
     <t>Redução do valor da cobrança da taxa de coleta de lixo no município.</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2109/indicacao_159-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2109/indicacao_159-2023.pdf</t>
   </si>
   <si>
     <t>Construção de uma Escola Estadual no Bairro Jardim Vitória ou proximidades.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>MOC A</t>
   </si>
   <si>
     <t>Moção de Aplauso</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1684/mocao_de_aplauso_001-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1684/mocao_de_aplauso_001-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Pastor da Igreja Evangélica Assembleia de Deus ANALETO BRASIL DA SILVA.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1691/mocao_de_aplauso_002-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1691/mocao_de_aplauso_002-2023.pdf</t>
   </si>
   <si>
     <t>Ao servidor lotado na Secretaria Municipal de Desenvolvimento Economico, Meio Ambiente e Turismo - SEDEC no cargo atual de Viverista Sr. Celso Hilleshein.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1794/mocao_de_aplauso_003-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1794/mocao_de_aplauso_003-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso aos servidores Lotados no Lar da Criança "Michelle Bomm".</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1795/mocao_de_aplauso_004-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1795/mocao_de_aplauso_004-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso aos servidores lotados no Lar do Idoso José Dolce do Municipio de Guarantã do Norte/MT.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1809/mocao_de_aplauso_005-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1809/mocao_de_aplauso_005-2023.pdf</t>
   </si>
   <si>
     <t>Moções de Aplauso a GERSON BOMM, pelos trabalhos exercidos como cinegrafista da área de comunicação da Prefeitura Municipal de Guarantã do Norte que exerce esta atividade desde de 2017.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1810/mocao_de_aplauso_006-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1810/mocao_de_aplauso_006-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a ZULENE FERNANDES DE OLIVEIRA, pelos trabalhos exercidos como reporter do setor de comunicação da Prefeitura Municipal de Guarantã do Norte que exerce esta atividade desde de 2017.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1870/mocao_aplauso_007-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1870/mocao_aplauso_007-2023.pdf</t>
   </si>
   <si>
     <t>Aos servidores lotados na SEDUC/MT.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1889/mocao_de_aplauso_007-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1889/mocao_de_aplauso_007-2023.pdf</t>
   </si>
   <si>
     <t>Homenageados: João Batista (Chefe de Relações Públicas);_x000D_
 Mario Justo (Assessor de Relações Públicas);_x000D_
 Kamila Fernandes (Assessora de Relações Públicas);_x000D_
 Ana Lucia (Superintendente de Diversidades);_x000D_
 Lucas Albuquerque (Coordenador de Educação Escolar Indígena);_x000D_
 Maria Lecy (Coordenadora de Educação no Campo e Quilombola);_x000D_
 Daniel Monteiro (Assessor Especial).</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2016/mocao_de_aplauso_009-2023_2.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2016/mocao_de_aplauso_009-2023_2.pdf</t>
   </si>
   <si>
     <t>Homenageados: aposentados do Fundo de Previdência Social de Guarantã do Norte-PREVIGUAR - 2018 à 2023.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2018/mocao_de_aplauso_010-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2018/mocao_de_aplauso_010-2023.pdf</t>
   </si>
   <si>
     <t>Homenageados:_x000D_
 _x000D_
 	CEL. PM SECRETÁRIO DE SEGURANÇA PÚBLICA/MT CESAR AUGUSTO DE CAMARGO ROVERI;_x000D_
 	CEL. PM - COMANDANTE GERAL DA PM/MT ALEXANDRE CORRÊA MENDES; _x000D_
 	CEL. PM - COMANDANTE GERAL ADJUNTA DA PM/MT FRANCYANNE SIQUEIRA CHAVES LACERDA;_x000D_
 	CEL. PM - SUBCHEMG DA PM/MT WILKER SOARES SODRÉ;_x000D_
 	CEL. PM - SAIOP - SECRETÁRIO ADJUNTO DE INTEGRAÇÃO OPERACIONAL CLAUDIO FERNANDO CARNEIRO;_x000D_
 	TEN CEL ROBSON FERNANDES DA SILVA - CMTE DO 1º EIPMON PMMT; _x000D_
 	TENENTE CORONEL MARCUS VINÍCIUS AKIRA SAKATA; _x000D_
 	TENENTE CORONEL ADEMAR JUNIOR DUARTE LIMA; _x000D_
 	TENENTE CORONEL FÁBIO MOTA DE SOUSA;_x000D_
 	TENENTE CORONEL EFRAIM AUGUSTO GONÇALVES;_x000D_
 	TENENTE PATRICK DAYCKSON ABDEL AZIZ DE QUEIROZ;_x000D_
 	MAJOR JOSÉ EDUARDO DA SILVA PADILHA JÚNIOR; _x000D_
 	MAJOR ABNER JAMES LOPES CAMPOS;</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2026/mocao_de_aplauso_11-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2026/mocao_de_aplauso_11-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Senhor Gabriel Guerreiro Campos.</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2037/mocao_aplauso_012-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2037/mocao_aplauso_012-2023.pdf</t>
   </si>
   <si>
     <t>Homenageados: responsáveis pelo Projeto “Escola Segura” desenvolvido na Escola Municipal Darcy Ribeiro: 3° SGT PM Ricardo Gonçalves da Silva, SD PM Ana Claudia da Silva, SD PM Pedro Valdeci de Souza Filho e Sr. Raylton Tomasi dos Santos.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2062/mocao_de_aplauso_013-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2062/mocao_de_aplauso_013-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Senhor ARLINDO SIMONETTO FILHO.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2090/mocao_de_aplauso_015-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2090/mocao_de_aplauso_015-2023.pdf</t>
   </si>
   <si>
     <t>“Moção de Aplauso” aos atletas de Karatê, Arthur Luiz Pereira Rodrigues da Silva, Gabriel Odílio Aquino Ponte, Maria Isabel Paula de Araújo e Stefany Gabriela de Aquino Ponte, por representarem o município de Guarantã do Norte/MT no Campeonato Brasileiro de Karatê de 2023 Final.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2099/mocao_aplauso_016-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2099/mocao_aplauso_016-2023.pdf</t>
   </si>
   <si>
     <t>Homenageados: PROFESSOR WILSON JOSÉ DA COSTA (TO BE);_x000D_
 PROFESSOR MAICOM DOUGLAS MACHADO DA SILVA;_x000D_
 PROFESSORA EDUARDA REBEQUI DO COUTO;_x000D_
 PROFESSOR IGOR GABRIEL MACHADO DA SILVA; _x000D_
 PROFESSOR EDUARDO MARTINS ROSENO DE OLIVEIRA;_x000D_
 PROFESSOR VALDIR RAMOS BEZERRA DA SILVA;_x000D_
 PROFESSOR JOÃO GUILHERME NOVAIS BRITEZ;_x000D_
 PROFESSOR JAIR LANZ;_x000D_
 PROFESSOR ALEX FERREIRA LIMA;_x000D_
 PROFESSOR CÉLIO RIBEIRO DA SILVA.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1689/pdl_n001-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1689/pdl_n001-2023.pdf</t>
   </si>
   <si>
     <t>"Concede Titulo de Cidadão Honorário Guarantaense ao Senhor Antonio Norberto Costacurta"</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1690/pdl_n_002-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1690/pdl_n_002-2023.pdf</t>
   </si>
   <si>
     <t>"Concede título de cidadão honorário Guarantaense ao Senhor Lázaro Elton Fernandes Santana"</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>CFOTF - COMISSÃO DE FINANÇAS, ORÇAMENTO, TRIBUTAÇÃO E FISCALIZAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1739/pdl_no_003-2023_-_contas_de_governo_executivo_ref._2020.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1739/pdl_no_003-2023_-_contas_de_governo_executivo_ref._2020.pdf</t>
   </si>
   <si>
     <t>"Aprovada as contas do Chefe do Executivo Municipal do Município de Guarantã do Norte/MT"_x000D_
 Mandato 2017/2020, referente ao exercício 2020.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1732/pdl_no_04-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1732/pdl_no_04-2023.pdf</t>
   </si>
   <si>
     <t>"Concede titulo de Cidadão Honorário Guarantaense ao Senhor Coronel James Jacio Ferreira"</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1733/pdl_no_05-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1733/pdl_no_05-2023.pdf</t>
   </si>
   <si>
     <t>"Concede título de Cidadão Honorário Guarantaense ao Senhor Dr. Cesar de Lima Laydner."</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1734/pdl_no_06-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1734/pdl_no_06-2023.pdf</t>
   </si>
   <si>
     <t>"Concede título de Cidadão Honorário Guarantaense ao Senhor Dr. Ricardo Henrique Ribeiro."</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1735/pdl_no_07-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1735/pdl_no_07-2023.pdf</t>
   </si>
   <si>
     <t>"Concede título de Cidadão Honorário Guarantaense ao Senhor Dr. Wilson Koiti Tashima."</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1790/pdl_008-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1790/pdl_008-2023.pdf</t>
   </si>
   <si>
     <t>"Concede Titulo de cidadã Honorária Guarantanhense a senhora Leticia Camargo de Souza."</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1791/pdl_009-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1791/pdl_009-2023.pdf</t>
   </si>
   <si>
     <t>"Concede título de cidadã Honorária Guarantanhense Senhora Izabel da Costa"</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1792/pdl_010-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1792/pdl_010-2023.pdf</t>
   </si>
   <si>
     <t>"Concede título de cidadã Honorária Guarantanhense a Senhora Diane Tonon Caovilla"</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1772/projeto_de_decreto_legislativo_n.011_2023_-_comissao_fotf.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1772/projeto_de_decreto_legislativo_n.011_2023_-_comissao_fotf.pdf</t>
   </si>
   <si>
     <t>Aprova as contas do Chefe do Executivo Municipal do Município de Guarantã do Norte-MT"._x000D_
 Mandato 2021/2024, referente ao exercício 2021.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1793/pdl_12-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1793/pdl_12-2023.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Honorário Guarantanhense ao Exelentissimo Prefeito Municipal de Guarantã do Norte Érico Stevan Gonçalves."</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1811/projeto_de_decreto_legislativo_no_13_de_2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1811/projeto_de_decreto_legislativo_no_13_de_2023.pdf</t>
   </si>
   <si>
     <t>Concede titulo de Cidadão Honorario Guarantanhense ao execelentissimo Promotor Carlos Frederico Regis de Campos.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1833/pdl_015-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1833/pdl_015-2023.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Honorario Guarantanhense ao senhor Dr. Eraldo Eric Donadel Guimarães.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1841/pdl_016-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1841/pdl_016-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária Guarantanhense á senhora Dr. Eliane Elisa Donadel Guimarães Dalçoquio.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Honorário Guarantanhense a Senhora Dr. Carmem Zandoná.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1868/ccf_000948.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1868/ccf_000948.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Honorário Guarantãnhense ao senhor EDSON AVELINO DA SILVA.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1890/pdl_19-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1890/pdl_19-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário Guarantanhense ao Senhor Frederico ECO.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1978/pdl_020-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1978/pdl_020-2023.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadã Honorária Guaratanhense á Senhora Judite Terezinha Umann Ribeiro.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1979/pdl_021-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1979/pdl_021-2023.pdf</t>
   </si>
   <si>
     <t>"Concede Titulo de Cidadão Honorário Guarantanhense ao Reverendo Pastor José Ferraz dos Santos."</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2035/pdl_022-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2035/pdl_022-2023.pdf</t>
   </si>
   <si>
     <t>"Concede Título de cidadão honorário Guarantanhense ao Senhor Antônio Benito Signor."</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2071/projeto_de_lei_do_legislativo_023-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2071/projeto_de_lei_do_legislativo_023-2023.pdf</t>
   </si>
   <si>
     <t>ConcedeTítulo de Cidadã Honorária Guarantanhense a Senhora Maria Luiza de Castro Kizerlla em reconhecimento aos trabalhos prestados ao município de Guarantã do Norte/MT.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2085/pdl_024-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2085/pdl_024-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária Guarantanhense a Senhora Valéria Oliveira Ribeiro.</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2101/pdl_025-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2101/pdl_025-2023.pdf</t>
   </si>
   <si>
     <t>"Concede Título de cidadão Honorário Guarantanhense ao senhor Frei Carlos Topanotti."</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Érico Stevan Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1705/plc_001-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1705/plc_001-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização do Piso Profissional Nacional do Magistério Público da Educação básica para o ano de 2023, para os profissionais da educação efetivos e contratados do município, regulamentado pelas Leis Federal nº. 11.738/2008, 14.113/2020, pelo Decreto Presidencial nº 10.656/2021 e pelo Parecer nº. 1/2023/CGVAL/DIFOR/SEB/SEB, Homologado pela Portaria nº. 17, de 16 de janeiro de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1756/plc_002-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1756/plc_002-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração de Dispositivos da Lei Complementar n°257/2017, de 02 de outubro de 2017, e dá outras providências."</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1736/plc_no_003-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1736/plc_no_003-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração de dispositivos da Lei Complementar n°257/2017, de 02 de outubro de 2017, e dá outras providências."</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1755/plc_n004-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1755/plc_n004-2023.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 22 e cria o §7º no artigo 84, sendo ambos da Lei Nº. 293/2020, de 29 de dezembro de 2020, que institui o Código de Obras do Município de Guarantã do Norte/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1807/plc_n_5_de_29_de_marco_de_2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1807/plc_n_5_de_29_de_marco_de_2023.pdf</t>
   </si>
   <si>
     <t>ALTERA ARTIGO 136 E ALTERA A ALINEA “C” DO INCISO I DO ARTIGO 216, AMBOS CONTIDOS NA LEI COMPLEMENTAR Nº. 257/2017, DE 02 DE OUTUBRO DE 2017, QUE INSTITUI O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE GUARANTÃ DO NORTE/MT, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1859/ccf_000940.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1859/ccf_000940.pdf</t>
   </si>
   <si>
     <t>"Altera artigo 136 e altera a alinea "C" do inciso I do artigo 216, ambos contidos na Lei Complementar n°257/2017, de 02 outubro de 2017, que institui o código Tributário do Municipio de Guarantã do Norte/MT, e dá outras providências."</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1860/plc_n007-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1860/plc_n007-2023.pdf</t>
   </si>
   <si>
     <t>"Altera a redação da Lei Complementar n°091/2005, de 18 de maio de 2005, que reestrutura o regime próprio de previdências Social do Municipio de Guarantã do Norte/MT e, dá outras providências.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1949/projeto_de_lei_comlementar_008-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1949/projeto_de_lei_comlementar_008-2023.pdf</t>
   </si>
   <si>
     <t>"Estabelece o Reajuste dos Vencimentos dos Servidores Comissionados do Poder Executivo Municipal, a Titulo de Revisão Geral Anual, de que trata o Art 37, Inciso X, da Constituição Federal,e dá outras Providências."</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1898/projeto_de_lei_complementar_009-2023_altera_codigo_tributario_ass.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1898/projeto_de_lei_complementar_009-2023_altera_codigo_tributario_ass.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ALTERAÇÃO DE DISPOSITIVOS DA LEI COMPLEMENTAR Nº 257/2017, DE 02 DE OUTUBRO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1921/ccf_000998.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1921/ccf_000998.pdf</t>
   </si>
   <si>
     <t>Acrescenta O § 6º Na Lei Complementar N° 194/2011, DE 28 De Novembro De 2011, Que Dispõe Sobre A Reformulação Do Plano De Cargos, Carreiras E Vencimentos Dos Profissionais Da Saúde No Município De Guarantã Do Norte, E Dá Outras Providências.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2010/projeto_de_lei_complementar_011-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2010/projeto_de_lei_complementar_011-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação de tabela especifica para cargos de psicólogos 40 horas e assistente social 30 horas, e dá outras providências."</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2011/projeto_de_lei_complementar_012-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2011/projeto_de_lei_complementar_012-2023.pdf</t>
   </si>
   <si>
     <t>"Inclui cargo e tabela salarial na Lei Complementar n°195/2011 de 28/11/2011 que dispõe sobre a reformulação do plano de cargos, carreiras e evencimentos dos servidores da administração geral do Município de Guarantã do Norte -MT, e dá outras providências."</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2029/plc_013_2023_regulamentacao_assistencia_financeira_complementar_aos_enfermeiros_-tecnicos_-assistentes_e_parteiras.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2029/plc_013_2023_regulamentacao_assistencia_financeira_complementar_aos_enfermeiros_-tecnicos_-assistentes_e_parteiras.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a regulamentação da assistência Financeira Complementar repassada pela União Federal visando dar cumprimento ao disposto da Lei Federal n°14.434, de 4 de agosto de 2022 que institui o piso salarial nacional do enfermeiro, do técnico de enfermagem, do auxiliar de enfermagem e da parteira, autorizando o Poder Executivo a realizar o devido repasse aos servidores da rede municipal pública de saúde de Guarantã do Norte/MT nos termos da Portaria GM/MS n° 1.135, de 16 de agosto de 2023, e dá outras providências."</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2067/projeto_de_lei_complementar_014-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2067/projeto_de_lei_complementar_014-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a contratação por tempo determinado para atender a necessidade Temporária de Excepcional interesse Público, nos Termos do Inciso IX do art. 37 da Constituição Federal, e dá outras providências."</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2068/projeto_de_lei_complementar_015-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2068/projeto_de_lei_complementar_015-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a contratação por tempo determinado para atender a necessidade Temporária de excepcional interesse público, nos termos do Inciso IX do art. 37 da Constituição Federal, e dá outras Providências."</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2104/plc_016-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2104/plc_016-2024.pdf</t>
   </si>
   <si>
     <t>"Altera o §1° do Artigo 114 e inclui o anexo III - Planta Genérica de valores, ambos contidos na Lei Complementar n° 257/2017, de 02 de outubro de 2017, que institui o código tributário do município de Guarantã do Norte/MT, e dá outras providências."</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Legislativo</t>
   </si>
   <si>
     <t>Valcimar; Zilmar; Alexandre; David</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1679/plc_001-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1679/plc_001-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de requisito de cargo, vencimento e vaga, contidos na Lei Municipal nº 1.622/2017 de 27/09/2017, Criações de Cargos Comissionados para compor o quadro de servidores da Câmara Municipal de Guarantã do Norte/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1680/plc_002-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1680/plc_002-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração de dispositivo da Lei Municipal nº 1751, de 19 de junho de 2018, e dá outras providências".</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1681/pll_001-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1681/pll_001-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a inclusão em locais públicos de frequência infantil a instalação de placas referentes ao disque denúncia de crimes de abuso e exploração sexual de crianças e adolescentes, e dá outras providências."</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1682/pll_002-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1682/pll_002-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre alteração do artigo 11 da Lei 1295/2015, de 09 de maio de 2015, e dá outras providências."</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1683/pll_003-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1683/pll_003-2023.pdf</t>
   </si>
   <si>
     <t>“Estabelece o reajuste do subsídio dos vereadores do Poder Legislativo de Guarantã do Norte/MT, a título de revisão geral anual, de que trata o art. 37, inciso x, da Constituição Federal, art. 271 da resolução nº. 06/2010 deste Poder Legislativo e art. 47, §3º da Lei Complementar 259/2017, e dá outras providências. ”</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1723/projeto_de_lei_do_legislativo_n_0042023_-_david_marques_silva.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1723/projeto_de_lei_do_legislativo_n_0042023_-_david_marques_silva.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão de informações de utilidade pública na confecção de panfletos publicados no município de Guarantã do Norte, e dá outas providencias.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1724/pll_n005-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1724/pll_n005-2023.pdf</t>
   </si>
   <si>
     <t>Obriga hospitais, postos de saúde, escolas, academias, bares, restaurantes, casas noturnas e eventos a adotar medidas de auxilio à mulher que se sinta em situação de risco.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1788/pll_006-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1788/pll_006-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre acesso gratuito as pessoas com deficiência em eventos socioculturais e em empresas que oferecem atividades de lazer, cultura e entretenimento e dá outras providências.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1789/pll_007-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1789/pll_007-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de ruas no bairro Jardim das Palmeiras, e dá outras Providências.</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1825/pll_010-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1825/pll_010-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação de botão de pânico e portas giratórias com detectores de metais em escolas públicas e privadas no Município de Guarantã do Norte e dá outras providências.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1857/projeto_de_lei_do_legislativo_011-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1857/projeto_de_lei_do_legislativo_011-2023.pdf</t>
   </si>
   <si>
     <t>Institui o "Programa Educação no Transito" nas escolas da rede municipal de ensino do Municipio de Guarantã do Norte- MT, e dá outras providências.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1878/ccf_000944.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1878/ccf_000944.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre revisão geral e anual da remuneração dos servidores do Poder Legislativo, de que trata o art.37, inciso X, da Constituição Federal, e art.47 da Lei Complementar 259/2017, e dá outras providências."</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1911/projeto_de_lei_legislativo_n014-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1911/projeto_de_lei_legislativo_n014-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação de sonorizadores de quebra-molas no âmbito do município de Guarantã do Norte – MT, e dá outras providências.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1912/projeto_de_lei_do_legislativo_015-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1912/projeto_de_lei_do_legislativo_015-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a disponibilização de Boias Salva-Vidas em Balneários no Município de Guarantã do Norte e dá outras providências.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1913/projeto_de_lei_do_legislativo_016-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1913/projeto_de_lei_do_legislativo_016-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de disponibilização de cadeiras de rodas e uma maca em escolas Privadas e Públicas, localizadas dentro do Município de Guarantã do Norte MT, e dá outras providências.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1950/projeto_de_lei_do_legislativo_017-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1950/projeto_de_lei_do_legislativo_017-2023.pdf</t>
   </si>
   <si>
     <t>"Estabelece o reajuste do vencimento base e subsídios prefeito, Vice-Prefeito e Secretários (as) municipais de Guarantã do Norte, a titulo de Revisão Geral Anual, de que trata o art.37, inciso X, da constituição Federal, e dá outras providências."</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1959/projeto_de_lei_do_legislativo_n_18_2023_-_18-07-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1959/projeto_de_lei_do_legislativo_n_18_2023_-_18-07-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre autorização ao Poder Legislativo para filiar a Câmara Municipal de Vereadores de Guarantã do Norte/MT á UCMMAT-União das  Câmaras Municipais de Mato-Grosso e dá outras providências."</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1975/projeto_de_lei_do_legislativo_019-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1975/projeto_de_lei_do_legislativo_019-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a preferência de vaga, matricula e rematrícula em projetos e escolas municipais para pessoas diagnosticadas com transtorno do espectro autista (TEA), no município de Guarantã do Norte/MT.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1987/pll_020-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1987/pll_020-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a denominação de Rua no Bairro Ouro Verde, e dá outras Providências."</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2012/pll_021-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2012/pll_021-2023.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O DIA MUNICIPAL DO CUIDADOR DE IDOSOS, NO ÂMBITO DO MUNÍCIPIO DE GUARANTÃ DO NORTE/MT, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2036/pll_022-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2036/pll_022-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação da quadra poliesportiva que especifica, no município de Guarantã do Norte/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2043/pll_023-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2043/pll_023-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a vedação de qualquer titulo, com conteúdo erótico ou sensual, para crianças e adolescentes, nas escolas públicas e privadas do município de Guarantã do Norte/MT.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2047/pll_024-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2047/pll_024-2023.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOUROS PÚBLICOS DO MUNICÍPIO DE GUARANTÃ DO NORTE/MT, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2097/pll_027-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2097/pll_027-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a cobrança de couvert artístico e a obrigatoriedade de colocação de placas informativas dos valores."</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2088/pll_28-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2088/pll_28-2023.pdf</t>
   </si>
   <si>
     <t>“Veda a utilização de queima e soltura de fogos de estampidos e de artifício no município de Guarantã do Norte/MT.”</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2098/pll_29-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2098/pll_29-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a contratar psicólogos para atendimento de mulheres vítimas de violência no âmbito do município de Guarantã do Norte/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2091/projeto_de_lei_do_legislativo_029-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2091/projeto_de_lei_do_legislativo_029-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar psicólogos para atendimento de mulheres vítimas de violência no âmbito do município de Guarantã do Norte/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>PLM</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1678/projeto_lei_municipal_n001-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1678/projeto_lei_municipal_n001-2023.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1714/plm_002-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1714/plm_002-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a instituir o Programa de Recuperação Fiscal - REFIS, no município de Guarantã do Norte, Estado de Mato Grosso, e dá outras providências.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1715/plm_n003-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1715/plm_n003-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar, e dá outras providencias.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1716/plm_004-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1716/plm_004-2023.pdf</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1717/plm_005-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1717/plm_005-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder a doação de bens móveis para Associação de Pais e Amigos dos Excepcionais - APAE de Guarantã do Norte/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1718/plm_n006-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1718/plm_n006-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder a doação de bens móveis para a Igreja Assembléia de Deus, de Guarantã do Norte/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1719/projeto_de_lei_municipal_n_007_2023_-_16_02_2023..pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1719/projeto_de_lei_municipal_n_007_2023_-_16_02_2023..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo do munícipio de Guarantã do Norte de Mato Grosso, a incluir a empresa Sidney Alves Lima - ME, como beneficiaria da Lei Municipal N° 660/2007, e dá outras providências.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1720/plm_-008-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1720/plm_-008-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo do município de Guarantã do Norte, Estado de Mato Grosso, a incluir a empresa Terraplenagem Santa Fé LTDA. Como beneficiaria da Lei Municipal n° 660/2007, e dá outras providências.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1721/plm_n_009-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1721/plm_n_009-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder executivo do Município de Guarantã do Norte/MT, a integrar e celebrar contrato de rateio com o Consórcio Intermunicipal de Desenvolvimento Sustentável Portal da Amazônia, e dá outras providências.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1722/plm_n010-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1722/plm_n010-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial, e dá outras providências.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1726/projeto_de_lei_municipal_n_011_2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1726/projeto_de_lei_municipal_n_011_2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal N° 2126/2022, de 09 de Março de 2022, que autoriza o Poder Executivo Municipal a Proceder a Doação de área urbana para a construção da sede da Gerência Regional da POLITEC no município de Guarantã do Norte/MT, e dá outras providencias.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1741/plm_no_012-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1741/plm_no_012-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional suplementar, e dá outras Providencias."_x000D_
 no valor de 140.381,89 (cento e quarenta mil, trezentos e oitenta e um reias e oitenta nove centavos) destinados a Secretaria Municipal de Educação, Cultura e Desporto.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1744/plm_013-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1744/plm_013-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial no valor de R$ 150.313,47 (Cento e cinquenta mil, trezentos e treze reais e quarenta e sete centavos), destinado a Secretaria Municipal de Infraestrutura Rural e Serviços Urbanos.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1765/plm_014-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1765/plm_014-2023.pdf</t>
   </si>
   <si>
     <t>"Estabelece regras para composição e funcionamento do conselho municipal dos Diretos da Criança e do Adolescente (CMDA), do conselho tutelar e do fundo municipal dos diretos da criança e do adolescente (FMDCA), bem como revoga as disposições contidas nas Leis 653/2007,725/2009,1296/2015, e demais disposições anteriores em contrário, e dá outras providências."</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1777/plm_015-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1777/plm_015-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional suplementar, e dá outras providências."_x000D_
 no valor de R$ 25.000,00 (vinte cinco mil reais)_x000D_
 Destinados a Secretaria Municipal de Educação, Cultura e Desporto.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1776/plm_016-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1776/plm_016-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial, e dá outras providências."_x000D_
 no valor de R$ 536.424,78 (quinhentos e trinta e seis mil, quatrocentos e vinte quatro reais e setenta e oito centavos)_x000D_
 Destinados a Secretaria Municipal de Assistencia Social.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1775/plm_017-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1775/plm_017-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial, e dá outras providências."_x000D_
 no valor de R$ 11.221,88 (onze mil, duzentos e vinte e um reais e oitenta e oito centavos)_x000D_
 Destinados a Secretaria Municipal de Educação, Cultura e Desporto.</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1774/plm_018-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1774/plm_018-2023.pdf</t>
   </si>
   <si>
     <t>"Implanta e regulamenta a concessão dos benefícios eventuais da politica municipal de assistência social e dá outras providências."</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1773/plm_019-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1773/plm_019-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a proceder com a realização de termo de colaboração/convênio, para repasse de valores ao centro de tradições Gaúchas - CTG ultima porteira de Guarantã do Norte/MT, e dá outras providências."</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1779/plm_020-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1779/plm_020-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial, e dá outras providências."_x000D_
 no valor de R$ 20.000,00 (vinte mil reais)_x000D_
 Destinados a Secretaria Municipal de Educação, Cultura e Desporto.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1780/plm_021-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1780/plm_021-2023.pdf</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1778/plm_022-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1778/plm_022-2023.pdf</t>
   </si>
   <si>
     <t>"Altera o artigo 3° da Lei n°146/95, de 04 de outubro de 1995, que cria conselho e o fundo municipal de assistência social, e dá outras providencias."</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1782/plm_023-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1782/plm_023-2023.pdf</t>
   </si>
   <si>
     <t>"Altera o §1, do artigo 107 da Lei n°2254/2023, de 17 de março de 2023, que estabelece regras para composição e funcionamento do conselho municipal dos direitos da criança e do adolescente (CMDCA), do Conselho Tutelar e do fundo municipal dos direitos da criança e do adolescente (FMDCA), bem como revoga as disposições contidas nas Leis 653/2007, 725/2009,1296/2015, e demais disposiçõesanteriores em contrário, e dá outras providências."</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1802/projeto_de_lei_municipal_025-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1802/projeto_de_lei_municipal_025-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito Adicional Suplementar, e dá outras Previdências."_x000D_
 No valor de R$ 50.000,00 (Cinquenta Mil reais) destinados a Secretaria Municipal da Cidade.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1803/projeto_de_lei_municipal_026-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1803/projeto_de_lei_municipal_026-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito Adicional Especial, e dá outras Previdências."_x000D_
 No valor de R$ 333,92 (trezentos e trinta e tres reais e noventa e dois centavos) destinados a Secretaria Municipal de Infraestrutura rural e serviços urbanos.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1804/plm_n_27_de_29_de_marco_de_2023_parte_1.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1804/plm_n_27_de_29_de_marco_de_2023_parte_1.pdf</t>
   </si>
   <si>
     <t>CONCEDE ISENÇÃO TRIBUTÁRIA PARA A EMPRESA G4 INDUSTRIA DE LAMINADOS E PERFILADOS DE AÇO LTDA – FORTEAÇO, CNPJ 47.031.912/0001-94, EM CONSONÂNCIA COM A LEI MUNICIPAL N. 660/2007 DE 04 DE DEZEMBRO DE 2007 E A LEI FEDERAL 101/2000 DE 04 DE MAIO DE 2000 - LRF, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1805/projeto_de_lei_municipal_028-2023_credito_suplementar_sedec_superavit_cooperguaranta_ass.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1805/projeto_de_lei_municipal_028-2023_credito_suplementar_sedec_superavit_cooperguaranta_ass.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 No valor total de R$ 20.000,00 (Vinte mil reais) destinados a Secretaria Municipal de Des. Economico, M. Ambiente e Turismo.</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1813/plm_029-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1813/plm_029-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial, e dá outras providências."_x000D_
 No valor de 10.161,90 (Dez mil, cento e sessenta e um reais e noventa centavos) destinados a seguinte rubrica Secretaria Municipal de Infraestrutura rural e serviços urbanos.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1814/plm_030-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1814/plm_030-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a proceder com a realização de termo de colaboração/convênio, para repasse de valores ao Rotary Club de Guarantã do Norte/MT, e dá outras providências".</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1815/plm_031-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1815/plm_031-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial, e dá outras providências."_x000D_
 No valor de R$ 20.000,00 (vinte mil reais) destinados a Secretaria Municipal de Assistência Social.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1816/plm_032-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1816/plm_032-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a proceder com a realização de Termo de Colaboração/Convênio, para repasses de valores a associação dos chacareiros de Guarantã do Norte/MT , e dá outras providências ."</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1817/plm_033-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1817/plm_033-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de credito adicional especial, e dá outras providências."_x000D_
 no valor de R$ 20.000,00 (vinte mil reais ) destinados a Secretaria Municipal de Desenvolvimento Econômico, Meio Ambiente e Turismo</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1818/plm_034-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1818/plm_034-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a Proceder com a realização de Termo de Colaboração/Convênio, para repasse de valores ao conselho comunitário de segurança pública de Guarantã do Norte/MT - CONSEG, e dá outras providências".</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1819/plm_035-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1819/plm_035-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional suplementar, e dá outras providências"._x000D_
 no Valor R$11.700,00 (onze mil setecentos reais) destinados a Secretária Municipal da Cidade.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1820/plm_036-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1820/plm_036-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a Proceder com a realização de termo de Colaboração/Convênio, para repasse de valores a APAE- Associação de pais e amigos do excepcionais, e dá outras providências".</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1821/plm_037-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1821/plm_037-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional suplementar, e dá outras providências"._x000D_
 no Valor R$120.000,00 (cento e vinte mil reais) destinados a Secretária Municipal de Educação, Cultura e Desporto.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1822/plm_038-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1822/plm_038-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial, e dá outras providências"._x000D_
 no Valor R$100.000,00 (cem mil reias) destinados a Secretária Municipal de Saude.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1823/plm_039-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1823/plm_039-2023.pdf</t>
   </si>
   <si>
     <t>"Concede revisão Geral anual na forma do inciso X, do art.37, da constituição Federal, ao vencimento dos servidores públicos efetivos e dá outra providências".</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1847/plm_040-2023_2.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1847/plm_040-2023_2.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo do Municipio de Guarantã do Norte, estado de Mato Grosso, a incluir a Empresa Herbertt de Souza Generozo LTDA. ME como beneficiaria da Lei Municipal n°660/2007, e dá outras providências.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1846/plm_041-2023_2.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1846/plm_041-2023_2.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo do Municipio de Guarantã do Norte, Estado de Mato Grosso a incluir a Empresa Robertt de Souza Generozo LTDA. ME como beneficiaria da Lei Municipal n°660/2007,  e dá outras providências."</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1844/plm_042-2023_2.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1844/plm_042-2023_2.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de Crédito Adicional Especial, e dá outras Providências."_x000D_
 No valor de R$ 138.000,00 (cento e trinta e oito mil reais) destinados a Secretaria de Educação e Cultura</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1845/plm_043-2023_2.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1845/plm_043-2023_2.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal n°2160/2022, de 19b de abril de 2022, que autoriza o Poder Executivo Municipal a Proceder a doação de área urbana para construção da sede da unidade do corpo de Bombeiros Militar do Estado de Mato Grosso, no municipio de Guarantã do Norte/MT, e dá outras Providências."</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1861/plm_n044-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1861/plm_n044-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização para adesão do municipio de Guarantã do Norte/MT, ao programa "JUCEMAT EMPRESA INSTANTÂNEA" e insenção da taxa de alvará de localização e funcionamente para abertura de empresas através deste programa, e dá outras providências."</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1862/plm_45-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1862/plm_45-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial, e dá outras providências." no valor de R$ 38.000,00 (trinta e oito mil reais) destinados a Secretaria Municipal de Assistência Social.</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1863/plm_046-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1863/plm_046-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a efetuar patrocinio do evento denominado" 37º festa da padroeira Nossa Senhora do Rosário" no Municipio de Guarantã do Norte/MT, e dá outras providências."</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1880/ccf_000943.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1880/ccf_000943.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial, e dá outras providências." _x000D_
 No valor total de R$ 20.000,00 (vinte mil reais) destinados a Secretaria Municipal de Educação, Cultura e Desporto.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1881/plm_048-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1881/plm_048-2023.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR O TRANSPORTE DOS MUNÍCIPES PARA O EVENTO DE COMEMORAÇÃO DO ANIVERSÁRIO DA CIDADE, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1896/projeto_de_lei_municipal_049-2023_termo_de_contrato_de_repasse_conseg__projeto_politec_e_veiculo_delegacia_regional_ass.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1896/projeto_de_lei_municipal_049-2023_termo_de_contrato_de_repasse_conseg__projeto_politec_e_veiculo_delegacia_regional_ass.pdf</t>
   </si>
   <si>
     <t>“Autoriza O Poder Executivo Municipal A Proceder Com A Realização De Termo De Colaboração/Convênio, Para Repasse De Valores Ao Conselho Comunitário De Segurança Pública De Guarantã Do Norte/MT – Conseg, E Dá Outras Providências”.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1897/projeto_de_lei_municipal_050-2023_credito_suplementar_cidade_superavit_conseg_projeto_politec_e_veiculo_delegacia_regional_ass.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1897/projeto_de_lei_municipal_050-2023_credito_suplementar_cidade_superavit_conseg_projeto_politec_e_veiculo_delegacia_regional_ass.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de crédito adicional suplementar, e dá outras providências.”</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1915/ccf_001005.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1915/ccf_001005.pdf</t>
   </si>
   <si>
     <t>"Concede insenção Tributária para a Empresa Araguaia S.A, CNPJ 03.306.578/0069-57, em consonância com a Lei Municipal n°660/2007 de 04 de dezembro de 2007 e a Lei Federal 101/2000 de 04 de Maio de 2000 LRF, e da outras providências.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1928/municipal_052-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1928/municipal_052-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre alteração de Dispositivos contidos na Lei Municipal n°1338, de 30 de setembro de 2015, que dispõe sobre chácaras de recreio, e dá outras providências."</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1926/municipal_053-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1926/municipal_053-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial, e dá outras providências."_x000D_
 No valor de R$ 51.400 (cinquenta e um mil e quatrocentos reais) destinados a Secretaria Municipal de desenv. Econômico, Meio Ambiente e Turismo.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1924/municipal_054-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1924/municipal_054-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a proceder com a realização de Termo de Colaboração/Convênio, para repasse de valores ao Lions Clube de Guarantã do Norte/MT, e dá outras Providências."</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1922/municipal_055-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1922/municipal_055-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional suplementar, e dá outras providências."_x000D_
 No valor de R$ 20.000 (vinte mil reias) destinados a Secretaria Municipal de Assistencia Social.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1923/municipal_056-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1923/municipal_056-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza O Poder Executivo Municipal A Proceder Com A Realização De Termo De Colaboração/Convênio, Para Repasse De Valores Ao Juventus Sport Clube, E Dá Outras Providências.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1925/projeto_de_lei_municipal_057-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1925/projeto_de_lei_municipal_057-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Abertura De Crédito Adicional Especial, E Dá Outras Providências.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1927/projeto_de_lei_municipio_n058-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1927/projeto_de_lei_municipio_n058-2023.pdf</t>
   </si>
   <si>
     <t>Concede Revisão Geral Anual Na Forma Do Inciso X, Do Artigo 37, Da Constituição Federal, Ao Vencimento Dos Servidores Públicos Efetivos Do Fundo Municipal De Previdência Social De Guarantã Do Norte/Mt - Previguar, E Dá Outras Providências.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1916/projeto_de_lei_municipal_059-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1916/projeto_de_lei_municipal_059-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Transposição, o remanejamento ou Transferência de recursos de uma categoria de programação para outra e de um órgão para outro, e dá outras providências."</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1941/projeto_de_lei_municipal_n060-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1941/projeto_de_lei_municipal_n060-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a Proceder com a realização de Termo de Colobaração/Convenio, para repasse de valores ao conselho Comunitário de segurança pública de Guarantã do Norte/MT-CONSEG, e dá outras Providências."</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1942/projeto_de_lei_municipal_n061-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1942/projeto_de_lei_municipal_n061-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional suplentar, e dá outras providências." No valor de R$ 1.000.000,00 (hum milhão de reais"._x000D_
 destinados a Secretaria Municipal da Cidade.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1943/projeto_de_lei_municipal_n062-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1943/projeto_de_lei_municipal_n062-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito Adicional Suplementar, e dá outras Providências."_x000D_
 No valor de R$ 20.000,00 (Vinte Mil Reais) destinados a Secretaria Municipal de Educação, Cultura e Desporto.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1944/plm_n_063_2023_-_erico_stevan_goncalves.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1944/plm_n_063_2023_-_erico_stevan_goncalves.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial, e dá outras providências."_x000D_
 No valor de R$ 94.000,00 (noventa e quatro mil reais).</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1945/projeto_de_lei_municipal_n064-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1945/projeto_de_lei_municipal_n064-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial, e dá outras Providências."_x000D_
 No valor de 1.103,56 (hum mil, cento e três reais e cinquenta e seis centavos)</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1962/projeto_lei_municipal_065-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1962/projeto_lei_municipal_065-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a Proceder com a realização de Termo de Colaboração/Convênio, para repasse de valores ao conselho Comunitário de segurança pública de Guarantã do Norte/MT-CONSEG, e dá outras Providências."</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1963/projeto_lei_municipal_066-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1963/projeto_lei_municipal_066-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito Adicional Suplementar, e dá outras providências." No valor total 327.530,00 (Trezentos e vinte e sete mil e quinhentos e trinta reais) destinados a Secretaria Municipal de Cidade.</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1993/plm_067-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1993/plm_067-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Especial, e dá outras Providências." No valor de R$ 21.259,13 (vinte e um mil e duzentos e cinquenta e nove reais e treze centavos) destinado a Secretaria Municipal de Infraestrutura Rural e Serviços Urbanos.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1994/plm_068-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1994/plm_068-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Especial, e dá outras Providências." No valor de R$ 282,86 (duzentos e oitenta e dois reais e oitenta e seis centavos) destinado a Secretaria Municipal de Infraestrutura Rural e Serviços Urbanos.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1995/plm_069-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1995/plm_069-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Especial, e dá outras Providências." No valor de R$ 48.007,65 (Quarenta e oito mil e sete reais e sessenta e cinco centavos) destinado a Secretaria Municipal de Infraestrutura Rural e Serviços Urbanos.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1996/plm_070-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1996/plm_070-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a Proceder com a doação de bem móvel para a igreja Assembleia de Deus - Geração Profética Dia de Pentecoste de Guarantã do Norte/MT, e dá outras providências".</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1997/plm_071-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1997/plm_071-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do Conselho Municipal dos Direitos da Pessoa com deficiência no Município de Guarantã do Norte/MT - CMDPD,  e dá outras providências."</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2005/plm_072-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2005/plm_072-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a proceder com a realização de Termo de Colaboração/Convênio, para repasse de valores ao conselho Comunitário de Segurança Pública de Guarantã do Norte/MT - CONSEG, e dá outras providências".</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2004/plm_073-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2004/plm_073-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial, dá outras providências."_x000D_
 No valor de R$ 1.100.000,00 (hum milhão e cem mil reais) destinados à Secretaria de Cidade.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2002/pdlm_074-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2002/pdlm_074-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a proceder com a realização de Termo de Colaboração/Convênio, para repasse de valores ao Conselho Comunitário de Segurança Pública de Guarantã do Norte/MT - CONSEG, e dá outras providências."</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2003/pdlm_075-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2003/pdlm_075-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial, e dá outras providências."_x000D_
 No valor total de R$ 127.000,00 (cento e vinte sete mil) destinados à Secretaria Municipal da Cidade.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2028/projeto_de_lei_municipal_076-2023_-_ldo_2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2028/projeto_de_lei_municipal_076-2023_-_ldo_2024.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE GUARANTÃ DO NORTE/MT, PARA O EXERCÍCIO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2023/projeto_de_lei_municipal_077-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2023/projeto_de_lei_municipal_077-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo do Município de Guarantã do Norte estado de Mato Grosso a incluir a Empresa Coringa Bebidas Destiladas LTDA como Beneficiaria da Lei Municipal n°660/2007, e dá outras Providências."</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2024/projeto_de_lei_municipal_078-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2024/projeto_de_lei_municipal_078-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo do Município de Guarantã do Norte estado de Mato Grosso a Incluir a Empresa Luiz Henrique F. V. dos Santos - Taurus Assessoria Veterinária como beneficiária da Lei Municipal n°660/2007, e dá outras Providências."</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2021/projeto_de_lei_municipal_079-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2021/projeto_de_lei_municipal_079-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a Proceder com a realização de Termo de Colaboração/Convênio, para repasse de valores ao juventos Sport Clube, e dá outras Providências."</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2022/projeto_de_lei_municipal_080-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2022/projeto_de_lei_municipal_080-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de Crédito Adicional Especial, e dá outras Providências." No valor de R$ 6.000,00 (seis mil reais) destinados à Secretária Municipal de Educação, Cultura e Desporto.</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2027/projeto_de_lei_municipal_081-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2027/projeto_de_lei_municipal_081-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a abertura de crédito adicional especial, e dá outras Providências." _x000D_
 No valor total de R$ 15.000,00 (Quinze mil reais) destinados à Secretaria Municipal de Cidades.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2031/plm_082-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2031/plm_082-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a instituir o programa de recuperação fiscal - Refis, no município de Guarantã do Norte, estado de Mato Grosso, e dá outras providências."</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2030/plm_083_2023_abertura_credito_destinado_a_sec._mun._saude.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2030/plm_083_2023_abertura_credito_destinado_a_sec._mun._saude.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial, e dá outras providências."_x000D_
 No valor de R$ 407.764,70 (quatrocentos e sete mil, setecentos e sessenta e quatro reais e setenta centavos)_x000D_
 Destinados à Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2041/plm_84-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2041/plm_84-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial, e dá outras providências."_x000D_
 No valor de R$ 318.955,08 (trezentos e dezoito mil, novecentos e cinquenta e cinco mil reais e oito centavos)_x000D_
 destinados à Secretaria Municipal de Educação, Cultura e Desporto.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2051/plm_085-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2051/plm_085-2023.pdf</t>
   </si>
   <si>
     <t>"Inclui meta fiscal no PPA para o quadriênio 2022-2025, na Lei Municipal n° 2085/2021 de 12 de setembro de 2021, e dá outras providências."</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2053/plm_086-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2053/plm_086-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a proceder com a realização de Termo de Colaboração/Convênio, para repasse de valores a associação focinho amigo, e dá outras providências."</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2054/plm_087-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2054/plm_087-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial, e dá outras providências."_x000D_
 No valor de R$ 50.000,00 (cinquenta mil reais) destinados à Secretaria Municipal de Desenvolvimento Econômico, Meio Ambiente e Turismo.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2052/plm_088-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2052/plm_088-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder com a realização de Termo de Colaboração/Convênio, para repasse de valores a Associação de Produtores de mel de Guarantã do Norte/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2055/plm_089-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2055/plm_089-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial, e dá outras providências, destinado à Secretaria Municipal de Desenvolvimento Econômico, Meio Ambiente e Turismo no valor de R$ 20.000,00 (vinte mil reais).</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2063/projeto_de_lei_municipal_090-2023_termo_cessao__imovel_publico_peti_maranata_primeira_igreja_bat.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2063/projeto_de_lei_municipal_090-2023_termo_cessao__imovel_publico_peti_maranata_primeira_igreja_bat.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a celebrar Termos de Cessão de uso Gratuito de imóvel para primeira Igreja Batista de Guarantã do Norte, e dá outras providências."</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2064/projeto_de_lei_municipal_091-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2064/projeto_de_lei_municipal_091-2023.pdf</t>
   </si>
   <si>
     <t>"Estabelece a política Municipal de Estímulo ao empreendedorismo, Projeto Jovens Empreendedores - Primeiros Passos (JEPP), e dá outras providências."</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2065/projeto_de_lei_municipal_092-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2065/projeto_de_lei_municipal_092-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal instituir o Programa Alfabetiza Guarantã, e dá outras providências."</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2072/plm_093-2023_-_loa.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2072/plm_093-2023_-_loa.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Guarantã do Norte - MT, para o exercício de 2024, e da outras providências (LOA).</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2066/projeto_de_lei_municipal_094-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2066/projeto_de_lei_municipal_094-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial, e dá outras providências."_x000D_
  No valor de R$ 400.000,00 (quatrocentos mil reais) destinados à Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2073/plm_095-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2073/plm_095-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal celebrar termo de cessão de uso gratuito de imóvel para a primeira Igreja Batista de Guarantã do Norte, e dá outras providências."</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2074/plm_096-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2074/plm_096-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo do Município de Guarantã do Norte, Estado de Mato Grosso, a incluir a Empresa Diego Jonas Knopf LTDA, como beneficiaria da Lei Municipal n°660/2007, e dá outras providências."</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2075/plm_097-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2075/plm_097-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a conceder premiação em dinheiro ao campeão e vice-campeão do Campeonato Regional de Futebol de Campo a ser realizado pelo município de Guarantã do Norte/MT, e dá outras providências."</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2076/plm_098-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2076/plm_098-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a realizar o repasse de verbas do FUNDEB a entidade APAE- Associação de Pais e Amigos dos excepcionais de Guarantã do Norte/MT, e dá outras Providências."</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2077/plm_099-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2077/plm_099-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional suplementar, e dá outras providências."_x000D_
 No valor de R$ 5.900.000,00 (cinco milhões, novecentos mil reais) destinados à Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2081/plm_100-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2081/plm_100-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito Adicional Suplementar, e dá outras providências" no valor de R$ 2.035.000,00 (dois milhões e trinta e cinco mil reais) destinados à Previdência Municipal.</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2089/plm_101-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2089/plm_101-2023.pdf</t>
   </si>
   <si>
     <t>"Altera o inciso I contido no §4° do artigo 8° da Lei Municipal n° 2258/2023, de 23 de março de 2023, que implanta e regulamenta a concessão dos benefícios eventuais da política Municipal de assistência social e dá outras providências."</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2102/plm_102-2023_2.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2102/plm_102-2023_2.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial, e dá outras providências."_x000D_
 No valor de R$ 287.802,00 (Duzentos e oitenta e sete mil, oitocentos e dois reais) destinados à Secretaria Municipal de Educação, Cultura e Desporto.</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2105/plm_103-2023_2.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2105/plm_103-2023_2.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo do Município de Guarantã do Norte, Estado de Mato Grosso, a incluir a Empresa Bonfanti prestadora de serviços LTDA como beneficiadora da Lei Municipal n°660/2007, e dá outras providências."</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2103/plm_104-2023_2.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2103/plm_104-2023_2.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial, e dá outras providências."_x000D_
 No valor de R$ 330.000,00 (Trezentos e trinta mil reais) destinados à Secretaria Municipal de Educação.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1853/pr_001-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1853/pr_001-2023.pdf</t>
   </si>
   <si>
     <t>"Institui o regime de adiantamentos no âmbito do Poder Legislativo Municipal, revoga a Resolução n° 004/2018, e dá outras providencias."</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1852/pr_002-2023_2.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1852/pr_002-2023_2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A BAIXA PATRIMONIAL DA CARGA MOBILIÁRIA DA CÂMARA MUNICIPAL DE GUARANTÃ DO NORTE - MT.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1876/pr_003-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1876/pr_003-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre controle de jornada de trabalho dos servidores comissionados lotados nos cargos de Secretário de Comunicação e Ações Institucionais, Assessoria de Comunicação e Impressa do Poder Legislativo de Guarantã do Norte/MT.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1983/resolucao_004-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1983/resolucao_004-2023.pdf</t>
   </si>
   <si>
     <t>"Constitui a Comissão de Ética e Decoro Parlamentar da Câmara Municipal de Guarantã do Norte/MT para o Biênio 2023/2024, e designa seus membros."</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1757/requerimento_001-2023_2.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1757/requerimento_001-2023_2.pdf</t>
   </si>
   <si>
     <t>Requer providências ao Dep. Estadual Dilmar Dal Bosco, para realização de audiência pública no municipio de Guarantã do Norte/MT, para discutir com municipes e sociedade da implantação da Escola Militar Estadual, e dá outras Providências.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1850/requerimento_002-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1850/requerimento_002-2023.pdf</t>
   </si>
   <si>
     <t>1-	Solicito encaminhamento da quantidade de pacientes que estão na fila de espera para atendimento com os profissionais de Psicologia e Fonoaudiologia na rede pública em nosso Município. _x000D_
 _x000D_
 2-	Qual a programação da Prefeitura Municipal para zerar a referida lista de espera?</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1893/requerimento_003-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1893/requerimento_003-2023.pdf</t>
   </si>
   <si>
     <t>1-	Solicito todos os contratos firmados entre a prefeitura e as atrações artísticas, bem como, banda de apoio, sonorização, iluminação e locação de palco da Expo Guarantã 2023. _x000D_
 _x000D_
 2-	Solicito quais maquinários públicos e valor em verba pública foram gastos para adequação do local._x000D_
 _x000D_
 3-	Solicito nome e cargo dos servidores públicos que trabalharam na adaptação do local._x000D_
 _x000D_
 4-	Solicito cópia do termo de cessão de uso de bem móvel firmado com a empresa Renato S. Bavaresco Produções e Eventos pessoa Jurídica de Direito Privado, CNPJ n° 09.614.691/0001-60._x000D_
 _x000D_
 5-	Solicito o CNPJ de todas as empresas que comercializaram, vendas de bebidas em geral e alimentos, que pagaram espaçamento de solo, bem como, o valor custeado por cada um (individualmente)._x000D_
 _x000D_
 6-	Solicito o nome completo, contato e valor pago por cada munícipe dos camarotes e bangalôs._x000D_
 _x000D_
 7-	Solicito o nome completo do responsável pela comercialização/distribuição de bebidas para com todas as barracas que pagaram espaçamento de solo.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1901/requerimento_n_004-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1901/requerimento_n_004-2023.pdf</t>
   </si>
   <si>
     <t>Vereadores com assento nesta Augusta Casa de Leis, vem mui respeitosamente à presença de Vossa Excelência requerer nos termos do Regimento Interno (R.I), artigo 278 e seus parágrafos, que depois de ouvido o Soberano Plenário, seja oficiado ao Prefeito Municipal Excelentíssimo Senhor Érico Stevan requerendo que encaminhe ao Poder Legislativo informações de quais providências foram tomadas pela Administração Municipal, quanto ao trágico acidente com vítima fatal no último dia 02 de junho de 2023 envolvendo um transporte escolar (micro-ônibus) que compõe a frota da Secretaria Municipal de Educação, Cultura e Desporto/Prefeitura Municipal.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1902/requerimento_n_005-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1902/requerimento_n_005-2023.pdf</t>
   </si>
   <si>
     <t>Os contratos que foram firmados entre a prefeitura e as atrações artísticas, os grupos musicais, a sonorização, iluminação e locação de palco. _x000D_
 _x000D_
 2-	Solicitar a cópia dos Processos Licitatório, caso exista, das empresas envolvidas em todo evento; _x000D_
 _x000D_
 3-	Solicito informações quanto ao uso indevido de maquinários públicos e qual o valor em verba pública que foram gastos para adequação do local da realização do evento;_x000D_
 _x000D_
 4-	Solicito o Termo de Cessão de Uso de Bem imóvel não oneroso firmado;_x000D_
 _x000D_
 5-	Solicito todos os valores de verbas públicas utilizadas na realização do evento;_x000D_
 _x000D_
 6-	Cópia da resposta encaminhada pelo Poder Executivo ao Ministério Público</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1903/requerimento_n_006-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1903/requerimento_n_006-2023.pdf</t>
   </si>
   <si>
     <t>Vereadores com assento nesta Augusta Casa de Leis, vem mui respeitosamente à presença de Vossa Excelência requerer nos termos do Regimento Interno (R.I), artigo 279 e seus parágrafos, que depois de ouvido o Soberano Plenário, na forma regimental que a Senhora Secretária Municipal de Saúde Letícia Camargo de Souza seja CONVOCADA, bem como o responsável pela celebração do Contrato CONVOCADO, para comparecerem nas dependências da Câmara Municipal para prestarem esclarecimentos referente a funcionalidade das atividades executadas nas áreas de saúde pela Organização Social-OS em relação aos servidores efetivos lotados na área de saúde que estarão sob direção/comando da OS.</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1895/requerimento_007-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1895/requerimento_007-2023.pdf</t>
   </si>
   <si>
     <t>1-	Cópia do Cronograma de trabalho da Secretaria de Infraestrutura dos próximos 90 (noventa) dias.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1904/requerimento_n_008-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1904/requerimento_n_008-2023.pdf</t>
   </si>
   <si>
     <t>Os Vereadores e a Vereadora, com assento nesta Casa de Leis, que estas subscrevem, vem, mui respeitosamente à presença de Vossa Excelência, requerer que seja encaminhada as devidas explicações formalmente, o referido assunto que requeremos explicações são pelas ausências nas sessões ordinárias, extraordinárias e nas comissões, as ausências foram apresentadas verbalmente via telefone ou por mensagens de aplicativo  para justificativas, porém não fora encaminhado a esta Casa Legislativa as explicações formalmente por documento, segue as datas das sessões em que o Vereador não se justificou formalmente:_x000D_
 _x000D_
 •	06/02/2023 – 1° Ordinária, 23/02/2023 – 2° Ordinária, 20/03/2023 – 4° Ordinária, 03/04/2023 – 5° Ordinária e 17/04/2023 – 6° Ordinária._x000D_
 •	20/01/2023 – 1° Extraordinária, 17/02/2023 – 2° Extraordinária, 21/03/2023 – 10° Extraordinária e 19/05/2023 – 11° Extraordinária._x000D_
 •	13/02/2023 – 1°Ordinária da CCJ e ECCCDSPAS, 27/02/2023 – 2° Ordinária da CCJ e ECCCDSPAS, 15/03/2023 – 3° Ordinária d</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1906/requerimento_n_009_2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1906/requerimento_n_009_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador Silvio Dutra da Silva Vice-Presidente da Comissão de Educação, Ciência, Comunicação, Cultura, Desporto, Saúde Pública e Assistência Social que esta subscreve, com assento nesta Casa Legislativa, através deste vem perante Vossa Excelência, amparado no artigo 164, do Regimento Interno desta Casa de Leis e da Lei Orgânica Municipal e demais disposições legais, depois de ouvido o Soberano Plenário, solicitar o que segue:_x000D_
 _x000D_
 1-) Solicito cópia do Contrato e Plano de Trabalho entre a Prefeitura e Organização Social (OS) que passou a administrar o Hospital Municipal Nossa Senhora do Rosário.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>CTTIOPU - TRANSP., TECNO., INFOR., O. PÚB E URB.</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1914/requerimento_010-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1914/requerimento_010-2023.pdf</t>
   </si>
   <si>
     <t>Os Vereadores com assento nesta Augusta Casa de Leis, vem mui respeitosamente à presença de Vossa Excelência requerer nos termos do Regimento Interno (R.I), artigo 279 e seus parágrafos, que depois de ouvido o Soberano Plenário, na forma regimental,  que o Prefeito Municipal Érico Stevan Gonçalves juntamente com os membros do Conselho Municipal de Trânsito sejam  CONVOCADOS, bem como o Presidente do DETRAN, para que possamos de vez atender as prioridades da comunidade local e dar as respostas precisas as problemáticas municipais, assim como de forma ampla os assuntos relacionados ao Conselho Municipal de trânsito._x000D_
 Ajustamos a possibilidade para o comparecimento no dia 26 de junho as 10h00min nas dependências deste Poder Legislativo, onde acontecerá a 10° Sessão Ordinária da Comissão de Transporte, Tecnologia, Informática, Obras Públicas e Urbanismo. Aguardamos vossas confirmações para que possamos preparar as tratativas.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1929/requerimento_011-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1929/requerimento_011-2023.pdf</t>
   </si>
   <si>
     <t>requerimento 011-2023</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>Parlamentares</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1947/requerimento_12_2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1947/requerimento_12_2023.pdf</t>
   </si>
   <si>
     <t>Os vereadores com assento nesta Augusta Casa de Leis, vem mui respeitosamente à presença de Vossa Excelência requerer nos termos do Regimento Interno (R.I), artigo 279 e seus parágrafos, que depois de ouvido o Soberano Plenário, na forma regimental que o responsável pela celebração do Contrato seja CONVOCADO, para comparecerem nas dependências da Câmara Municipal para prestarem esclarecimentos referente as obras e trabalhos da empresa Águas de Guarantã sob sua funcionalidade dos serviços de água e esgoto no município de Guarantã do Norte/MT. Alguns trabalhos infringem LEI MUNICIPAL e necessitamos de informações, assim como esclarecimentos sobre as obras no mês de Junho de 2023._x000D_
 Solicitamos informações, sobre:_x000D_
 •	Por que as obras não foram realizadas antecipadamente, antes de o Poder Executivo realizar a pavimentação no Bairro 13 de Maio? Evitando assim transtornos, danos e prejuízos aos moradores das ruas danificadas._x000D_
 •	Os prazos de recuperação das vias danificadas pela empresa Águas...</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1930/requerimento_014-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1930/requerimento_014-2023.pdf</t>
   </si>
   <si>
     <t>1.	Solicito a convocação da Secretaria de Saúde Letícia Camargo, para apresentação detalhado em PLENÁRIO do plano de trabalho firmado entre a Prefeitura e o Instituto São Lucas - Organização Social privada, que passou a administrar o Hospital Nossa Senhora do Rosário, bem como, sanar outras dúvidas. _x000D_
 _x000D_
 2.	Quais especialidades devem permanecer no período diurno de forma integral no Hospital e sobre aviso noturno? _x000D_
 _x000D_
 3.	Quem paga o combustível e diárias dos servidores da ambulância? _x000D_
 _x000D_
 4.	Quais profissionais serão contratados por CLT e quais são por ME? _x000D_
 _x000D_
 5.	Porque não está sendo pago o piso dos técnicos em enfermagem? _x000D_
 _x000D_
 6.	Algum médico especialista está prestando atendimento via WhatsApp, quando chamado pelo Clínico Geral ao invés de ir presencialmente? _x000D_
 _x000D_
 7.	Os servidores do hospital estão podendo repetir alimentação fornecida pelo hospital? _x000D_
 _x000D_
 8.	Qual o horário de descanso para os servidores e lei que assegura o tempo estipulado pelo Instituto São Lucas? _x000D_
 _x000D_
 9.	Porque o Instituto São Lucas</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1952/requerimento_n_015_2023_-_silvio_dutra.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1952/requerimento_n_015_2023_-_silvio_dutra.pdf</t>
   </si>
   <si>
     <t>EXCELENTÍSSIMO SENHOR DAVID MARQUES DA SILVA PRESIDENTE DA COMISSÃO DE EDUCAÇÃO, CIÊNCIA, COMUNICAÇÃO, CULTURA, DESPORTO, SAÚDE PÚBLICA E ASSISTÊNCIA SOCIAL._x000D_
 _x000D_
 O Vereador Silvio Dutra da Silva Vice-Presidente da Comissão de Educação, Ciência, Comunicação, Cultura, Desporto, Saúde Pública e Assistência Social que esta subscreve, com assento nesta Casa Legislativa, através deste vem perante Vossa Excelência, amparado no artigo 164, do Regimento Interno desta Casa de Leis e da Lei Orgânica Municipal e demais disposições legais, depois de ouvido o Soberano Plenário, solicitar o que segue:</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1953/requerimento_n_016_2023_-_silvio_dutra.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1953/requerimento_n_016_2023_-_silvio_dutra.pdf</t>
   </si>
   <si>
     <t>EXCELENTÍSSIMO SENHOR DAVID MARQUES DA SILVA PRESIDENTE DA COMISSÃO DE EDUCAÇÃO, CIÊNCIA, COMUNICAÇÃO, CULTURA, DESPORTO, SAÚDE PÚBLICA E ASSISTÊNCIA SOCIAL_x000D_
 O Vereador Silvio Dutra da Silva Vice-Presidente da Comissão de Educação, Ciência, Comunicação, Cultura, Desporto, Saúde Pública e Assistência Social que esta subscreve, com assento nesta Casa Legislativa, através deste vem perante Vossa Excelência, amparado no artigo 164, do Regimento Interno desta Casa de Leis e da Lei Orgânica Municipal e demais disposições legais, depois de ouvido o Soberano Plenário, solicitar o que segue:</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1992/requerimento_017-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1992/requerimento_017-2023.pdf</t>
   </si>
   <si>
     <t>Cópia na integra de áudio e vídeo da gravação em que nos reunimos, os Vereadores juntamente com a Secretária Sra. Letícia Camargo de Souza bem como com os representantes da Organização Social - OS, no dia 13 junho de 2023.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1960/requerimento_018-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1960/requerimento_018-2023.pdf</t>
   </si>
   <si>
     <t>Silvio Dutra da Silva, brasileiro, Vereador com assento nesta Augusta Casa de Leis, vem mui respeitosamente à presença de Vossa Excelência requerer nos termos do Regimento Interno (R.I), artigo 278 e seus parágrafos, que depois de ouvido o Soberano Plenário, seja oficiado ao Prefeito Municipal Excelentíssimo Senhor Erico Stevan requerendo que encaminhe a este vereador as informações referentes a Empresa CONSTRUTORA FR EIRELI, haja vista que em meados de 24 de junho de 2022 foi dado ordem de serviço para  a mencionada empresa, de pessoa jurídica de direito privado sob CNPJ/MF n° 0763 6035/0001-60, situada a Rod.  MA 020, S/N, KM 02, loteamento aliança CEP 65.430-000, Vargem Grande/MA, representada pelo Senhor José Augusto Figueiredo Mendes Junior, sob RG nª 021.886.762.0025 SSP/MA e CPF n° 013.234.133-58, referente ao Contrato n° 140/2022, que compreende o trecho entre BR163 - Guarantã do Norte - Campus IFMT - MT419, assim sendo, solicito as informações.........</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1961/requerimento_019-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1961/requerimento_019-2023.pdf</t>
   </si>
   <si>
     <t>1 - Quais especialidades médicas devem permanecer em PERÍODO INTEGRAL (diurno) no HOSPITAL NOSSA SENHORA DO ROSÁRIO, agora administrada pelo Instituto São Lucas? _x000D_
 _x000D_
 2 - Quais especialidades médicas devem permanecer sobre aviso no período noturno no HOSPITAL NOSSA SENHORA DO ROSÁRIO, agora administrado pelo Instituto São Lucas? _x000D_
 _x000D_
 3 - Sobre cirurgias de hérnias dos aposentados deste município, qual previsão para efetuar cirurgias e zerar a fila?</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1974/req._020-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1974/req._020-2023.pdf</t>
   </si>
   <si>
     <t>1 – Cópias de todas as Notificações feita pela Prefeitura Municipal em desfavor da Empresa Águas de Guarantã/ Águas Nascentes do Xingú desde o ano de 2020 até a presente data, bem como cópias das respostas apresentadas pela empresa quanto as notificações.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2014/requerimento_de_sessao_solene_024-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2014/requerimento_de_sessao_solene_024-2023.pdf</t>
   </si>
   <si>
     <t>Requer a realização de Sessão Solene para a entrega de Título de Cidadão Honorário ao Senhor Lazaro Elton Fernandes Santana.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2069/requerimento_no_029-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2069/requerimento_no_029-2023.pdf</t>
   </si>
   <si>
     <t>Nobres pares, chegou ao conhecimento deste representante do povo duas listas contendo nomes de pessoas supostamente beneficiadas em programas sociais, como o Ser Idoso._x000D_
 Ao analisar as referidas listas me surpreendi com o nome do Sr. Miguel Burguet, sob o número de CPF 495.726.449-04, como suposto beneficiário do Programa Ser Idoso, no entanto, é de conhecimento de grande parte da população que o suposto beneficiado não preenche os requisitos necessários, tendo em vista ser possuidor de imóveis e renda incompatível._x000D_
 Diante disto, solicito apoio dos pares para convocar a secretário de ação social para explicar e apresentar se possível, documentações que comprovem a situação de vulnerabilidade do beneficiado, como, por exemplo, relatórios de visitas social e o cadastro único. Ajustamos a possibilidade de comparecimento no dia em 10 de novembro as 08h00min nas dependências deste Poder Legislativo.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>VET T</t>
   </si>
   <si>
     <t>Veto Total</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1737/veto_total_001-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1737/veto_total_001-2023.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei do Legislativo n°040/2022.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1738/veto_total_002-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1738/veto_total_002-2023.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei do Legislativo n°041-2022</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1920/veto_total.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1920/veto_total.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI DO LEGISLATIVO N°010-2023</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1984/veto_total_ao_pll_014-2023_2.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1984/veto_total_ao_pll_014-2023_2.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei do Legislativo N° 014-2023.</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1985/veto_total_ao_pll_016-2023_2.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1985/veto_total_ao_pll_016-2023_2.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei do Legislativo N° 016-2023.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>OF.</t>
   </si>
   <si>
     <t>OFÍCIO</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1948/ccf_001049.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1948/ccf_001049.pdf</t>
   </si>
   <si>
     <t>Indica a Vereadora Sandra Martins, para exercer a função de Lider do Prefeito nesta Casa de Leis.</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
     <t>M.O</t>
   </si>
   <si>
     <t>Moção Apoio</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2038/mocao_apoio_001-2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2038/mocao_apoio_001-2023.pdf</t>
   </si>
   <si>
     <t>“Moção de Apoio” ao Congresso Nacional e Senado Federal, através dos Gabinetes das Presidências do Senado Federal e da Câmara dos Deputados, para acolher esta moção como manifestação de vontade da maioria absoluta do Povo de Guarantã do Norte/MT.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>MEMO</t>
   </si>
   <si>
     <t>Memorando</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1951/memorando_n_063_2023_-_gab._ver._david_marques_silva..pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1951/memorando_n_063_2023_-_gab._ver._david_marques_silva..pdf</t>
   </si>
   <si>
     <t>Justificativa formalmente da 10ª Ordinária da 3ª Sessão Legislativa da 10ª Legislatura</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>RDP</t>
   </si>
   <si>
     <t>REPRESENTAÇÂO POR QUEBRA DE DECORO PARLAMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1986/representacao_-_quebra_de_decoro.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1986/representacao_-_quebra_de_decoro.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO POR QUEBRA DE DECORO PARLAMENTAR.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>RCE</t>
   </si>
   <si>
     <t>Relatório da Comissão de Ética</t>
   </si>
   <si>
     <t>CEPD - Comissão de Ética e Decoro Parlamentar</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2070/relatorio_da_comissao_de_etica.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2070/relatorio_da_comissao_de_etica.pdf</t>
   </si>
   <si>
     <t>Relatório Final da Comissão de Ética da Comissão de Ética e Decoro Parlamentar de 2023.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4937,67 +4937,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1708/ata_001-2023_da_1extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1709/ata_no_002-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1743/ata_no_003-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1759/ata_no_004-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1760/ata_no_005-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1761/ata_no_006-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1762/ata_no_007-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1768/ata_no_009-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1783/ata_010-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1784/ata_011-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1785/ata_12-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1786/ata_013-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1848/ata_014-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1849/ata_015-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1867/ccf_000899.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1891/ccf_000961.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1892/ccf_000960.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1917/ata_19-_9ordinaria.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1918/ata_020_-_12extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1954/021-_13_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1955/022_-_10_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1956/023-_14_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1957/024_-_11_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1958/ccf_001101.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1976/ata_026-_c.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1977/ata_27-2023_c.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2001/ata_028-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1999/ata_029-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2000/ata_030-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2006/ata_31-14ordinaria.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2020/ata_032_19_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2019/ata_33_15_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2039/ata_034_2023_16a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2040/ata_035_2023_20a_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2045/ata_36-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2046/ata_37-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2059/ata_038-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2060/ata_039-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2061/ata_040-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2082/ata_041-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2083/ata_042-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2084/ata_043-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2094/ata_44-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2095/ata_45-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2096/ata_46-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2106/ata_47-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2111/ata_048-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1702/100757-2020_parte_2.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1692/indicacao_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1685/indicacao_002-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1694/indicacao_no_003-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1693/indicacao_004-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1695/indicacao_no_005-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1696/indicacao_no_006-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1710/indicacao_007-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1697/indicacao_no_008-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1698/indicacao_no_009-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1699/indicacao_010-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1700/indicacao_no_011-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1701/indicacao_no_012-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1706/indicacao_no_013-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1703/indicacao_no_014-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1704/indicacao_no_015-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1707/indicacao_no_016-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1713/indicacao_017-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1711/indicacao_no_018-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1712/indicacao_no_019-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1742/indicacao_no_020-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1727/indicacao_021-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1754/indicacao_022-2023_2.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1725/indicacao_n023_2023_-_alexandre_r.r.vieira.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1728/indicacao_24-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1729/indicacao_25-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1730/indicacao_026-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1745/indicacao_027-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1746/indicacao_028-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1763/indicacao__no_029-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1747/indicacao_030-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1748/indicacao_031-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1749/indicacao_032-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1750/indicacao_no_033-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1751/indicacao_034-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1764/indicacao_no_035-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1752/indicacao_040-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1753/indicacao_041-2023_2.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1758/indicacao_042-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1769/indicacao_043-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1766/indicacao_no_044-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1770/indicacao_n045-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1771/indicacao_046-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1781/indicacao_n47-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1787/indicacao_48-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1796/indicacao_049-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1800/indicacao_050-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1797/indicacao_51-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1798/indicacao_52-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1799/indicacao_053-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1835/indicacao_054-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1808/indicacao_055-2023_2.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1832/indicacao_056-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1831/indicacao_57-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1829/indicacao_058-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1826/indicacao_059-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1830/indicacao_60-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1834/indicacao_061-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1828/indicacao_062-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1836/indicacao_063-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1837/indicacao_064-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1827/indicacao_065-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1840/indicacao_066-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1839/indicacao_067-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1838/indicacao_068-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1842/indicacao_069-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1824/indicacao_070-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1843/ccf_000808.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1851/indicacao_72-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1854/indicacao_73-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1855/indicacao_74-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1882/indicacao_075-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1869/indicacao_077-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1874/ccf_000939.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1864/indicacao_079-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1865/ccf_000921.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1866/indicacao_081-2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1871/ccf_000929.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1872/ccf_000923.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1873/ccf_000924.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1875/ccf_000927.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1879/ccf_000928.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1884/indicacao_87-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1883/indicacao_88-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1888/indicacao_89-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1885/indicacao_090-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1886/indicacao_091-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1887/ccf_000973.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1894/indicacao_no_193-2023_-_implantacao_projeto_guarda_mirim.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1899/indicacao_n_095-2023_-_autores_franca_e_demilson.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1900/indicacao_n_096-2023_-_autores_demilson_e_franca.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1907/indicacao_097-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1905/indicacao_098-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1908/indicacao_099-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1919/ccf_000990.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1909/indicacao_101-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1910/indicacao_102-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1931/indicacao_103-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1932/indicacao_104-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1937/indicacao_105-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1940/indicacao_106-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1936/indicacao_107-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1935/indicacao_108-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1934/indicacao_109-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1946/ccf_001034.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1933/indicacao_111-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1939/indicacao_112-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1968/indicacao_113-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1967/indicacao_114.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1965/indicacao_115.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1964/indicacao_116.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1971/indicacao_117.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1966/indicacao_118.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1969/indicacao_119.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1970/indicacao_120.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1982/indicacao_121.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1972/indicacao_122-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1973/indicacao_122.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1980/indicacao_124.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1981/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1988/indicacao_126-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1989/indicacao_127-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1990/indicacao_128-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1991/indicacao_129-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2008/indicacao_130-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2009/indicacao_131-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2015/indicacao_132-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2013/indicacao_133-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2017/indicacao_134-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2025/indicacao_135-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2032/indicacao_136-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2033/indicacao_137-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2042/indicacao_138-2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2034/indicacao_139-2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2048/indicacao_140-2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2044/indicacao_142-2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2049/indicacao_143-2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2050/indicacao_144-2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2056/indicacao_146-2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2057/indicacao_147-2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2058/indicacao_148-2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2078/indicacao_149-2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2080/indicacao_150-2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2079/indicacao_151-2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2086/indicacao_152-2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2087/indicacao_153-2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2093/indicacao_154-2023_2.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2092/indicacao_155-2023_2.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2100/indicacao_156-2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2107/indicacao_157-2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2108/indicacao_158-2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2109/indicacao_159-2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1684/mocao_de_aplauso_001-2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1691/mocao_de_aplauso_002-2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1794/mocao_de_aplauso_003-2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1795/mocao_de_aplauso_004-2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1809/mocao_de_aplauso_005-2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1810/mocao_de_aplauso_006-2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1870/mocao_aplauso_007-2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1889/mocao_de_aplauso_007-2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2016/mocao_de_aplauso_009-2023_2.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2018/mocao_de_aplauso_010-2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2026/mocao_de_aplauso_11-2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2037/mocao_aplauso_012-2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2062/mocao_de_aplauso_013-2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2090/mocao_de_aplauso_015-2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2099/mocao_aplauso_016-2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1689/pdl_n001-2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1690/pdl_n_002-2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1739/pdl_no_003-2023_-_contas_de_governo_executivo_ref._2020.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1732/pdl_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1733/pdl_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1734/pdl_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1735/pdl_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1790/pdl_008-2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1791/pdl_009-2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1792/pdl_010-2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1772/projeto_de_decreto_legislativo_n.011_2023_-_comissao_fotf.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1793/pdl_12-2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1811/projeto_de_decreto_legislativo_no_13_de_2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1833/pdl_015-2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1841/pdl_016-2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1868/ccf_000948.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1890/pdl_19-2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1978/pdl_020-2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1979/pdl_021-2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2035/pdl_022-2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2071/projeto_de_lei_do_legislativo_023-2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2085/pdl_024-2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2101/pdl_025-2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1705/plc_001-2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1756/plc_002-2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1736/plc_no_003-2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1755/plc_n004-2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1807/plc_n_5_de_29_de_marco_de_2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1859/ccf_000940.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1860/plc_n007-2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1949/projeto_de_lei_comlementar_008-2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1898/projeto_de_lei_complementar_009-2023_altera_codigo_tributario_ass.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1921/ccf_000998.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2010/projeto_de_lei_complementar_011-2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2011/projeto_de_lei_complementar_012-2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2029/plc_013_2023_regulamentacao_assistencia_financeira_complementar_aos_enfermeiros_-tecnicos_-assistentes_e_parteiras.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2067/projeto_de_lei_complementar_014-2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2068/projeto_de_lei_complementar_015-2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2104/plc_016-2024.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1679/plc_001-2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1680/plc_002-2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1681/pll_001-2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1682/pll_002-2023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1683/pll_003-2023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1723/projeto_de_lei_do_legislativo_n_0042023_-_david_marques_silva.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1724/pll_n005-2023.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1788/pll_006-2023.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1789/pll_007-2023.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1825/pll_010-2023.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1857/projeto_de_lei_do_legislativo_011-2023.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1878/ccf_000944.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1911/projeto_de_lei_legislativo_n014-2023.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1912/projeto_de_lei_do_legislativo_015-2023.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1913/projeto_de_lei_do_legislativo_016-2023.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1950/projeto_de_lei_do_legislativo_017-2023.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1959/projeto_de_lei_do_legislativo_n_18_2023_-_18-07-2023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1975/projeto_de_lei_do_legislativo_019-2023.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1987/pll_020-2023.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2012/pll_021-2023.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2036/pll_022-2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2043/pll_023-2023.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2047/pll_024-2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2097/pll_027-2023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2088/pll_28-2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2098/pll_29-2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2091/projeto_de_lei_do_legislativo_029-2023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1678/projeto_lei_municipal_n001-2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1714/plm_002-2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1715/plm_n003-2023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1716/plm_004-2023.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1717/plm_005-2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1718/plm_n006-2023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1719/projeto_de_lei_municipal_n_007_2023_-_16_02_2023..pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1720/plm_-008-2023.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1721/plm_n_009-2023.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1722/plm_n010-2023.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1726/projeto_de_lei_municipal_n_011_2023.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1741/plm_no_012-2023.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1744/plm_013-2023.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1765/plm_014-2023.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1777/plm_015-2023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1776/plm_016-2023.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1775/plm_017-2023.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1774/plm_018-2023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1773/plm_019-2023.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1779/plm_020-2023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1780/plm_021-2023.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1778/plm_022-2023.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1782/plm_023-2023.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1802/projeto_de_lei_municipal_025-2023.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1803/projeto_de_lei_municipal_026-2023.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1804/plm_n_27_de_29_de_marco_de_2023_parte_1.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1805/projeto_de_lei_municipal_028-2023_credito_suplementar_sedec_superavit_cooperguaranta_ass.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1813/plm_029-2023.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1814/plm_030-2023.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1815/plm_031-2023.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1816/plm_032-2023.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1817/plm_033-2023.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1818/plm_034-2023.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1819/plm_035-2023.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1820/plm_036-2023.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1821/plm_037-2023.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1822/plm_038-2023.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1823/plm_039-2023.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1847/plm_040-2023_2.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1846/plm_041-2023_2.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1844/plm_042-2023_2.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1845/plm_043-2023_2.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1861/plm_n044-2023.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1862/plm_45-2023.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1863/plm_046-2023.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1880/ccf_000943.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1881/plm_048-2023.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1896/projeto_de_lei_municipal_049-2023_termo_de_contrato_de_repasse_conseg__projeto_politec_e_veiculo_delegacia_regional_ass.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1897/projeto_de_lei_municipal_050-2023_credito_suplementar_cidade_superavit_conseg_projeto_politec_e_veiculo_delegacia_regional_ass.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1915/ccf_001005.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1928/municipal_052-2023.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1926/municipal_053-2023.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1924/municipal_054-2023.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1922/municipal_055-2023.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1923/municipal_056-2023.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1925/projeto_de_lei_municipal_057-2023.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1927/projeto_de_lei_municipio_n058-2023.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1916/projeto_de_lei_municipal_059-2023.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1941/projeto_de_lei_municipal_n060-2023.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1942/projeto_de_lei_municipal_n061-2023.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1943/projeto_de_lei_municipal_n062-2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1944/plm_n_063_2023_-_erico_stevan_goncalves.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1945/projeto_de_lei_municipal_n064-2023.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1962/projeto_lei_municipal_065-2023.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1963/projeto_lei_municipal_066-2023.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1993/plm_067-2023.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1994/plm_068-2023.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1995/plm_069-2023.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1996/plm_070-2023.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1997/plm_071-2023.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2005/plm_072-2023.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2004/plm_073-2023.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2002/pdlm_074-2023.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2003/pdlm_075-2023.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2028/projeto_de_lei_municipal_076-2023_-_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2023/projeto_de_lei_municipal_077-2023.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2024/projeto_de_lei_municipal_078-2023.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2021/projeto_de_lei_municipal_079-2023.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2022/projeto_de_lei_municipal_080-2023.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2027/projeto_de_lei_municipal_081-2023.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2031/plm_082-2023.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2030/plm_083_2023_abertura_credito_destinado_a_sec._mun._saude.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2041/plm_84-2023.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2051/plm_085-2023.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2053/plm_086-2023.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2054/plm_087-2023.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2052/plm_088-2023.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2055/plm_089-2023.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2063/projeto_de_lei_municipal_090-2023_termo_cessao__imovel_publico_peti_maranata_primeira_igreja_bat.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2064/projeto_de_lei_municipal_091-2023.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2065/projeto_de_lei_municipal_092-2023.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2072/plm_093-2023_-_loa.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2066/projeto_de_lei_municipal_094-2023.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2073/plm_095-2023.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2074/plm_096-2023.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2075/plm_097-2023.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2076/plm_098-2023.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2077/plm_099-2023.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2081/plm_100-2023.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2089/plm_101-2023.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2102/plm_102-2023_2.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2105/plm_103-2023_2.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2103/plm_104-2023_2.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1853/pr_001-2023.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1852/pr_002-2023_2.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1876/pr_003-2023.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1983/resolucao_004-2023.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1757/requerimento_001-2023_2.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1850/requerimento_002-2023.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1893/requerimento_003-2023.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1901/requerimento_n_004-2023.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1902/requerimento_n_005-2023.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1903/requerimento_n_006-2023.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1895/requerimento_007-2023.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1904/requerimento_n_008-2023.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1906/requerimento_n_009_2023.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1914/requerimento_010-2023.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1929/requerimento_011-2023.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1947/requerimento_12_2023.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1930/requerimento_014-2023.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1952/requerimento_n_015_2023_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1953/requerimento_n_016_2023_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1992/requerimento_017-2023.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1960/requerimento_018-2023.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1961/requerimento_019-2023.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1974/req._020-2023.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2014/requerimento_de_sessao_solene_024-2023.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2069/requerimento_no_029-2023.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1737/veto_total_001-2023.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1738/veto_total_002-2023.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1920/veto_total.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1984/veto_total_ao_pll_014-2023_2.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1985/veto_total_ao_pll_016-2023_2.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1948/ccf_001049.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2038/mocao_apoio_001-2023.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1951/memorando_n_063_2023_-_gab._ver._david_marques_silva..pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1986/representacao_-_quebra_de_decoro.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2070/relatorio_da_comissao_de_etica.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1708/ata_001-2023_da_1extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1709/ata_no_002-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1743/ata_no_003-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1759/ata_no_004-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1760/ata_no_005-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1761/ata_no_006-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1762/ata_no_007-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1768/ata_no_009-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1783/ata_010-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1784/ata_011-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1785/ata_12-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1786/ata_013-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1848/ata_014-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1849/ata_015-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1867/ccf_000899.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1891/ccf_000961.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1892/ccf_000960.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1917/ata_19-_9ordinaria.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1918/ata_020_-_12extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1954/021-_13_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1955/022_-_10_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1956/023-_14_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1957/024_-_11_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1958/ccf_001101.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1976/ata_026-_c.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1977/ata_27-2023_c.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2001/ata_028-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1999/ata_029-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2000/ata_030-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2006/ata_31-14ordinaria.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2020/ata_032_19_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2019/ata_33_15_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2039/ata_034_2023_16a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2040/ata_035_2023_20a_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2045/ata_36-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2046/ata_37-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2059/ata_038-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2060/ata_039-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2061/ata_040-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2082/ata_041-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2083/ata_042-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2084/ata_043-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2094/ata_44-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2095/ata_45-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2096/ata_46-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2106/ata_47-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2111/ata_048-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1702/100757-2020_parte_2.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1692/indicacao_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1685/indicacao_002-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1694/indicacao_no_003-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1693/indicacao_004-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1695/indicacao_no_005-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1696/indicacao_no_006-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1710/indicacao_007-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1697/indicacao_no_008-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1698/indicacao_no_009-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1699/indicacao_010-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1700/indicacao_no_011-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1701/indicacao_no_012-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1706/indicacao_no_013-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1703/indicacao_no_014-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1704/indicacao_no_015-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1707/indicacao_no_016-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1713/indicacao_017-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1711/indicacao_no_018-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1712/indicacao_no_019-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1742/indicacao_no_020-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1727/indicacao_021-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1754/indicacao_022-2023_2.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1725/indicacao_n023_2023_-_alexandre_r.r.vieira.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1728/indicacao_24-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1729/indicacao_25-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1730/indicacao_026-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1745/indicacao_027-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1746/indicacao_028-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1763/indicacao__no_029-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1747/indicacao_030-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1748/indicacao_031-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1749/indicacao_032-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1750/indicacao_no_033-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1751/indicacao_034-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1764/indicacao_no_035-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1752/indicacao_040-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1753/indicacao_041-2023_2.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1758/indicacao_042-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1769/indicacao_043-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1766/indicacao_no_044-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1770/indicacao_n045-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1771/indicacao_046-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1781/indicacao_n47-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1787/indicacao_48-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1796/indicacao_049-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1800/indicacao_050-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1797/indicacao_51-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1798/indicacao_52-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1799/indicacao_053-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1835/indicacao_054-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1808/indicacao_055-2023_2.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1832/indicacao_056-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1831/indicacao_57-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1829/indicacao_058-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1826/indicacao_059-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1830/indicacao_60-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1834/indicacao_061-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1828/indicacao_062-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1836/indicacao_063-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1837/indicacao_064-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1827/indicacao_065-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1840/indicacao_066-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1839/indicacao_067-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1838/indicacao_068-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1842/indicacao_069-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1824/indicacao_070-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1843/ccf_000808.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1851/indicacao_72-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1854/indicacao_73-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1855/indicacao_74-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1882/indicacao_075-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1869/indicacao_077-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1874/ccf_000939.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1864/indicacao_079-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1865/ccf_000921.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1866/indicacao_081-2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1871/ccf_000929.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1872/ccf_000923.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1873/ccf_000924.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1875/ccf_000927.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1879/ccf_000928.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1884/indicacao_87-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1883/indicacao_88-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1888/indicacao_89-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1885/indicacao_090-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1886/indicacao_091-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1887/ccf_000973.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1894/indicacao_no_193-2023_-_implantacao_projeto_guarda_mirim.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1899/indicacao_n_095-2023_-_autores_franca_e_demilson.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1900/indicacao_n_096-2023_-_autores_demilson_e_franca.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1907/indicacao_097-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1905/indicacao_098-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1908/indicacao_099-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1919/ccf_000990.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1909/indicacao_101-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1910/indicacao_102-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1931/indicacao_103-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1932/indicacao_104-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1937/indicacao_105-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1940/indicacao_106-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1936/indicacao_107-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1935/indicacao_108-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1934/indicacao_109-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1946/ccf_001034.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1933/indicacao_111-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1939/indicacao_112-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1968/indicacao_113-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1967/indicacao_114.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1965/indicacao_115.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1964/indicacao_116.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1971/indicacao_117.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1966/indicacao_118.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1969/indicacao_119.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1970/indicacao_120.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1982/indicacao_121.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1972/indicacao_122-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1973/indicacao_122.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1980/indicacao_124.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1981/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1988/indicacao_126-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1989/indicacao_127-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1990/indicacao_128-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1991/indicacao_129-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2008/indicacao_130-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2009/indicacao_131-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2015/indicacao_132-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2013/indicacao_133-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2017/indicacao_134-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2025/indicacao_135-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2032/indicacao_136-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2033/indicacao_137-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2042/indicacao_138-2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2034/indicacao_139-2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2048/indicacao_140-2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2044/indicacao_142-2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2049/indicacao_143-2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2050/indicacao_144-2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2056/indicacao_146-2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2057/indicacao_147-2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2058/indicacao_148-2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2078/indicacao_149-2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2080/indicacao_150-2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2079/indicacao_151-2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2086/indicacao_152-2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2087/indicacao_153-2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2093/indicacao_154-2023_2.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2092/indicacao_155-2023_2.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2100/indicacao_156-2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2107/indicacao_157-2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2108/indicacao_158-2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2109/indicacao_159-2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1684/mocao_de_aplauso_001-2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1691/mocao_de_aplauso_002-2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1794/mocao_de_aplauso_003-2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1795/mocao_de_aplauso_004-2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1809/mocao_de_aplauso_005-2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1810/mocao_de_aplauso_006-2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1870/mocao_aplauso_007-2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1889/mocao_de_aplauso_007-2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2016/mocao_de_aplauso_009-2023_2.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2018/mocao_de_aplauso_010-2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2026/mocao_de_aplauso_11-2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2037/mocao_aplauso_012-2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2062/mocao_de_aplauso_013-2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2090/mocao_de_aplauso_015-2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2099/mocao_aplauso_016-2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1689/pdl_n001-2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1690/pdl_n_002-2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1739/pdl_no_003-2023_-_contas_de_governo_executivo_ref._2020.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1732/pdl_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1733/pdl_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1734/pdl_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1735/pdl_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1790/pdl_008-2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1791/pdl_009-2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1792/pdl_010-2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1772/projeto_de_decreto_legislativo_n.011_2023_-_comissao_fotf.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1793/pdl_12-2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1811/projeto_de_decreto_legislativo_no_13_de_2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1833/pdl_015-2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1841/pdl_016-2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1868/ccf_000948.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1890/pdl_19-2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1978/pdl_020-2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1979/pdl_021-2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2035/pdl_022-2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2071/projeto_de_lei_do_legislativo_023-2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2085/pdl_024-2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2101/pdl_025-2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1705/plc_001-2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1756/plc_002-2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1736/plc_no_003-2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1755/plc_n004-2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1807/plc_n_5_de_29_de_marco_de_2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1859/ccf_000940.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1860/plc_n007-2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1949/projeto_de_lei_comlementar_008-2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1898/projeto_de_lei_complementar_009-2023_altera_codigo_tributario_ass.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1921/ccf_000998.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2010/projeto_de_lei_complementar_011-2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2011/projeto_de_lei_complementar_012-2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2029/plc_013_2023_regulamentacao_assistencia_financeira_complementar_aos_enfermeiros_-tecnicos_-assistentes_e_parteiras.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2067/projeto_de_lei_complementar_014-2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2068/projeto_de_lei_complementar_015-2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2104/plc_016-2024.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1679/plc_001-2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1680/plc_002-2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1681/pll_001-2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1682/pll_002-2023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1683/pll_003-2023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1723/projeto_de_lei_do_legislativo_n_0042023_-_david_marques_silva.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1724/pll_n005-2023.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1788/pll_006-2023.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1789/pll_007-2023.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1825/pll_010-2023.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1857/projeto_de_lei_do_legislativo_011-2023.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1878/ccf_000944.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1911/projeto_de_lei_legislativo_n014-2023.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1912/projeto_de_lei_do_legislativo_015-2023.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1913/projeto_de_lei_do_legislativo_016-2023.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1950/projeto_de_lei_do_legislativo_017-2023.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1959/projeto_de_lei_do_legislativo_n_18_2023_-_18-07-2023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1975/projeto_de_lei_do_legislativo_019-2023.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1987/pll_020-2023.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2012/pll_021-2023.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2036/pll_022-2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2043/pll_023-2023.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2047/pll_024-2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2097/pll_027-2023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2088/pll_28-2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2098/pll_29-2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2091/projeto_de_lei_do_legislativo_029-2023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1678/projeto_lei_municipal_n001-2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1714/plm_002-2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1715/plm_n003-2023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1716/plm_004-2023.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1717/plm_005-2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1718/plm_n006-2023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1719/projeto_de_lei_municipal_n_007_2023_-_16_02_2023..pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1720/plm_-008-2023.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1721/plm_n_009-2023.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1722/plm_n010-2023.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1726/projeto_de_lei_municipal_n_011_2023.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1741/plm_no_012-2023.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1744/plm_013-2023.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1765/plm_014-2023.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1777/plm_015-2023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1776/plm_016-2023.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1775/plm_017-2023.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1774/plm_018-2023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1773/plm_019-2023.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1779/plm_020-2023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1780/plm_021-2023.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1778/plm_022-2023.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1782/plm_023-2023.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1802/projeto_de_lei_municipal_025-2023.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1803/projeto_de_lei_municipal_026-2023.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1804/plm_n_27_de_29_de_marco_de_2023_parte_1.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1805/projeto_de_lei_municipal_028-2023_credito_suplementar_sedec_superavit_cooperguaranta_ass.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1813/plm_029-2023.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1814/plm_030-2023.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1815/plm_031-2023.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1816/plm_032-2023.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1817/plm_033-2023.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1818/plm_034-2023.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1819/plm_035-2023.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1820/plm_036-2023.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1821/plm_037-2023.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1822/plm_038-2023.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1823/plm_039-2023.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1847/plm_040-2023_2.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1846/plm_041-2023_2.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1844/plm_042-2023_2.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1845/plm_043-2023_2.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1861/plm_n044-2023.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1862/plm_45-2023.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1863/plm_046-2023.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1880/ccf_000943.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1881/plm_048-2023.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1896/projeto_de_lei_municipal_049-2023_termo_de_contrato_de_repasse_conseg__projeto_politec_e_veiculo_delegacia_regional_ass.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1897/projeto_de_lei_municipal_050-2023_credito_suplementar_cidade_superavit_conseg_projeto_politec_e_veiculo_delegacia_regional_ass.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1915/ccf_001005.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1928/municipal_052-2023.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1926/municipal_053-2023.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1924/municipal_054-2023.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1922/municipal_055-2023.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1923/municipal_056-2023.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1925/projeto_de_lei_municipal_057-2023.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1927/projeto_de_lei_municipio_n058-2023.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1916/projeto_de_lei_municipal_059-2023.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1941/projeto_de_lei_municipal_n060-2023.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1942/projeto_de_lei_municipal_n061-2023.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1943/projeto_de_lei_municipal_n062-2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1944/plm_n_063_2023_-_erico_stevan_goncalves.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1945/projeto_de_lei_municipal_n064-2023.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1962/projeto_lei_municipal_065-2023.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1963/projeto_lei_municipal_066-2023.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1993/plm_067-2023.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1994/plm_068-2023.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1995/plm_069-2023.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1996/plm_070-2023.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1997/plm_071-2023.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2005/plm_072-2023.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2004/plm_073-2023.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2002/pdlm_074-2023.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2003/pdlm_075-2023.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2028/projeto_de_lei_municipal_076-2023_-_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2023/projeto_de_lei_municipal_077-2023.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2024/projeto_de_lei_municipal_078-2023.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2021/projeto_de_lei_municipal_079-2023.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2022/projeto_de_lei_municipal_080-2023.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2027/projeto_de_lei_municipal_081-2023.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2031/plm_082-2023.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2030/plm_083_2023_abertura_credito_destinado_a_sec._mun._saude.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2041/plm_84-2023.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2051/plm_085-2023.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2053/plm_086-2023.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2054/plm_087-2023.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2052/plm_088-2023.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2055/plm_089-2023.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2063/projeto_de_lei_municipal_090-2023_termo_cessao__imovel_publico_peti_maranata_primeira_igreja_bat.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2064/projeto_de_lei_municipal_091-2023.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2065/projeto_de_lei_municipal_092-2023.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2072/plm_093-2023_-_loa.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2066/projeto_de_lei_municipal_094-2023.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2073/plm_095-2023.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2074/plm_096-2023.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2075/plm_097-2023.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2076/plm_098-2023.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2077/plm_099-2023.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2081/plm_100-2023.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2089/plm_101-2023.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2102/plm_102-2023_2.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2105/plm_103-2023_2.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2103/plm_104-2023_2.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1853/pr_001-2023.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1852/pr_002-2023_2.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1876/pr_003-2023.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1983/resolucao_004-2023.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1757/requerimento_001-2023_2.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1850/requerimento_002-2023.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1893/requerimento_003-2023.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1901/requerimento_n_004-2023.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1902/requerimento_n_005-2023.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1903/requerimento_n_006-2023.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1895/requerimento_007-2023.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1904/requerimento_n_008-2023.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1906/requerimento_n_009_2023.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1914/requerimento_010-2023.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1929/requerimento_011-2023.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1947/requerimento_12_2023.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1930/requerimento_014-2023.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1952/requerimento_n_015_2023_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1953/requerimento_n_016_2023_-_silvio_dutra.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1992/requerimento_017-2023.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1960/requerimento_018-2023.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1961/requerimento_019-2023.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1974/req._020-2023.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2014/requerimento_de_sessao_solene_024-2023.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2069/requerimento_no_029-2023.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1737/veto_total_001-2023.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1738/veto_total_002-2023.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1920/veto_total.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1984/veto_total_ao_pll_014-2023_2.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1985/veto_total_ao_pll_016-2023_2.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1948/ccf_001049.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2038/mocao_apoio_001-2023.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1951/memorando_n_063_2023_-_gab._ver._david_marques_silva..pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/1986/representacao_-_quebra_de_decoro.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/2070/relatorio_da_comissao_de_etica.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H422"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="52" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="68.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="203.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="202.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>