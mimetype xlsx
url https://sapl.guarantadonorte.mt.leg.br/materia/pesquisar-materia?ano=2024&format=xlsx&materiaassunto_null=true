--- v0 (2025-12-22)
+++ v1 (2026-04-03)
@@ -54,3663 +54,3663 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Atas</t>
   </si>
   <si>
     <t>Plenário - PLEN</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2127/ata_01-2024_-_1a_extraordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2127/ata_01-2024_-_1a_extraordinaria.pdf</t>
   </si>
   <si>
     <t>1ª Sessão Extraordinária de 2024</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2161/ata_002-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2161/ata_002-2024.pdf</t>
   </si>
   <si>
     <t>1ª Sessão Ordinária de 2024.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2176/ata_ordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2176/ata_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 2° Sessão Ordinária de 2024</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2177/ata_extraordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2177/ata_extraordinaria.pdf</t>
   </si>
   <si>
     <t>2° Sessão Extraordinária de 2024</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2196/ata_005-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2196/ata_005-2024.pdf</t>
   </si>
   <si>
     <t>3° Sessão Ordinária 2024</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2214/6a_ata_de_2024_-_4a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2214/6a_ata_de_2024_-_4a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>4ª Sessão Ordinária</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2230/7a_ata_de_2024_-_3a_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2230/7a_ata_de_2024_-_3a_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>03ª Sessão Extraordinária 2024</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2237/ata_008-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2237/ata_008-2024.pdf</t>
   </si>
   <si>
     <t>5° Sessão Ordinária de 2024</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2241/ata_010-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2241/ata_010-2024.pdf</t>
   </si>
   <si>
     <t>4° Sessão Extraordinária de 2024.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2255/ata_6_ordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2255/ata_6_ordinaria.pdf</t>
   </si>
   <si>
     <t>6° Sessão Ordinária de 2024.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2263/ata_12_7_ord..pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2263/ata_12_7_ord..pdf</t>
   </si>
   <si>
     <t>7° Sessão Ordinária</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2264/13_-_6_extra.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2264/13_-_6_extra.pdf</t>
   </si>
   <si>
     <t>6° Sessão Extraordinária</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2289/ata.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2289/ata.pdf</t>
   </si>
   <si>
     <t>8° Sessão Ordinária</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2297/ata_15_-7a_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2297/ata_15_-7a_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>7° Sessão Extraordinária</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2298/ata_16_-_9a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2298/ata_16_-_9a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>9° Sessão Ordinária</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2309/ata_17_-_8a_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2309/ata_17_-_8a_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>08° Sessão Extraordinária</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2315/ata_018-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2315/ata_018-2024.pdf</t>
   </si>
   <si>
     <t>10° Sessão Ordinária de 2024.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2336/ata_019-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2336/ata_019-2024.pdf</t>
   </si>
   <si>
     <t>11° Sessão Ordinária de 2024</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2351/ata_12_ordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2351/ata_12_ordinaria.pdf</t>
   </si>
   <si>
     <t>12° Sessão Ordinária de 2024</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2352/ata_9_extraordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2352/ata_9_extraordinaria.pdf</t>
   </si>
   <si>
     <t>9° Sessão Extraordinária de 2024.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2353/ata_13_ordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2353/ata_13_ordinaria.pdf</t>
   </si>
   <si>
     <t>13° Sessão Ordinária de 2024</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2356/ata_023_14_ordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2356/ata_023_14_ordinaria.pdf</t>
   </si>
   <si>
     <t>14ª Sessão Ordinária de 2024.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2361/ata_024-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2361/ata_024-2024.pdf</t>
   </si>
   <si>
     <t>15° Sessão Ordinária de 2024.</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2372/ata_no_025-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2372/ata_no_025-2024.pdf</t>
   </si>
   <si>
     <t>16ª Sessão Ordinária de 2024.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2373/ata_no_026-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2373/ata_no_026-2024.pdf</t>
   </si>
   <si>
     <t>10ª Sessão Extraordinária de 2024.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2379/ata_027-carimbada.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2379/ata_027-carimbada.pdf</t>
   </si>
   <si>
     <t>Ata 027/2024</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2380/ata_028-2024_-11_extra.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2380/ata_028-2024_-11_extra.pdf</t>
   </si>
   <si>
     <t>11° Extraordinária de 2024</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2381/ata_029-_2024_18_ordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2381/ata_029-_2024_18_ordinaria.pdf</t>
   </si>
   <si>
     <t>18° Ordinária de 2024</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2382/ata_030-2024_-_12_extra.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2382/ata_030-2024_-_12_extra.pdf</t>
   </si>
   <si>
     <t>12° Extraordinária de 2024</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2386/ata_031-2024_19a_ordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2386/ata_031-2024_19a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 19° Sessão Ordinária</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2387/ata_032-2024_13a_extraordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2387/ata_032-2024_13a_extraordinaria.pdf</t>
   </si>
   <si>
     <t>13° Sessão Extraordinária de 2024</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2399/ata_33-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2399/ata_33-2024.pdf</t>
   </si>
   <si>
     <t>20° Sessão Ordinária de 2024</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2400/ata_34-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2400/ata_34-2024.pdf</t>
   </si>
   <si>
     <t>14° Sessão Extraordinária de 2024</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2420/ata_37-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2420/ata_37-2024.pdf</t>
   </si>
   <si>
     <t>21° Sessão Ordinária de 2024</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2421/ata_038-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2421/ata_038-2024.pdf</t>
   </si>
   <si>
     <t>16° Sessão Extraordinária de 2024</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2422/ata_039-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2422/ata_039-2024.pdf</t>
   </si>
   <si>
     <t>17° Sessão Extraordinária de 2024</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2423/ata_40-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2423/ata_40-2024.pdf</t>
   </si>
   <si>
     <t>18° Sessão Extraordinária de 2024</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
     <t>EM.A</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>Silvio Dutra</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2316/emenda_aditiva_001-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2316/emenda_aditiva_001-2024.pdf</t>
   </si>
   <si>
     <t>ADICIONA O § 1º AO ARTIGO 1º, NO PROJETO DE LEI MUNICIPAL Nº  032/2024 DE 28 DE MAIO DE 2024, COM A SEGUINTE REDAÇÃO:_x000D_
 _x000D_
 § 1º - Todo Termo Aditivo financeiro a ser celebrado com a OSS São Lucas, nos próximos 8 (oito) meses, requer autorização do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>EM. M</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2317/emenda_m._001-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2317/emenda_m._001-2024.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A RENOVAÇÃO DO TERMO DE PARCERIA FIRMADO COM A OSS SÃO LUCAS, E DÁ OUTRAS PROVIDÊNCIAS”. _x000D_
 _x000D_
 Modifica a redação do Artigo 1°, referente ao Projeto de Lei Municipal N°. 032/2024 de 28 de maio de 2024, que passa a ter a seguinte redação: _x000D_
              _x000D_
         Artigo 1° - Fica o poder executivo municipal autorizado a celebrar tantos termos aditivos de prazo quanto forem necessários com a OSS São Lucas, respeitado o limite de 12 (doze) meses.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
     <t>David da Farmácia, Demilson da Páscoa, Irmão Alexandre, Valter do Sindicato, Zé França, Zilmar</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2318/emenda_modificativa_002-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2318/emenda_modificativa_002-2024.pdf</t>
   </si>
   <si>
     <t>MODIFICA A REDAÇÃO DO ARTIGO 1°, REFERENTE AO PROJETO DE LEI MUNICIPAL N°. 032/2024 DE 28 DE MAIO DE 2024, QUE PASSA A TER A SEGUINTE REDAÇÃO: _x000D_
        _x000D_
         Artigo 1° - Fica o poder executivo municipal autorizado a celebrar o termo aditivo de prazo de no máximo 09 (nove) meses com a OSS - Instituto São Lucas.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Zilmar</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2110/indicacao_001-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2110/indicacao_001-2024.pdf</t>
   </si>
   <si>
     <t>Implementação de galerias de águas pluviais e pavimentação asfáltica nas ruas dos Bairros Industrial, Cidade Nova, Treze de Maio e Aeroporto.</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2112/indicacao_002-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2112/indicacao_002-2024.pdf</t>
   </si>
   <si>
     <t>Implementação de galerias de águas pluviais e pavimentação asfáltica nas Ruas dos Gaviões e Santo Antônio no Bairro Santa Marta.</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
     <t>Irmão Alexandre</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2113/indicacao_n_003_2024_-_lixeiras_na_orla_do_lago.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2113/indicacao_n_003_2024_-_lixeiras_na_orla_do_lago.pdf</t>
   </si>
   <si>
     <t>Instalação de “LIXEIRAS” pela ORLA DO LAGO MUNICIPAL e pela PRAÇA AUGUSTO RODRIGUES DE OLIVEIRA, priorizando lixeiras que indique a separação de “MATERIAIS RECICLADO”.</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2114/indicacao_n_004-2024_-_ver._alexandre_-_sinalizacao_de_transito.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2114/indicacao_n_004-2024_-_ver._alexandre_-_sinalizacao_de_transito.pdf</t>
   </si>
   <si>
     <t>Instalação de sinalização de trânsito HORIZONTAL E VERTICAL, nas ruas e avenidas, que foram asfaltadas em diversos bairros no município de Guarantã do Norte/MT.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2115/indicacao_005-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2115/indicacao_005-2024.pdf</t>
   </si>
   <si>
     <t>Instalação de placas de sinalização de indicação, indicando a localização de Hospitais, Clínicas, Fórum, Prefeitura, Câmara Municipal, dentro de outros órgãos Público essencial a população Guarantanhense. Estas placas necessitam estar em vias principais e nas vias de entrada do perímetro urbano do Município.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2116/indicacao_006-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2116/indicacao_006-2024.pdf</t>
   </si>
   <si>
     <t>Instalação de um PARQUINHO DE DIVERSÃO e uma ACADEMIA DE SAÚDE na Praça Augusto Rodrigues de Oliveira, Bairro Aeroporto.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2117/indicacao_07-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2117/indicacao_07-2024.pdf</t>
   </si>
   <si>
     <t>LIMPEZA e DESASSOREAMENTO dos córregos que cortam a zona Urbana em nosso município, como o córrego central, córrego da Linha 22, córrego do bairro Cristo Rei com o bairro Ouro Verde.</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2118/indicacao_008-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2118/indicacao_008-2024.pdf</t>
   </si>
   <si>
     <t>Treinamento dos servidores profissionais técnicos, assim como servidores públicos que durante o desenvolver dos seus trabalhos, seja na educação, seja na saúde, seja na assistência social, por fim, todos os servidores os que trabalharão em contato com crianças portadoras de autismo e necessidades especiais.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2119/indicacao_009-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2119/indicacao_009-2024.pdf</t>
   </si>
   <si>
     <t>Implementação de galerias de águas pluviais e pavimentação asfáltica nos Bairros Ouro Verde e Novo Horizonte, bem como, conclusão da pavimentação asfáltica do Bairro Jardim Vitória, Araguaia 1 e 2, e implementação de Galeria de águas pluviais e pavimentação asfáltica na Rua Rio Bonito.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2120/indicacao_010-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2120/indicacao_010-2024.pdf</t>
   </si>
   <si>
     <t>Aquisição de veículos automotores do tipo motocicletas para a realização dos trabalhos dos ACS da zona rural e aquisição de Bicicletas Elétricas para ACS e ACE da Zona Urbana de Guarantã do Norte/MT.</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2128/indicacao_011-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2128/indicacao_011-2024.pdf</t>
   </si>
   <si>
     <t>Conjurar junto ao Governo Federal e ao Governo Estadual, a fim de o município efetuar o cadastramento nos programas habitacionais, como o Programa Minha Casa, Minha Vida e o Programa Ser Família Habitação.</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2129/indicacao_012-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2129/indicacao_012-2024.pdf</t>
   </si>
   <si>
     <t>Construção de redutores de velocidade (quebra-molas), pinturas de faixas de pedestres, e podas de árvores que impedem visão das placas de sinalização, na Rua das Palmas, desde da Av. Pioneiro José Coutinho, entrada no bairro Cidade Jardim.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2130/indicacao_n_013-2024_-_ver._alexandre_-_programa_energia_azul.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2130/indicacao_n_013-2024_-_ver._alexandre_-_programa_energia_azul.pdf</t>
   </si>
   <si>
     <t>Implementação de um programa nos parâmetros do Programa Energia Azul, que oferece descontos de até 65% na energia elétrica para famílias de autistas. No Estado do Pará o direito passou a valer desde maio de 2022. O programa foi implantado após interpretação humanizada do art. 177, inciso III da Resolução 1000 da Agência Nacional de Energia Elétrica (ANEEL), junto à Equatorial Pará.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2131/indicacao_n_014_2024_-_atendimento_por_ordem_de_chegada.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2131/indicacao_n_014_2024_-_atendimento_por_ordem_de_chegada.pdf</t>
   </si>
   <si>
     <t>Organização de atendimento por ordem de chegada com numeração crescente inserida ao lado dos acentos em cada local de espera nos PSF e na UPA, organize as filas que são por ordem de chegada com sinalizações numéricas e identificações horizontais e verticais.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2132/indicacao_015-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2132/indicacao_015-2024.pdf</t>
   </si>
   <si>
     <t>Implantação de aulas de natação na rede pública de ensino municipal através das aulas de educação física ou da secretaria de educação.</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2133/indicacao_n_16-2024_-_escola_militar_dom_pedro_ii.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2133/indicacao_n_16-2024_-_escola_militar_dom_pedro_ii.pdf</t>
   </si>
   <si>
     <t>Implantação de Escola Militar no modelo da Escola Dom Pedro II implantadas em outros municípios de Mato Grosso.</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2134/indicacao_n_17_2024_-_estacionamento__creche_gente_miuda.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2134/indicacao_n_17_2024_-_estacionamento__creche_gente_miuda.pdf</t>
   </si>
   <si>
     <t>Construção de estacionamento para embarque e desembarque, organizar e instalar sinalização vertical e horizontal nas vias laterais, mais precisamente em frente e em torno da Creche Gente Miúda, no canteiro central da Av. Guarantã.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2135/indicacao_n_018-2024_-_alexandre_-_cemiterio_municipal.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2135/indicacao_n_018-2024_-_alexandre_-_cemiterio_municipal.pdf</t>
   </si>
   <si>
     <t>Construção de banheiros, instalação de bebedouro e ampliação da rede de iluminação interna, no cemitério municipal.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2136/indicacao_n_19-2024_-_abertura_de_rua_bairro_aeroporto_ao_santa_marta.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2136/indicacao_n_19-2024_-_abertura_de_rua_bairro_aeroporto_ao_santa_marta.pdf</t>
   </si>
   <si>
     <t>Abertura/Extensão de rua interligando a rua dos Lírios ao Bairro Aeroporto à rua Castanheiras que dá sentindo ao bairro Santa Marta.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2137/indicacao_n_20-2024_-_substituicao_de_lampadas_por_luminarias_de_led.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2137/indicacao_n_20-2024_-_substituicao_de_lampadas_por_luminarias_de_led.pdf</t>
   </si>
   <si>
     <t>Continuação com a substituição de lâmpadas de mercúrio por Luminárias de LED no Munícipio de Guarantã do Norte/MT.</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2138/indicacao_021-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2138/indicacao_021-2024.pdf</t>
   </si>
   <si>
     <t>Aquisição de 1 (um) ônibus, com 40 assentos, para atender as entidades filantrópicas sem fins lucrativos do município de Guarantã do Norte/MT.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2141/indicacao_022-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2141/indicacao_022-2024.pdf</t>
   </si>
   <si>
     <t>Instalação de equipamentos de “Academia ao Ar Livre” e brinquedos de parque infantil (playground), no canteiro central da Av. Dantes Martins de Oliveira, especificamente no trecho entre a Igreja Assembleia de Deus e Igreja Batista Nacional, em frente da Lotérica e Clinica Rosetti.</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2142/indicacao_n_023-2024_-_ver._alexandre_-_instalacao_de_parque_infantil.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2142/indicacao_n_023-2024_-_ver._alexandre_-_instalacao_de_parque_infantil.pdf</t>
   </si>
   <si>
     <t>Instalação de Parque infantil, na Av. Dante Martins, mais precisamente no canteiro central do Bairro Eco Park Residence.</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2143/indicacao_n_024-2024_-_abertura_limpeza_aterro_cascalhamento_construcao_de_ponte_sobre_o_corrego_linha_32.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2143/indicacao_n_024-2024_-_abertura_limpeza_aterro_cascalhamento_construcao_de_ponte_sobre_o_corrego_linha_32.pdf</t>
   </si>
   <si>
     <t>Extensão da Marginal Laranjeiras com a abertura, limpeza, aterro, cascalhamento, construção de ponte sobre o córrego linha 22, bem como a devida manutenção, iniciando nas proximidades da empresa Adubos Araguaia sentido a empresa Jade Engenharia. Igualmente foi feito do lado do Posto Paradão sentido à empresa Cozer, Distrito Industrial.</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2144/indicacao_n_025-2024_-_vigilancia_armada_e_detector_de_metal_nas_escolas_municipais.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2144/indicacao_n_025-2024_-_vigilancia_armada_e_detector_de_metal_nas_escolas_municipais.pdf</t>
   </si>
   <si>
     <t>Contratação de vigilância armada e detector de metal em unidades escolares municipais e estaduais.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2145/indicacao_026-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2145/indicacao_026-2024.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo tome medidas necessárias que objetivem com a contratação de monitores para atuar nos ônibus escolares.  Como é do conhecimento dos Nobres Ilustres Pares, há indigência de se tomar medidas que objetivem melhorar o transporte escolar urgentemente.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2146/indicacao_n_027-2024_-_implantacao_de_sistema_eletronico_de_senhas_no_cac.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2146/indicacao_n_027-2024_-_implantacao_de_sistema_eletronico_de_senhas_no_cac.pdf</t>
   </si>
   <si>
     <t>Que o poder executivo tome medidas necessárias para a implantação de um sistema eletrônico de senhas no CAC, mais precisamente no setor de tributação no município de Guarantã do Norte-MT.</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2147/indicacao_028-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2147/indicacao_028-2024.pdf</t>
   </si>
   <si>
     <t>Implantação de redutor de velocidade nas proximidades do entroncamento das Ruas Graviola e Castanheiras, mais precisamente em frente à residência de nº 2420, Bairro Treze de Maio.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2148/indicacao_n_029-2024_-_alexandre-_banehiro_e_bebedouros_na_av._guaranta.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2148/indicacao_n_029-2024_-_alexandre-_banehiro_e_bebedouros_na_av._guaranta.pdf</t>
   </si>
   <si>
     <t>Construção de banheiros e instalação de bebedouros em praças, academias de saúde, quadras esportivas, pista de caminhada e pista de ciclismo em toda cidade, mas precisamente em torno da Av. Guarantã que concentra o maior número dos polos de atividades citados acima.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2149/indicacao_n_030-2024_-_alexandre_-_refletores_parque_infantil_do_albino_meneghethi.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2149/indicacao_n_030-2024_-_alexandre_-_refletores_parque_infantil_do_albino_meneghethi.pdf</t>
   </si>
   <si>
     <t>Instalação de refletores em torno do parque infantil no bairro Residencial Albino Meneghetti.</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
     <t>Valter do Sindicato</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2139/indicacao_031-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2139/indicacao_031-2024.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve vem nos termos regimentais e ouvindo-se o Soberano Plenário requerer que seja oficiado ao Excelentíssimo Prefeito Municipal Sr. Érico Stevan, indicando a necessidade da seguinte iniciativa:_x000D_
 _x000D_
 "Abertura na Rua Nossa Senhora Aparecida do Bairro Santa Marta, ligando-a ao Bairro Eco Park, que esta conexão seja contemplada com obras de drenagem e pavimentação asfáltica".</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>David da Farmácia, Prof. Valcimar Fuzinato, Sandra Martins</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2150/indicacao_032-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2150/indicacao_032-2024.pdf</t>
   </si>
   <si>
     <t>Projeto inclusão do pescado na alimentação escolar no Município de Guarantã do Norte.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
     <t>David da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2156/indicacao_034-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2156/indicacao_034-2024.pdf</t>
   </si>
   <si>
     <t>Isenção de taxas aos usuários de calçadas para Vendedores de Pequeno Espaço, que não fazem uso de cadeiras ou mesas para atendimento aos clientes.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2157/indicacao_035-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2157/indicacao_035-2024.pdf</t>
   </si>
   <si>
     <t>Que a entrada principal do cemitério seja também denominada com o nome de Euclides Gaia.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Zé França</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2158/indicacao_036-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2158/indicacao_036-2024.pdf</t>
   </si>
   <si>
     <t>Buscar autorização junto a Concessionária Via Brasil, Agência Nacional de Transportes Terrestres (ANTT) e Departamento Nacional de Infraestrutura e Transportes (DNIT) para Abertura da Lateral das Laranjeiras até a Jade Engenharia e Construção da Ponte sobre o Rio 22.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2159/indicacao_037-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2159/indicacao_037-2024.pdf</t>
   </si>
   <si>
     <t>Serviço de Cascalhamento da Avenida Herionaldo Couto Queiroz – Bairro Distrito Industrial – Guarantã do Norte/MT.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2160/indicacao_038-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2160/indicacao_038-2024.pdf</t>
   </si>
   <si>
     <t>Verificação, análise, cálculos dos índices pluviométricos para calcular a volumetria de águas pluviais que escorrem pela drenagem superficial nas seguintes ruas: Travessa dos Angicos, Rua Pequizeiros, Travessa dos Faveiros, Rua Magnólia, Rua Amendoeiras e Avenida Jonas Pinheiros da Silva para elaborar Projeto de construção de Boca-de-lobo para captação das águas pluviais antes que toda a enxurradas atravesse a Avenida Lions Club Internacional.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>Demilson da Páscoa</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2162/indicacao_n_039-2024_-_demilson_-_recuperacao_da_linha_pascoa.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2162/indicacao_n_039-2024_-_demilson_-_recuperacao_da_linha_pascoa.pdf</t>
   </si>
   <si>
     <t>Recuperação com Patrolamento e Cascalhamento na Estrada Linha Páscoa III até a IFMT.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2163/indicacao_n_040-2024_-_demilson_-_recuperacao_da_linha_sao_miguel_arcanjo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2163/indicacao_n_040-2024_-_demilson_-_recuperacao_da_linha_sao_miguel_arcanjo.pdf</t>
   </si>
   <si>
     <t>Recuperação com Patrolamento e Cascalhamento na Estrada da Linha São Miguel Arcanjo, pontos críticos necessitando de atenção, bem como abertura da estrada nas proximidades da propriedade do Sr. Paulistão.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2164/indicacao_n_041-2024_-_demilson_-_melhorias_na_serra_da_linha_pascoa_ii.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2164/indicacao_n_041-2024_-_demilson_-_melhorias_na_serra_da_linha_pascoa_ii.pdf</t>
   </si>
   <si>
     <t>Alinhamento da estrada, considerando as curvas acentuadas, bem como a remoção da Serra na Linha Páscoa II.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2173/indicacao_n_042-2024_-_alexandre_-_faixas_elevadas_de_pedestre_-_escolas_e_igrejas.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2173/indicacao_n_042-2024_-_alexandre_-_faixas_elevadas_de_pedestre_-_escolas_e_igrejas.pdf</t>
   </si>
   <si>
     <t>Instalação de faixas elevadas de pedestres (redutor de velocidade), nas vias em frente as escolas públicas ou privadas (CMEI, Escolas Estaduais e Municipais), igrejas e praças, através de recursos oriundos do imposto IPVA.</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Prof. Valcimar Fuzinato</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2174/indicacao_n_043-2024_-_valcimar_-_paisagismo_na_av._jatoba_e_av._lios.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2174/indicacao_n_043-2024_-_valcimar_-_paisagismo_na_av._jatoba_e_av._lios.pdf</t>
   </si>
   <si>
     <t>Realização de um projeto de paisagismo nas áreas específicas da Avenida Jatobá, no início da MT 419 e no final da Avenida Lions. (fotos em anexo)</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2178/indicacao_044-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2178/indicacao_044-2024.pdf</t>
   </si>
   <si>
     <t>•	Serviços de abertura da Avenida Governador Dante Martins de Oliveira até o Distrito Industrial (ligando o Bairro Eco Park ao Distrito Industrial).</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2179/indicacao_045-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2179/indicacao_045-2024.pdf</t>
   </si>
   <si>
     <t>•	Serviços de abertura da Avenida Senador Jonas Pinheiro da Silva até o Distrito Industrial (ligando o Bairro Aeroporto (Escola Estadual Elcio Prates) ao Distrito Industrial).</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2180/indicacao_046-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2180/indicacao_046-2024.pdf</t>
   </si>
   <si>
     <t>- Serviços de Cascalhamento da Linha Oeste ao lado do Distrito Industrial.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2181/indicacao_047-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2181/indicacao_047-2024.pdf</t>
   </si>
   <si>
     <t>Melhorias na Infraestrutura na Creche Gente Miúda: Cobertura do Anfiteatro; Cerca/alambrado no parquinho; Contratação de Secretária Escolar para auxilio da Direção da escola.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2190/indicacao_048-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2190/indicacao_048-2024.pdf</t>
   </si>
   <si>
     <t>Arborização do canteiro Central, bem como nas Laterais da Br 163, nos dois sentidos, no perímetro urbano do Município.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2191/indicacao_051-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2191/indicacao_051-2024.pdf</t>
   </si>
   <si>
     <t>Que atenda o pedido da classe de enfermagem sobre ajustes salarial ao modus quo de 2020, onde seus vencimentos eram iguais aos dentistas, bioquímicos, terapeutas, psicólogos e assistência social.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2197/indicacao_052-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2197/indicacao_052-2024.pdf</t>
   </si>
   <si>
     <t>Implantação de aulas de natação para as crianças com Transtorno do Espectro Autista-TEA, na piscina existente da Secretaria da Assistência Social, onde os idosos praticam hidroginástica, ou que realize a locação de um ambiente para que os mesmos possam estar realizando aulas atividades.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2193/indicacao_053-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2193/indicacao_053-2024.pdf</t>
   </si>
   <si>
     <t>Manutenção/refazer a ponte sobre o Rio Jacaré (perto da propriedade do senhor Vando, conhecido como João Gordo), a ponte fica sentido Linha Pascoa que liga a linha São Sebastião, saindo na Linha 27.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2194/indicacao_054-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2194/indicacao_054-2024.pdf</t>
   </si>
   <si>
     <t>Manutenção/Refazer de duas Pontes na Linha São Pedro_x000D_
 •	Ponte do rio Jacutinga; _x000D_
 •	Ponte do rio Peixotinho, que faz divisa com o município de Matupá, o município de Matupá já deixou o material no local para execução do trabalho.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2195/indicacao_055-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2195/indicacao_055-2024.pdf</t>
   </si>
   <si>
     <t>Manutenção/refazer a ponte sobre o Rio jacaré (perto da propriedade do Beto Bertolini), abertura de estrada, cascalhamento dos pontos críticos, na Linha Madre Paulina.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2201/indicacao_057-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2201/indicacao_057-2024.pdf</t>
   </si>
   <si>
     <t>Instalação de academia ao Ar Livre para atender aos moradores da Linha Oeste.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2202/indicacao_058-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2202/indicacao_058-2024.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a limpeza e manutenção do cemitério Municipal.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2205/indicacao_059-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2205/indicacao_059-2024.pdf</t>
   </si>
   <si>
     <t>Redutor de Velocidade (quebra-molas) na Av. Jonas Pinheiro para inibir excesso de velocidade em frente a capela Mortuária.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2212/indicacao_060-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2212/indicacao_060-2024.pdf</t>
   </si>
   <si>
     <t>Instalação de Iluminação no playground e na Academia em Frente ao Ginásio Bezerrão.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2213/indicacao_061-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2213/indicacao_061-2024.pdf</t>
   </si>
   <si>
     <t>Realização de Mutirão de Cirurgias de Bariátrica e de Joelho no Hospital Municipal de Guarantã do Norte/MT.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2227/indicacao_n_062_2024_-_substituicao_de_pontes...concreto.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2227/indicacao_n_062_2024_-_substituicao_de_pontes...concreto.pdf</t>
   </si>
   <si>
     <t>Substituição de pontes de madeira por pontes de concreto sobre o rio Jacutinga e rio Peixotinho - Linha Páscoa (MT-419), bem como sobre o rio Horizonte entre a Comunidade Rocil e Santa Clara e as demais pontes de madeira em toda a extensão da MT-419.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2228/indicacao_n_063_2024_-_reforma_e_ampliacao_da_casa_do_artesao.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2228/indicacao_n_063_2024_-_reforma_e_ampliacao_da_casa_do_artesao.pdf</t>
   </si>
   <si>
     <t>Reforma e ampliação da Casa da Artesão.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2229/indicacao_n_064_2024_-_implantacao_da_unemat.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2229/indicacao_n_064_2024_-_implantacao_da_unemat.pdf</t>
   </si>
   <si>
     <t>- Implantação de Faculdade Pública UNIVERSIDADE DE MATO GROSSO - UNEMAT ou UNIVERSIDADE FEDERAL DE MATO GROSSO – UFMT.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2231/indicacao_n_065_2024_-_projeto_da_ponte_sobre_rio_braco_norte..._balnearia_paraguaia_e_claudio..pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2231/indicacao_n_065_2024_-_projeto_da_ponte_sobre_rio_braco_norte..._balnearia_paraguaia_e_claudio..pdf</t>
   </si>
   <si>
     <t>Necessidade urgente da elaboração do projeto da ponte sobre o rio Braço Norte, nas proximidades dos balneários da Paraguaia e do Claudio. Esta solicitação é fundamentada em discussões e compromissos firmados entre diversos representantes, conforme detalhado abaixo.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2234/indicacao_066-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2234/indicacao_066-2024.pdf</t>
   </si>
   <si>
     <t>Criar um sistema de drenagem, modelo redutor/quebra mola invertido, na Rua Esmeralda, esquina com a Rua Tamburis.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2235/indicacao_067-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2235/indicacao_067-2024.pdf</t>
   </si>
   <si>
     <t>Retirada/nivelamento de um redutor/quebra mola invertido, assim como fazer um sistema de drenagem na Av. Magnólia, próximo a Av. Guarantã.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2236/indicacao_068-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2236/indicacao_068-2024.pdf</t>
   </si>
   <si>
     <t>Manutenção e abertura de estrada, cascalhamento dos pontos críticos na Linha São João Mutum, que liga a Linha da Páscoa à Linha 27.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2239/indicacao_069-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2239/indicacao_069-2024.pdf</t>
   </si>
   <si>
     <t>Recuperação da estrada em toda a extensão da mesma, com patrolamento e cascalhamento na Linha Aliança.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2238/indicacao_070-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2238/indicacao_070-2024.pdf</t>
   </si>
   <si>
     <t>Recuperação e cascalhamento na estrada vicinal na Linha Páscoa, na lateral da antiga estrutura do Seminário dos Padres Cavanis, logo após a IFMT, finalizando na Chácara do Sr. Ilmo.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Sandra Martins</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2247/indicacao_071-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2247/indicacao_071-2024.pdf</t>
   </si>
   <si>
     <t>Patrolamento, cascalhamento e alargamento da Linha Páscoa, bem como a recuperação do Travessão da Páscoa 2.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2248/indicacao_072-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2248/indicacao_072-2024.pdf</t>
   </si>
   <si>
     <t>Reforma do Parquinho da Escola Municipal Beija Flor.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2249/indicacao_073-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2249/indicacao_073-2024.pdf</t>
   </si>
   <si>
     <t>Construção de dois quebra-molas na Rua Cambuí no Bairro Jardim Novo Horizonte.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2251/indicacao_n_074-2024_-_ver._zilmar_-_recuperacao_de_linhas_rurais.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2251/indicacao_n_074-2024_-_ver._zilmar_-_recuperacao_de_linhas_rurais.pdf</t>
   </si>
   <si>
     <t>- Recuperação com cascalhamento das estradas na Linha 27, passando pelo Tocão, Toquinho, Rocil, Santa Clara em toda sua extensão, Madre Paulina, Linha dos Esquecidos, Morrinha, Toca da Onça e Toquinho até a Comunidade São Jorge, assim como os ramais destas vicinais.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2253/indicacao_n_075-2024_-_ver._zilmar_-_cobertura_do_parquinho.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2253/indicacao_n_075-2024_-_ver._zilmar_-_cobertura_do_parquinho.pdf</t>
   </si>
   <si>
     <t>Cobertura do parquinho de diversão da Escola do Campo Base Aérea.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2267/indicacao_076-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2267/indicacao_076-2024.pdf</t>
   </si>
   <si>
     <t>Manutenção e recuperação, com cascalhamento e abertura da Linha São Jorge sentido a Serra do Havai, assim como as vias vicinais existentes, em especial a linha da Senhora Arminda Gabriel de Souza e da Maria Cegobe.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2260/indicacao_n_077-2024_-_ver._zilmar_-_recuperacao_de_linhas_sao_camilo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2260/indicacao_n_077-2024_-_ver._zilmar_-_recuperacao_de_linhas_sao_camilo.pdf</t>
   </si>
   <si>
     <t>Reabertura, recuperação, patrolamento e cascalhamento da Linha São Camilo, nos pontos críticos em toda sua extensão.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2265/indicacao_079-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2265/indicacao_079-2024.pdf</t>
   </si>
   <si>
     <t>Recuperação/manutenção da pista de caminhada da Avenida Guarantã, incluindo possível alargamento da Pista.</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2274/indicacao_080-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2274/indicacao_080-2024.pdf</t>
   </si>
   <si>
     <t>Implantar dois redutores de velocidade na Linha Oeste, especificamente no ponto de ônibus escolar, conforme solicitado pela moradora Edinalda.</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2271/indicacao_081-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2271/indicacao_081-2024.pdf</t>
   </si>
   <si>
     <t>A necessidade da designação de um caminhão pipa para molhar, no mínimo duas vezes ao dia, as seguintes Linhas urbanas com características rurais:_x000D_
 •	Linha Recanto até o Aeroporto;_x000D_
 •	Linha 22 até o Loteamento do Betão;_x000D_
 •	Linha Aliança;_x000D_
 •	Linha Magal;_x000D_
 •	Linha Pé da Serra até a última ponte;_x000D_
 •	Linha Country._x000D_
 Além dessas, outras linhas que o poder público julgar necessário.</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2272/indicacao_082-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2272/indicacao_082-2024.pdf</t>
   </si>
   <si>
     <t>A necessidade de asfaltamento da Travessa Tauari, Bairro Horizonte II. A referida rua está localizada próxima a outras que já possuem asfalto e a outras que têm data certa para serem asfaltadas.</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2273/indicacao_083-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2273/indicacao_083-2024.pdf</t>
   </si>
   <si>
     <t>Venho, por meio desta, solicitar sua intervenção para promover um intercâmbio entre este vereador e a empresa Compacta Engenharia, detentora do certame da obra da MT-419 sentido UFMT. Desde terça-feira, dia 14 de maio de 2024, este vereador encaminhou mensagens via WhatsApp para o número (065) 98414-6652, responsável pelo processo licitatório. Contudo, até o momento, não obtivemos resposta.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2275/indicacao_084-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2275/indicacao_084-2024.pdf</t>
   </si>
   <si>
     <t>Patrolamento e cascalhamento nos pontos críticos, assim como, Abertura das estradas em toda a sua extensão, nas seguintes linhas:_x000D_
 •	Linha Cachoeira;_x000D_
 •	Linha da Serra;_x000D_
 •	Linha Matrinchã;_x000D_
 •	Linha da Dona Lázara, e;_x000D_
 •	Linha do Sr. Adão.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2276/indicacao_085-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2276/indicacao_085-2024.pdf</t>
   </si>
   <si>
     <t>Construção de Bueiro no Córrego Sangaletti na Avenida Herionaldo Couto Queiroz – Bairro Distrito Industrial – Guarantã do Norte/MT.</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2277/indicacao_086-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2277/indicacao_086-2024.pdf</t>
   </si>
   <si>
     <t>Serviços de Reforma de Ponte de Madeira no Rio 27 na Estrada Vicinal Santa Lucia (Vila Santo Antônio).</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2278/indicacao_087-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2278/indicacao_087-2024.pdf</t>
   </si>
   <si>
     <t>Serviço de desassoreamento de Córrego e desentupimento de bueiro na estrada que liga a Comunidade Santa Terezinha a Linha 27 -Zona Rural do Município de Guarantã do Norte/MT.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2279/indicacao_088-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2279/indicacao_088-2024.pdf</t>
   </si>
   <si>
     <t>Aquisição do Terreno: Lote 003 - Quadra 109 - Bairro Cidade Nova, localizado na Rua dos Cedros, nos fundos do Hospital Municipal Nossa Senhora do Rosário.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2288/indicacao_089-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2288/indicacao_089-2024.pdf</t>
   </si>
   <si>
     <t>Instalação de parque infantil, na Comunidade Páscoa IV.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2281/indicacao_090-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2281/indicacao_090-2024.pdf</t>
   </si>
   <si>
     <t>Patrolamento e cascalhamento nos pontos críticos, assim como, abertura das estradas em toda a sua extensão, na Linha Fogo, sentido Cotrel à BR-163, assim como na Vicinal que se estende ao Balneário do Cláudio.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2282/indicacao_091-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2282/indicacao_091-2024.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da Rua Vitória Régia, Bairro São Lourenço.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2283/indicacao_092-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2283/indicacao_092-2024.pdf</t>
   </si>
   <si>
     <t>Realizar o teste seletivo conforme os últimos processos realizados, para contratação temporária em escolas indígenas, urbanas e rurais, assim como para assistência social, no início do mês de dezembro, em vez de no final do mês.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2284/indicacao_093-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2284/indicacao_093-2024.pdf</t>
   </si>
   <si>
     <t>Substituição das pontes de madeira localizadas na Linha Pé da Serra Cotrel, especificamente sobre o Córrego 22, Braço 27 e no 27, por pontes de concreto.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2285/indicacao_094-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2285/indicacao_094-2024.pdf</t>
   </si>
   <si>
     <t>Continuidade do Campeonato Comunitário de Futebol na Linha da Páscoa, onde abrange todas as comunidades desta localidade. Este campeonato, que há muitos anos se tornou uma tradição, desempenha um papel fundamental no fortalecimento do tecido social da nossa comunidade.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2293/indicacao_095-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2293/indicacao_095-2024.pdf</t>
   </si>
   <si>
     <t>Instalação de parquinho infantil no Lago Municipal, por meio da Secretaria Municipal de Educação.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2294/indicacao_096-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2294/indicacao_096-2024.pdf</t>
   </si>
   <si>
     <t>Jardinagem na parte central da avenida Jonas Pinheiro no Bairro Jardim das Palmeiras, através de secretaria Municipal de Infraestrutura e Serviços Urbanos.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2300/indicacao_097-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2300/indicacao_097-2024.pdf</t>
   </si>
   <si>
     <t>Realizar a manutenção/recuperação da ponte sobre o Rio Horizonte localizado sentido a Comunidade São Pedro.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2301/indicacao_098-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2301/indicacao_098-2024.pdf</t>
   </si>
   <si>
     <t>Realizar manutenção/recuperação da ponte localizada na Comunidade Madre Paulina, mais precisamente em frente à propriedade do Senhor Luizinho.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2302/indicacao_099-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2302/indicacao_099-2024.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado um ônibus ou van para realizar um revezamento de linhas/comunidades com prévio agendamento, de modo que ao menos uma vez por mês cada comunidade da nossa região tenha acesso a um transporte de ida e volta de sua comunidade até Guarantã do Norte e o retorno à comunidade.</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2295/indicacao_100-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2295/indicacao_100-2024.pdf</t>
   </si>
   <si>
     <t>Aquisição de um novo arco cirúrgico para o Hospital Municipal Nossa Senhora do Rosário.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2296/indicacao_101-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2296/indicacao_101-2024.pdf</t>
   </si>
   <si>
     <t>Implementação de internet via satélite em todos os ônibus da área rural do Município de Guarantã do Norte/MT.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2303/indicacao_102-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2303/indicacao_102-2024.pdf</t>
   </si>
   <si>
     <t>Propõe-se a instalação de placas de sinalização nas avenidas Guarantã (MT-419) e nas demais avenidas da cidade, conforme as normas estabelecidas na Resolução n° 600, de 24 de maio de 2016, visando à segurança dos condutores e à prevenção de acidentes.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2310/indicacao_103-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2310/indicacao_103-2024.pdf</t>
   </si>
   <si>
     <t>Implantar e executar o Projeto de Horta Comunitária junto ao CRAS, conforme mostra de projeto em anexo._x000D_
 “Slogan”: Projeto Horta Comunitária: promovendo saúde e bem-estar social.</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2311/indicacao_104-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2311/indicacao_104-2024.pdf</t>
   </si>
   <si>
     <t>Recuperação/manutenção da ponte sobre o Rio do Veado na Gleba Iririzinho, mais precisamente localizado próximo a propriedade do Sr. Samuel.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2333/indicacao_105-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2333/indicacao_105-2024.pdf</t>
   </si>
   <si>
     <t>Manutenção da ponte localizada sobre a Avenida Osvaldo Mariano, nas proximidades da RETÍFICA RETSOL.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2322/indicacao_106-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2322/indicacao_106-2024.pdf</t>
   </si>
   <si>
     <t>Aquisição de um rolo compactador destinados à manutenção/recuperação das estradas rurais.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2323/indicacao_107-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2323/indicacao_107-2024.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal através da Secretaria competente encaminhe para esta egrégia Casa Legislativa o Projeto de Lei denominado "Porteira Adentro".</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2324/indicacao_108-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2324/indicacao_108-2024.pdf</t>
   </si>
   <si>
     <t>Instalação de um redutor de velocidade na rua Curitiba, no Bairro Jardim Vitória, mas precisamente em frente a única padaria da referida rua.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2325/indicacao_109-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2325/indicacao_109-2024.pdf</t>
   </si>
   <si>
     <t>Criar/instituir o programa de regeneração/restauração e recuperação de áreas degradadas e alteradas "adote uma nascente" no município de Guarantã do Norte.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2326/indicacao_110-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2326/indicacao_110-2024.pdf</t>
   </si>
   <si>
     <t>Executar serviços de pavimentação asfáltica na Travessa das Orquídeas, bem como, na Travessa/Rua “A” no Bairro Jardim Aeroporto.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2327/indicacao_111-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2327/indicacao_111-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Recuperação de Pavimentação Asfáltica da Rua Cambarás no trajeto da Rua Pioneiro Genésio Minetto até a Rua dos Cedros – Bairro Centro.</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2328/indicacao_112-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2328/indicacao_112-2024.pdf</t>
   </si>
   <si>
     <t>Elaboração de Projeto de Recuperação de Pavimento de Cimento na Travessa das Itaúbas – Bairro Centro.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2331/indicacao_113-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2331/indicacao_113-2024.pdf</t>
   </si>
   <si>
     <t>Recuperação do Travessão, saindo da Linha 27 (Comunidade São Cristóvão) até a propriedade do Sr. Silmar Donato.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2343/indicacao_114-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2343/indicacao_114-2024.pdf</t>
   </si>
   <si>
     <t>Indico a necessidade de pavimentação asfálticas dos Bairros Jardim das Palmeiras, Maranata e Santa Marta, como também a rua das Primaveras que interliga os referidos bairros, bem como Rua Comercial que interliga a MT419 ao Bairro Maranta.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2344/indicacao_115-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2344/indicacao_115-2024.pdf</t>
   </si>
   <si>
     <t>A realização da pavimentação asfáltica da MT 419, no trecho que compreende desde a entrada da Instituição Educacional em Mato Grosso (IFMT) até o Rio Peixotinho, que faz divisa com o município de Matupá.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2345/indicacao_116-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2345/indicacao_116-2024.pdf</t>
   </si>
   <si>
     <t>Realização de pavimentação asfáltica da rodovia MT 389. Esta solicitação abrange o trecho que inicia na BR 163, passando pelas escolas Boa Esperança e Sol Nascente, até a Comunidade Boa Esperança / Peba, passando pela Escola Santa Ana e estendendo-se até o Rio Braço Norte, na divisa com o município de Novo Mundo.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2346/indicacao_117-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2346/indicacao_117-2024.pdf</t>
   </si>
   <si>
     <t>Serviços de complementação da Construção da Passagem elevatória para pedestres na Avenida Lions Clube Internacional em frente à Igreja Evangélica Assembleia de Deus - Bairro Aeroporto na Via sentido BR 163.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2357/indicacao_118-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2357/indicacao_118-2024.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de aplicação de grama no campo de futebol da Comunidade Páscoa II.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2349/indicacao_119-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2349/indicacao_119-2024.pdf</t>
   </si>
   <si>
     <t>Implementação de medidas para garantir que os pacientes que não possuem acesso ao aplicativo Whatsapp sejam notificados de suas consultas de alta complexidade de forma eficaz.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2354/indicacao_120-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2354/indicacao_120-2024.pdf</t>
   </si>
   <si>
     <t>Aplicação de lama asfáltica em todo perímetro urbano.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2355/indicacao_121-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2355/indicacao_121-2024.pdf</t>
   </si>
   <si>
     <t>Serviços de Cascalhamento dos pontos críticos da estrada que liga a Páscoa IV a Comunidade São João da Mutum.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2358/indicacao_no_122-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2358/indicacao_no_122-2024.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica na Rua Corbélia, esquina com a Rua Coqueiros, bem como a substituição da ponte de madeira existente por uma ponte de concreto no referido local.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2359/indicacao_123-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2359/indicacao_123-2024.pdf</t>
   </si>
   <si>
     <t>Implantação de estacionamento nos canteiros centrais da Avenida Jonas Pinheiro, mais precisamente em frente à Igreja Adventista do Sétimo Dia.</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2360/indicacao_124-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2360/indicacao_124-2024.pdf</t>
   </si>
   <si>
     <t>Implantação de letreiros na Praça Cotrel.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2363/indicacao_126-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2363/indicacao_126-2024.pdf</t>
   </si>
   <si>
     <t>Implantação de Corrimões e Placas Sinalizadoras na ponte localizada no final da Rua Nogueiras, com início da Rua Amendoeiras.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2364/indicacao_127-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2364/indicacao_127-2024.pdf</t>
   </si>
   <si>
     <t>Realização de pavimentação asfáltica e a substituição da atual ponte de madeira por uma ponte de concreto na Rua Curupixá, localizada no Bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2365/indicacao_128-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2365/indicacao_128-2024.pdf</t>
   </si>
   <si>
     <t>Instalação de um redutor de velocidade na Rua Beija Flor, localizada no Bairro Cotrel.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2366/indicacao_129-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2366/indicacao_129-2024.pdf</t>
   </si>
   <si>
     <t>Implantação de placas de identificação com os nomes das ruas Beija Flor, Pardais, Águias e Araras, situadas no Bairro Cotrel.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2367/indicacao_130-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2367/indicacao_130-2024.pdf</t>
   </si>
   <si>
     <t>Realização de pavimentação asfáltica das ruas Curupixá e Tauari, bem como substituição da atual ponte de madeira por uma ponte de concreto na Rua das Macieiras, localizada no Bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2371/indicacao_no_131_2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2371/indicacao_no_131_2024.pdf</t>
   </si>
   <si>
     <t>Reflorestamento de árvores originárias de Guarantã (Esenbeckia leiocarpa), com o objetivo de preservar a história local e garantir um crescimento ornamental adequado.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2383/indicacao_132-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2383/indicacao_132-2024.pdf</t>
   </si>
   <si>
     <t>Execução de aterro na Linha Aliança, próximo a ponte de concreto.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2384/indicacao_133-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2384/indicacao_133-2024.pdf</t>
   </si>
   <si>
     <t>Implantação de dois redutores de velocidade, Bairro Treze de Maio, mais precisamente na Rua dos Pequizeiros, esquina, nas proximidades da Igreja Assembleia de Deus, próximo a residência do Sr. Josué Querino (fundos da igreja), bem como, outro em direção ao Bairro Jardim Itália.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2393/indicacao_134-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2393/indicacao_134-2024.pdf</t>
   </si>
   <si>
     <t>Indica Serviços de construção ou instalação de um bueiro no início da Avenida Herionaldo Couto Queiroz - Bairro Distrito Industrial de Guarantã do Norte-MT.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
     <t>MOC A</t>
   </si>
   <si>
     <t>Moção de Aplauso</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2151/mocao_de_aplauso_001-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2151/mocao_de_aplauso_001-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro, depois de ouvido o Soberano Plenário na forma regimental, que a Mesa encaminhe “Moção de Aplauso” aos aposentados do Fundo de Previdência Social de Guarantã do Norte – PREVIGUAR, compreendidos entre os anos 2003 a 2017 (em anexo, contam os nomes dos agraciados).</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2182/mocao_de_aplauso_002-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2182/mocao_de_aplauso_002-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso em honra ao cidadão Dáblio Milani</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2266/mocao_de_aplauso_006-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2266/mocao_de_aplauso_006-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso em reconhecimento aos notáveis serviços prestados pelo Pr. Rodrigo Michel dos Santos, Presidente da Igreja Presbiteriana Renovada, aos nossos Cidadãos Guarantanhenses.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2206/mocao_de_aplauso_n_007_2024_-_ozorio_dal_poz_filho.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2206/mocao_de_aplauso_n_007_2024_-_ozorio_dal_poz_filho.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso em honra ao cidadão Ozorio Dal Poz Filho, pelos seus notáveis feitos e contribuições, seja na recuperação de vias e pontes, assim como outros serviços em benfeitorias para a comunidade.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2210/mocao_de_aplauso_n_008_2024_-_claudinei_da_costa_alves.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2210/mocao_de_aplauso_n_008_2024_-_claudinei_da_costa_alves.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso em reconhecimento aos notáveis serviços prestados pelo senhor Claudinei da Costa Alves à nossa comunidade.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2216/mocao_de_aplauso_n_009_-_jackson_douglas_nardi.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2216/mocao_de_aplauso_n_009_-_jackson_douglas_nardi.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso em reconhecimento aos notáveis serviços prestados pelo senhor Jackson Douglas Nardi à nossa comunidade.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2332/mocao_de_aplauso_010-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2332/mocao_de_aplauso_010-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Jovem Gabriel Luca Cores Mendes.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2337/mocao_de_aplauso_011-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2337/mocao_de_aplauso_011-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso as Atletas Juliana Hendges Galvan e Geovana Hendges Galvan.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2338/mocao_de_aplauso_012-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2338/mocao_de_aplauso_012-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso aos policiais._x000D_
 _x000D_
 •	Tenente PM Patrik Dayckson Abdel Aziz de Queiroz_x000D_
 •	Cabo PM Elonar Rudenas_x000D_
 •	Soldado PM Leandro Lopes de Souza_x000D_
 •	Soldado PM Wanderson Cesar Fatiga_x000D_
 •	Soldado PM Jean Carlos dos Santos_x000D_
 •	Soldado PM Jonatha Nitsche dos Santos_x000D_
 •	Soldado PM Jhonata Carlos Alvarenga dos Reis_x000D_
 •	Soldado PM Érica Alves de Oliveira_x000D_
 •	Soldado PM Mackleberson Leandro de Sousa</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2392/mocao_aplauso_013-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2392/mocao_aplauso_013-2024.pdf</t>
   </si>
   <si>
     <t>Homenageados: Jaqueline Teixeira Dos Santos, Revalino Pedro Dos Santos Filho,Irani Lima Silva Dantas, Zuleide Rosa Dos Santos, Raquel Ribeiro Rodrigues, Suely Silva De Oliveira Balerini, Eduardo Tales Dos Santos, Maria Augusta De Oliveira Zanqueta, Sesseny Lana Fernandes Da Silva,_x000D_
 Thiago Almeida Da Silva, Alfredo Fogaça Neto, Pedro Henrique Gonçalves, Graciani Ines Custodio Da Costa, Viviane Stefani Trizoto, Paula Dayane De Paula, Ana Paula Guimaraes De Moraes, Joao Carlos Vidigal Santos, Nayara De Oliveira Cabral, Eugenio Caffone Lima, Anderson Paulo Ferreira De Almeida, Gilmar Ávila, Marcelo Lima De Medeiros, Zilma Dias Da Costa, Marcos Rogerio Xavier</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2416/mocao_aplauso_014_2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2416/mocao_aplauso_014_2024.pdf</t>
   </si>
   <si>
     <t>Aos servidores e colaboradores do Instituto Federal de Educação, Ciência e Tecnologia de Mato Grosso - IFMT.</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2417/mocao_aplauso_015_2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2417/mocao_aplauso_015_2024.pdf</t>
   </si>
   <si>
     <t>Ao Cartório do 2º Ofício de Guarantã do Norte/MT.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2256/pdl_001-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2256/pdl_001-2024.pdf</t>
   </si>
   <si>
     <t>Concede Título De Cidadão Honorário Guarantanhense Ao Pastor Rodrigo Michel Dos Santos</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2257/pdl_n_002-2024_-_ver._alexandre_-_titulo_de_cidada_-_pastora_joelma.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2257/pdl_n_002-2024_-_ver._alexandre_-_titulo_de_cidada_-_pastora_joelma.pdf</t>
   </si>
   <si>
     <t>“Concede título de Cidadã honorária Guarantanhense a Pastora Joelma Souza Cardoso de Souza.”</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2208/projeto_de_decreto_legislativo_n_003_2024_-_sr._lairton.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2208/projeto_de_decreto_legislativo_n_003_2024_-_sr._lairton.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário Guarantanhense ao Senhor Lairton Pastório Borges</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2209/projeto_de_decreto_legislativo_n_004_2024_-_sr._selvino.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2209/projeto_de_decreto_legislativo_n_004_2024_-_sr._selvino.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário Guarantanhense ao Senhor Selvino Mendes De Oliveira.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2215/projeto_de_decreto_legislativo_n_005_2024_-_sr._nececio.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2215/projeto_de_decreto_legislativo_n_005_2024_-_sr._nececio.pdf</t>
   </si>
   <si>
     <t>Concede Título De Cidadão Honorário Guarantanhense Ao Senhor Nececio Arestides Greselle.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2207/projeto_de_decreto_legislativo_n_006_2024_-_sr._delegado_waner.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2207/projeto_de_decreto_legislativo_n_006_2024_-_sr._delegado_waner.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário Guarantanhense ao Ilustríssimo Delegado Regional de Polícia Judiciária Civil Waner Dos Santos Neves</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2217/projeto_de_decreto_legislativo_n_007_2024_-_sr.._ricardo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2217/projeto_de_decreto_legislativo_n_007_2024_-_sr.._ricardo.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário Guarantanhense ao Sr. Ricardo Rodrigues de Oliveira.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2226/projeto_de_decreto_legislativo_n_008_2024_-_sr._givaldo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2226/projeto_de_decreto_legislativo_n_008_2024_-_sr._givaldo.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão honorário Guarantanhense ao Sr. Givaldo do Candido do Carmo.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
     <t>Marcelo Lima de Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2245/pdl_009-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2245/pdl_009-2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário Guarantanhense ao Sr. Paulo Márcio de Carvalho Araújo em reconhecimento aos trabalhos prestados ao município de Guarantã do Norte/MT.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2246/pdl_010-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2246/pdl_010-2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário Guarantanhense ao Sr. Amauri Pereira Matheus em reconhecimento aos trabalhos prestados ao município de Guarantã do Norte/MT.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2262/pdl_012-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2262/pdl_012-2024.pdf</t>
   </si>
   <si>
     <t>Título de Cidadão Honorário Guarantanhense ao Srs. DIEGO SILVANIO SOUSA E LEANDRO MORAIS DE OLIVEIRA (Arnaldo) em reconhecimento aos trabalhos prestados ao município de Guarantã do Norte/MT.</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2339/projeto_de_decreto_013-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2339/projeto_de_decreto_013-2024.pdf</t>
   </si>
   <si>
     <t>"Concede Titulo de Cidadão Honorário Guarantanhense ao Senhor Cassio Brizzi Trizzi."</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
     <t>CFOTF - COMISSÃO DE FINANÇAS, ORÇAMENTO, TRIBUTAÇÃO E FISCALIZAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2402/pdl_no._014_2024_-_provacao_contas_governo_exerc._2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2402/pdl_no._014_2024_-_provacao_contas_governo_exerc._2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a aprovação das contas do governo municipal de Guarantã do Norte, relativas ao exercício financeiros de 2023, sob responsabilidade do Prefeito Érico Stevan Gonçalves."</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Érico Stevan Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2155/plc_01-2024_-_atualizacao_piso_magisterio.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2155/plc_01-2024_-_atualizacao_piso_magisterio.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ATUALIZAÇÃO DO PISO PROFISSIONAL NACIONAL DO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA PARA O ANO DE 2024, PARA OS PROFISSIONAIS DA EDUCAÇÃO EFETIVOS E CONTRATADOS DO MUNICÍPIO, REGULAMENTADO PELAS LEIS FEDERAIS NSº. 11.738/2008, 14.113/2020, PELO DECRETO PRESIDENCIAL n.º 10.656/2021 E PELO PARECER n.º 1/2023/CGVAL/DIFOR/SEB/SEB, HOMOLOGADO PELA PORTARIA INTERMINISTERIAL n.º 7, DE 29 DE DEZEMBRO DE 2023, E DÁ OUTRAS PROVIDÊNCIA”.</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2170/plc_002-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2170/plc_002-2024.pdf</t>
   </si>
   <si>
     <t>"Estabelece o reajuste dos vencimentos dos servidores comissionados do Poder executivo municipal, a título de revisão geral anual, de que trata o art.37. inciso X, da Constituição Federal, e dá outras providências."</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2171/plc_n_003-2024_-_isalubridade.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2171/plc_n_003-2024_-_isalubridade.pdf</t>
   </si>
   <si>
     <t>"Acrescenta o § 6° e o parágrafo único no artigo 50 na Lei Complementar n°194, de 28 de novembro de 2011, que dispõe sobre a reformulação do plano de cargos, carreiras e vencimentos dos profissionais da saúde do município de Guarantã do Norte."</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2172/plc_n_004-2024_-_contratacao_temporaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2172/plc_n_004-2024_-_contratacao_temporaria.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a contratação por tempo determinado para atender a necessidade temporária de excepcional interesse público, nos termos do inciso IX do art. 37 da constituição federal, e dá outras providências."</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2183/plc_005-2024_2.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2183/plc_005-2024_2.pdf</t>
   </si>
   <si>
     <t>"Altera o art. 96 e acrescenta o parágrafo único, da Lei Complementar n° 101, de 20 de dezembro de 2005, que dispõe sobre a reformulação do estatuto dos servidores públicos civis, do município, das suas autarquias e fundações e dá outras providências."</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2184/plc_006-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2184/plc_006-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação de tabela especifica para cargo de Fiscal Sanitário, e dá outras providências."</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2222/plc_n_007_2024_-_inclusao_na_lei.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2222/plc_n_007_2024_-_inclusao_na_lei.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a inclusão na Lei Complementar n°258/2017, os lotes n°544-matricula n° 692 e n° 1003-A - matricula 695, como zonas de expansão urbana específica para fins de regularização fundiária urbana, e dá outras providências."</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2330/plc_008-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2330/plc_008-2024.pdf</t>
   </si>
   <si>
     <t>"Altera a Redação da Lei Complementar n°091/2005, de 18 de Maio de 2005, que reestrutura o regime próprio de previdência social do município de Guarantã do Norte/MT e dá outras providências."</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2334/plc_009-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2334/plc_009-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão na Lei Complementar nº 258/2017, a porção do Lote 697, Gleba Braço Sul Setor 1-A Matrícula 134, como Zona de Expansão Urbana Específica Mista Industrial e Comercial - ZEMIC, e dá outras providências.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2391/plc_010-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2391/plc_010-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a contratação por tempo determinado para atender a necessidade temporária de excepcional interesse público, nos termos do inciso IX do art. 37 da Constituição Federal, e dá outras providências."</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2390/plc_011-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2390/plc_011-2024.pdf</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2224/plcl_n_001_2024_-_alteracao_de_redacao_da_lei_mun._n_2268_2023.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2224/plcl_n_001_2024_-_alteracao_de_redacao_da_lei_mun._n_2268_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA REDAÇÃO DO ARTIGO 1º DA LEI MUNICIPAL Nº 2.268/2023 DE 06/04/2023 ‘QUE DISPÕE SOBRE DENOMINAÇÃO DE RUAS NO BAIRRO JARDIM DAS PALMEIRAS´, NO MUNICÍPIO DE GUARANTÃ DO NORTE/MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>Parlamentares</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2314/plcl_002-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2314/plcl_002-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações na Lei Municipal n.º 2.217/2022 de 10/11/2022, “Dispõe sobre o programa de parceria com organizações sociais — OS, no município de Guarantã do Norte/MT, disciplina o procedimento de qualificação de entidades, o chamamento e seleção públicos, a celebração de contratos de gestão, e dá outras providências.”</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2123/pll_001-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2123/pll_001-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do projeto "Guarantã mais limpa", tratando da adoção de lixeiras por particulares, e dá outras providências.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2121/pll_n002_2024-risco_de_afogamento.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2121/pll_n002_2024-risco_de_afogamento.pdf</t>
   </si>
   <si>
     <t>Determina, no âmbito do município de Guarantã do Norte/MT, a afixação de placa informativa acerca do risco de afogamento nos rios, riachos, lagos, córregos, bueiros, vertedouros públicos ou privados.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2122/pll_03-2024_-_prestacao_contas_a_todos_eventos_patrocinados_pela_prefeitura.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2122/pll_03-2024_-_prestacao_contas_a_todos_eventos_patrocinados_pela_prefeitura.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de apresentação de prestações de contas para todos os eventos patrocinados, ou que levem a Logo da Prefeitura Municipal, sejam beneficentes ou não, e dá outras providências.</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2140/pll_n004_2024-ctr_natal.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2140/pll_n004_2024-ctr_natal.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO CENTRO DE TRATAMENTO RENAL – CTR, LOCALIZADO NA AVENIDA GUARANTÃ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2192/projeto_de_lei_do_legislativo_006-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2192/projeto_de_lei_do_legislativo_006-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de rua do desmembramento lote 576-A, BR 163, Gleba Braço Sul, setor 1-A, município de Guarantã do Norte, Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2240/pll_007-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2240/pll_007-2024.pdf</t>
   </si>
   <si>
     <t>Estabelece critérios para a Permanência e Circulação de cães ferozes em locais públicos.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2259/pll_n_008-2024_-_ver._david_marques_-_rua_dos_gavioes.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2259/pll_n_008-2024_-_ver._david_marques_-_rua_dos_gavioes.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a denominação da sequência da Rua dos Gaviões, e dá outras providências.”</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2250/pll_n_009-2024_-_ver._silvio_-_servidor_amigo_do_autista.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2250/pll_n_009-2024_-_ver._silvio_-_servidor_amigo_do_autista.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização ao Poder Executivo, a criação do programa "Servidor Amigo do Autista", que trata da capacitação técnica de todos os servidores do município de Guarantã do Norte no atendimento às pessoas com o transtorno do espectro autista.</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2270/pll_010-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2270/pll_010-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a revisão geral e anual da remuneração dos servidores do Poder Legislativo de que trata o art. 37, inciso X , da Constituição Federal, e dá Lei Complementar 259/2017 e dá outras providências."</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2299/pll_011-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2299/pll_011-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a denominação da praça Augusto Rodrigues de Oliveira, localizada na Avenida Lions, Bairro Aeroporto, e dá outras providências."</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2388/pl_015_2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2388/pl_015_2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza a Câmara Municipal de Guarantã do Norte/MT a contratar engenheiro civil para a fiscalização de obras públicas realizadas por empresas terceirizadas, e dá outras providências."</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2389/pll_018-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2389/pll_018-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo sobre a regulamentação e autorização de funcionamento de estabelecimentos que utilizam Câmaras de bronzeamento artificial no município de Guarantã do Norte/MT, e dá outras providências."</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2418/pll_019_2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2418/pll_019_2024.pdf</t>
   </si>
   <si>
     <t>Estabelece o subsídio dos Vereadores, Prefeito, do Vice-Prefeito e remuneração dos Secretários Municipais de Guarantã do Norte e dá outras providências.</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2419/pll_021-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2419/pll_021-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a instituição do décimo terceiro subsidio para os vereadores da Câmara Municipal de Guarantã do Norte/MT, e dá outras providências."</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2427/pll_22_2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2427/pll_22_2024.pdf</t>
   </si>
   <si>
     <t>"Estabelece remuneração dos secretários municipais de Guarantã do Norte e dá outras Providências."</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>PLM</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2124/plm_001-2024_-_abertura_credito_construcao_politec.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2124/plm_001-2024_-_abertura_credito_construcao_politec.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial, e dá outras providências, no valor de R$ 7.123.060,68 (sete milhões, cento e vinte três mil, sessenta reais e sessenta e oito centavos), destinados à Secretaria Municipal de Cidades, referente a construção da POLITEC.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2125/plm_002-2024_-_convenio_conselho_seguranca_-_construcao_sede_policia_militar.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2125/plm_002-2024_-_convenio_conselho_seguranca_-_construcao_sede_policia_militar.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder com a realização de Termo de Colaboração/Convênio, para repasse de valores ao Conselho Comunitário de Segurança Pública de Guarantã do Norte/MT - CONSEG, visando atender as despesas com a construção da Sede 15º Comando Regional da Polícia Militar.</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2126/plm_003-2024_-_abertura_credito_-_construcao_sede_policia_militar.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2126/plm_003-2024_-_abertura_credito_-_construcao_sede_policia_militar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial, e dá outras providências, no valor de R$ 1.000,00 (hum milhão de reais), destinado à Secretaria Municipal de Cidades, manutenção das ações de Segurança Pública, visando atender as despesas com a construção da Sede do 15º Comando Regional da Polícia Militar.</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2152/plm_004-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2152/plm_004-2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A INSTITUIR O PROGRAMA DE RECUPERAÇÃO FISCAL – REFIS, NO MUNICÍPIO DE GUARANTÃ_x000D_
 DO NORTE, ESTADO DE MATO GROSSO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2153/plm_05-2024_-_rga_-_efetivos_prefeitura.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2153/plm_05-2024_-_rga_-_efetivos_prefeitura.pdf</t>
   </si>
   <si>
     <t>“CONCEDE REVISÃO GERAL ANUAL NA FORMA DO INCISO X, DO ART. 37, DA CONSTITUIÇÃO FEDERAL, AO VENCIMENTO DOS SERVIDORES PÚBLICOS EFETIVOS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2154/plm_06-2024_-_premiacao_-_valor_liquido_sem_tributos.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2154/plm_06-2024_-_premiacao_-_valor_liquido_sem_tributos.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVO A LEI MUNICIPAL N°. 2347/2023, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2165/plm_n_007-2024_-_altera_lei_mun._n_715-2008.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2165/plm_n_007-2024_-_altera_lei_mun._n_715-2008.pdf</t>
   </si>
   <si>
     <t>"Altera o artigo contido na Lei Municipal n° 715/2008, de 08 de dezembro de 2008, que cria o fundo municipal de habitação de interesse social - FMHIS e institui o conselho-gestor do FMHIS, e dá outras providências."</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2166/plm_n_008-2024_-_abertura_de_credito.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2166/plm_n_008-2024_-_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial, e dá outras providências." _x000D_
 No valor total de R$ 600.000,00 (seiscentos mil reais) destinados à Secretária Municipal de Saúde.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2167/plm_n_009-2024_-_termo_aditivo_coperacao_-ses.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2167/plm_n_009-2024_-_termo_aditivo_coperacao_-ses.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a firmar primeiro Termo Aditivo ao termo de Cooperação n°0309/2023 firmado pela secretária de estado de segurança pública e o município de Guarantã do Norte, e dá outras providências."</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2168/plm_n_010-2024_-_abertura_de_credito.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2168/plm_n_010-2024_-_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial, e dá outras providências."_x000D_
 No valor de R$ 505,58 (quinhentos e cinco reais e cinquenta e oito centavos)_x000D_
 Destinados à Secretaria Municipal de Educação, Cultura e Desporto.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2169/plm_n_011-2024_-_tranferencia_de_recursos.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2169/plm_n_011-2024_-_tranferencia_de_recursos.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a transposição, o remanejamento ou a transferência de recursos de uma categoria de programação para outra e de um órgão para outro, e dá outras providências."</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2185/plm_012-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2185/plm_012-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial, e dá outras providências."_x000D_
 No valor de R$ 75.049,40 (setenta e cinco mil, quarenta e nove reais e quarenta centavos) destinados à Secretaria Mun. Des. Econômico, Meio Ambiente e Turismo.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2186/plm_013-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2186/plm_013-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional suplementar, e dá outras providências."_x000D_
 No valor de R$ 50.000,00 (cinquenta mil reais)_x000D_
 Secretaria Municipal de Educação, Cultura e Desporto</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2187/plm_014-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2187/plm_014-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional suplementar, e dá outras providências."_x000D_
 No valor de R$ 3.904.358,77 (três milhões, novecentos e quatro mil reais, trezentos e cinquenta e oito reais e setenta e sete centavos)_x000D_
 Secretaria Municipal de Educação, Cultura e Desporto.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2188/plm_015-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2188/plm_015-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial, e dá outras providências."_x000D_
 No valor de R$ 60.876,10 (sessenta mil, oitocentos e setenta e seis reais e dez centavos)_x000D_
 Secretaria Municipal Rural e serviços Urbanos</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2189/plm_016-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2189/plm_016-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional suplementar, e dá outras providências."_x000D_
 No valor de R$ 764.652,70 (Secretaria Mun. de Infraestrutura Rural e Serviços Urbanos)</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2198/projeto_de_lei_municipal_017-2024_credito_suplementar_educacao_anulacao_previguar_ass.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2198/projeto_de_lei_municipal_017-2024_credito_suplementar_educacao_anulacao_previguar_ass.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional suplementar, e dá outras providências."_x000D_
 No valor total de R$ 400.000,00 (Quatrocentos mil reais) destinados à Previdência Municipal.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2199/projeto_de_lei_municipal_018-2024_credito_especial_agricultura_superavit_dev._convenio_caminhao_e_pa.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2199/projeto_de_lei_municipal_018-2024_credito_especial_agricultura_superavit_dev._convenio_caminhao_e_pa.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial, e dá outras providências."_x000D_
 No valor total de R$ 106.032,29 (cento e seis mil trinta e dois reais e vinte e nove centavos) destinados à Secretaria Municipal de Desenvolvimento Econ. M. Amb. e Turismo.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2200/projeto_de_lei_municipal_019-2024_credito_especial_assistencia_social_superavit_-_projeto_natal_enca.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2200/projeto_de_lei_municipal_019-2024_credito_especial_assistencia_social_superavit_-_projeto_natal_enca.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial, e dá outras providências."_x000D_
 No valor total de R$ 31.737,12 (Trinta e um mil setecentos e trinta e sete reais e doze centavos) destinados à Secretaria Municipal de Assistência Social.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2203/projeto_de_lei_municipal_020-2024_programa_caminho_da_escola.ass.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2203/projeto_de_lei_municipal_020-2024_programa_caminho_da_escola.ass.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a contratar operação de crédito com o Banco do Brasil S.A., e dá outras Providências."_x000D_
 No valor de R$ 1.163.756,00 (um milhão e cento e sessenta e três mil e setecentos e cinquenta e seis reais), destinado à aquisição de ônibus escolar, no âmbito do Programa Caminho da Escola.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2204/projeto_de_lei_municipal_021-2024_pem_ass.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2204/projeto_de_lei_municipal_021-2024_pem_ass.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a contratar operação de crédito com o Banco do Brasil S.A., e dá outras providências."_x000D_
 No valor de R$ 4.500.000,00 (quatro milhões e quinhentos mil reais), nos termos da Resolução CMN nº 4.995, de 24.03.2022, e suas alterações, destinados à aquisição de ônibus escolar.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2218/plm_n_022_2024_-_inclusao_da_empresa_l._de_lima_obras..._na_lei_mun._660_2007.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2218/plm_n_022_2024_-_inclusao_da_empresa_l._de_lima_obras..._na_lei_mun._660_2007.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo do Município de Guarantã do Norte, Estado de Mato Grosso a incluir a Empresa L. de Lima Obras, vendas e Locações LTDA como beneficiaria da Lei Municipal n°660/2007, e dá outras providências."</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2219/plm_n_023_2024_-_doacao_de_area_...policia_militar.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2219/plm_n_023_2024_-_doacao_de_area_...policia_militar.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a proceder à doação de área urbana para construção da sede do 13° companhia independente de Polícia Militar no Município de Guarantã do Norte/MT, e dá outras providências".</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2220/plm_n_024_2024_-_abertura_de_credito....pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2220/plm_n_024_2024_-_abertura_de_credito....pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional suplementar, e dá outras providências."_x000D_
 No valor de R$ 1.773.059,08 (hum milhão, setecentos e setenta e três mil, cinquenta e nove reais e oito centavos) destinados à Secretaria de Educação, Cultura e Desporto.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2221/plm_n_025_2024_-_implantacao_da_educacao_em_tempo_integral.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2221/plm_n_025_2024_-_implantacao_da_educacao_em_tempo_integral.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a implantação da educação em tempo integral, e dá outras providências."</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2242/plm_026-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2242/plm_026-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial, e dá outras providências, no valor R$ 139.087,27 (cento e trinta e nove mil, oitenta e sete reais e vinte e sete centavos), destinados à Secretaria Municipal de Educação, Cultura e Desporto.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2243/plm_027-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2243/plm_027-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial, e dá outras providências, no valor R$ 303.015,08 (trezentos e três mil, quinze reais e oito centavos), destinados à Secretaria Municipal de Educação, Cultura e Desporto.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2244/plm_028-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2244/plm_028-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial, e dá outras providências, no valor R$ 235.423,56 (duzentos e trinta e cinco mil, quatrocentos e vinte e três reais e cinquenta e seis centavos), destinados à Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2261/plm_029-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2261/plm_029-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a abertura de crédito adicional especial, e dá outras providências."_x000D_
  No valor de R$ 372.166,51 (trezentos e setenta e dois mil, cento e sessenta e seis reais e cinquenta e um centavos)_x000D_
  Destinados á Secretaria Municipal da Cidade</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2268/plm_030-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2268/plm_030-2024.pdf</t>
   </si>
   <si>
     <t>"Concede revisão geral anual na forma do inciso X, do art.37, da Constituição Federal, ao vencimento dos servidores públicos efetivos do fundo municipal de previdência social de Guarantã do Norte/MT - Previguar, e dá outras providências."</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2269/plm_031-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2269/plm_031-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial, e dá outras providências."_x000D_
 No valor de R$ 31.981,47 (trinta e um mil, novecentos e oitenta e um reais e quarenta e sete centavos)_x000D_
 Destinados à Secretaria Municipal de Infraestrutura Rural e Serviços Urbanos.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2292/plm_032-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2292/plm_032-2024.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER À RENOVAÇÃO DO TERMO DE PARCERIA FIRMADO COM A OSS SÃO LUCAS, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2290/plm_033-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2290/plm_033-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial, e dá outras providências._x000D_
 No valor de 5.651,68 (cinco mil, seiscentos e cinquenta e um e sessenta e oito centavos) destinados Secretaria Municipal de Educação, Cultura e Desporto.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2291/plm_034-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2291/plm_034-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial, e dá outras providências._x000D_
 No valor de R$ 2.889,57 (dois mil, oitocentos e oito e nove e cinquenta e sete centavos) destinados à Secretaria municipal de Infraestrutura.</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2304/plm_035-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2304/plm_035-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a organização e o funcionamento do Conselho Municipal de Saúde e revoga a Lei Municipal n° 829/10, de 11 de maio de 2010, e dá outras providências."</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2305/plm_036-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2305/plm_036-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial, e dá outras providências."_x000D_
 No valor total de R$ 29.585,93 (Vinte e nove mil, quinhentos e oitenta e cinco reais e noventa e três centavos),_x000D_
 destinados a seguinte rubrica: Secretaria Municipal de Educação, Cultura e Desporto.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2306/plm_037-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2306/plm_037-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial, e dá outras providências."_x000D_
 No valor total de R$ 17.656,36 (Dezessete mil, seiscentos e cinquenta e seis reais e trinta e seis centavos), destinados a_x000D_
 seguinte rubrica: Secretaria Municipal de Educação, Cultura e Desporto.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2307/plm_038-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2307/plm_038-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional suplementar, e dá outras providências."_x000D_
 No valor total de R$ 3.704,85 (Três mil, setecentos e quatro reais e oitenta e cinco centavos), destinados a seguinte_x000D_
 rubrica: Secretaria Municipal de Educação, Cultura e Desporto.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2308/plm_039-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2308/plm_039-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial, e dá outras providências."_x000D_
 No valor total de R$ 356.186,42 (Trezentos e cinquenta e seis mil, cento e oitenta e seis reais e quarenta e dois_x000D_
 centavos), destinados a seguinte rubrica: Secretaria Municipal de Cultura e Desporto e FUNDEB</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2329/plm_040-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2329/plm_040-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial, e dá outras providências."</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2342/plm_041-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2342/plm_041-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial, e dá outras providências."_x000D_
  No valor de R$ 3.700.000,00 (Três milhões e setecentos mil reais) destinados à Secretaria Municipal de Saúde</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2350/plm_042-2024_2.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2350/plm_042-2024_2.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial, e dá outras providências."_x000D_
 No valor de R$ 400.000,00 (quatrocentos mil reais)_x000D_
 destinados à Secretaria Municipal de Educação, Cultura e Desporto.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2378/ldo_projeto_lei_municipal_043-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2378/ldo_projeto_lei_municipal_043-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as diretrizes para a elaboração e execução da Lei Orçamentária anual do município de Guarantã do Norte/MT, para o exercício de 2025, e dá outras providências."</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2368/plm_044-2024_2.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2368/plm_044-2024_2.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, E DÁ OUTRAS PROVIDÊNCIAS.”_x000D_
 _x000D_
 Crédito Adicional Especial no valor total de R$ 1.300.000,00 (Hum Milhão e Trezentos Mil Reais), destinados a seguinte rubrica:_x000D_
 SECRETARIA MUNICIPAL DE SAÚDE_x000D_
 FUNDO MUNICIPAL DE SAÚDE</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2369/plm_045-2024_2.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2369/plm_045-2024_2.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, E DÁ OUTRAS PROVIDÊNCIAS.”_x000D_
 _x000D_
 Crédito Adicional Especial no valor total de R$ 2.153.174,43 (Dois milhões, cento e cinquenta e três mil, cento e setenta e quatro reais e quarenta e três centavos), destinados a seguinte rubrica:_x000D_
 SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA E DESPORTO_x000D_
 DEPARTAMENTO DE EDUCAÇÃO</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2370/plm_046-2024_2.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2370/plm_046-2024_2.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR MADEIRAS RECEBIDAS DE DOAÇÃO DO IBAMA E DA SEMA/MT AO CONSELHO COMUNITÁRIO DE SEGURANÇA PÚBLICA (CONSEG) DE GUARANTÃ DO NORTE/MT, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2374/plm_no_047_2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2374/plm_no_047_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial, e dá outras providências, no valor de R$ 5.454,26 (cinco mil, quatrocentos e cinquenta e quatro reais e vinte e seis centavos), destinados à Secretaria Mun. de Educação, Cultura e Desporto, apoio ao esporte e lazer.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2375/plm_no_048_2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2375/plm_no_048_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial, e dá outras providências, no valor de R$ 580.000,00 (quinhentos e oitenta mil reais), destinados à Secretaria Mun. de Educação, Cultura e Desporto, aquisição de materiais permanente.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2376/plm_049-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2376/plm_049-2024.pdf</t>
   </si>
   <si>
     <t>Inclui Meta Fiscal no PPA para Quadriênio 2022-2025, na Lei Municipal n.º 2085/2021 de 12 de setembro de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2377/plm_no_050-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2377/plm_no_050-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial, e dá outras providências. No valor total de R$ 479.123,32 (Quatrocentos e setenta e nove mil, cento e vinte e três reais e trinta e dois centavos) destinados a seguinte a Secretaria Municipal de Saúde, construção da Clínica de Tratamento Renal - CTR.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2385/plm_no_051-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2385/plm_no_051-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal de Guarantã do Norte–MT, a formalizar Convênio Intermunicipal, com repasse financeiro, com os municípios circunvizinhos para utilizarem o Centro de Tratamento Renal do município de Guarantã do Norte/MT, para atender seus pacientes e, em contrapartida, realize o pagamento dos serviços nos termos da tabela SUS, e dá outras providências.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2403/com_planilha_-_projeto_de_lei_municipal_052-2024_loa_1_1.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2403/com_planilha_-_projeto_de_lei_municipal_052-2024_loa_1_1.pdf</t>
   </si>
   <si>
     <t>"Estima a receita e fixa a despesa do município de Guarantã do Norte/MT, para o exercício de 2025, e dá outras providências."</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2394/plm_53-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2394/plm_53-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial, e dá outras providências."_x000D_
 _x000D_
 ARTIGO 1° - Fica aberto no Orçamento Anual do Município de Guarantã do Norte, a favor da Prefeitura Municipal de Guarantã do Norte, no exercício Financeiro de 2024, Crédito Adicional Especial no valor total de R$ 16.656,48 (Dezesseis mil, seiscentos e cinquenta e seis reais e quarenta e oito centavos), destinados a seguinte rubrica:_x000D_
 _x000D_
 Secretaria Municipal de Saúde_x000D_
 Fundo Municipal de Saúde.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2395/plm_54-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2395/plm_54-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe Sobre Abertura De Crédito Adicional Especial, E Dá Outras Providências."_x000D_
 _x000D_
 ARTIGO 1° - Fica aberto no Orçamento Anual do Município de Guarantã do Norte, a favor da Prefeitura Municipal de Guarantã do Norte, no exercício Financeiro de 2024, Crédito Adicional Especial no valor total de R$ 31.192,79 (Trinta e um mil, cento e noventa e dois reais e setenta e nove centavos), destinados a seguinte rubrica:_x000D_
 _x000D_
 Secretaria Municipal de Assistência Social_x000D_
 Fundo Municipal de Bem Estar Social.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2396/plm_55-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2396/plm_55-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do Fundo Municipal de Transportes (FMT), junto à Secretaria Municipal de Infraestrutura Rural e Serviços Urbanos, e dá outras providências."</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2397/plm_56-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2397/plm_56-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe Sobre Abertura de Crédito Adicional Especial, dá Outras Providências."_x000D_
 _x000D_
 ARTIGO 1° - Fica aberto no Orçamento Anual do Município de Guarantã do Norte, a favor da Prefeitura Municipal de Guarantã do Norte, no exercício Financeiro de 2024, Crédito Adicional Especial no valor total de R$ 53.921,54 (Cinquenta e três mil, novecentos e vinte e um reais e cinquenta e quatro centavos), destinados a seguinte rubrica:_x000D_
 _x000D_
 Secretaria Municipal de Desenvolvimento Econômico, Meio Ambiente e Turismo.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2398/plm_57-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2398/plm_57-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional suplementar, e dá outras providências."_x000D_
 _x000D_
 ARTIGO 1º - Fica aberto no Orçamento Anual do Município de Guarantã do Norte, a favor da Prefeitura Municipal de Guarantã do Norte, no exercício Financeiro de 2024, Crédito Adicional Suplementar no valor total de R$ 6.015.000,00 (Seis milhões e quinze mil reais), destinados a seguinte rubrica:_x000D_
 _x000D_
 Secretaria Municipal de Saúde_x000D_
 Fundo Municipal de Saúde.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2404/plm_no_058_2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2404/plm_no_058_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial, no valor de RS 250.000,00 (Duzentos e cinquenta mil reais) destinados à Secretaria Municipal de Saúde-Fundo Municipal de Saúde - Implantação do Projeto Águas Limpas.</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2415/plm_059_2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2415/plm_059_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder com a realização de Termo de Colaboração/Convênio para repasse de valores ao Conselho Comunitário de Segurança Pública - CONSEG, e dá outras providências, valor de R$ 300.000,00 (trezentos mil reais), visando atender despesas com a construção da Sede do 15º Comando Regional da Polícia Militar de Mato Grosso.</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2424/plm_60-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2424/plm_60-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a proceder à doação de área urbana para a delegacia municipal de polícia judiciária civil no município de Guarantã do Norte/MT, e dá outras providências."</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2425/plm_61-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2425/plm_61-2024.pdf</t>
   </si>
   <si>
     <t>"Institui o programa de recuperação de áreas degradadas e alteradas "Adote uma Nascente" no Município de Guarantã do Norte e dá outras providências."</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2426/plm_62-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2426/plm_62-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial, e dá outras providências."_x000D_
 No valor de R$ 60.623,39 (Sessenta mil, seiscentos e vinte e três reais e trinta e nove centavos)_x000D_
 Destinados à Secretaria Municipal de Educação, Cultura e Desporto.</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Valcimar; Zilmar; Alexandre; David</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2280/projeto_de_resolucao_001-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2280/projeto_de_resolucao_001-2024.pdf</t>
   </si>
   <si>
     <t>"Regulamenta o estágio de estudantes na Câmara Municipal de Guarantã do Norte/MT, com base na Lei n° 11.788, de 25 de setembro de 2008 e dá outras providências".</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2405/prl_no._002_2024_-_baixa_bens_patrimoniais.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2405/prl_no._002_2024_-_baixa_bens_patrimoniais.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Baixa Patrimonial da Carga Mobiliária da Câmara Municipal de Guarantã do Norte–MT.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>CTTIOPU - TRANSP., TECNO., INFOR., O. PÚB E URB.</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2312/requerimento_01-2024_comissao_transporte_tec_inf_obras_pub_urbanismo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2312/requerimento_01-2024_comissao_transporte_tec_inf_obras_pub_urbanismo.pdf</t>
   </si>
   <si>
     <t>Solicita atenção imediata relacionada sobre as laterais da BR 163, cuja responsabilidade é da Prefeitura Municipal conforme acordo de concessão da Via Brasil, sendo de competência do poder público manter áreas em manutenção (patroladas), bem como que seja feita a intensificação dos serviços dos caminhões pipas nas vias não pavimentadas.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2211/requerimento_002-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2211/requerimento_002-2024.pdf</t>
   </si>
   <si>
     <t>Seja oficiado a Secretária de Saúde, Senhora Leticia Camargo de Souza requerendo que encaminhe a este vereador as informações abaixo descritas:_x000D_
 _x000D_
 1.	Qual é a média mensal de cirurgias de joelho e bariátrica realizadas pela Secretaria de Saúde?_x000D_
 2.	Quantos pacientes estão atualmente na fila de espera para realizarem essas cirurgias?_x000D_
 3.	Quais critérios são utilizados para priorizar e convocar os pacientes para a realização das cirurgias de joelho e bariátrica?</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2223/requerimento_003-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2223/requerimento_003-2024.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Prefeito Municipal Senhor Érico Stevan requerendo que encaminhe às informações abaixo descritas:_x000D_
 _x000D_
 1.	Cópia de todas as notificações emitidas pelo fiscal de contrato da Prefeitura em relação às obras de calçamento na Rua dos Pequizeiros, bem como as respostas emitidas pela empresa responsável pela referida obra.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2225/requerimento_n_004_2024_-_moratoria_da_soja.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2225/requerimento_n_004_2024_-_moratoria_da_soja.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO ao Excelentíssimo Senhor Mauro Mendes, Governador do Estado de Mato Grosso, a fim de que dê execução as medidas divulgadas na imprensa mato-grossense relativas à Moratória da Soja em áreas convertidas legalmente neste estado.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2232/requerimento_006-2024_3.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2232/requerimento_006-2024_3.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparado no artigo 263 inciso I, do Regimento Interno desta Casa de Leis e da Lei Orgânica Municipal e demais disposições legais, depois de ouvido o Soberano Plenário, solicitar o que segue:_x000D_
 _x000D_
 Licença para tratamento de saúde, pelo prazo de 30 (trinta) dias, conforme cópia do atestado médico e laudo de ressonância magnética em anexo.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2254/requerimento_n_007-2024_-_ver._silvio_-_atendimento_aos_autistas.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2254/requerimento_n_007-2024_-_ver._silvio_-_atendimento_aos_autistas.pdf</t>
   </si>
   <si>
     <t>1-	Qual é o número total de crianças diagnosticadas com espectro autista no município?_x000D_
 _x000D_
 2-	Quantas dessas crianças com espectro autista, matriculadas na rede educacional, recebem acompanhamento especializado?_x000D_
 _x000D_
 3-	Quais cursos de capacitação foram disponibilizados pelo poder público para os acompanhantes especializados das crianças com espectro autista?_x000D_
 _x000D_
 4-	Qual é o valor do subsídio fornecido pelo poder público aos acompanhantes especializados?</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2313/requerimento_010-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2313/requerimento_010-2024.pdf</t>
   </si>
   <si>
     <t>Requer informações do Prefeito Municipal Sr. Érico Stevan Gonçalves, se o Poder Executivo realizou algum Termo Aditivo de prazo com a OSS São Lucas após o Projeto de Lei Municipal nº 032-2024 ter sido devidamente baixado às comissões pertinentes em deliberação plenária, outrossim, caso seja afirmativo, solicita cópia do referido termo e ato de publicação, bem como cópia do parecer jurídico utilizado para fundamentação do Termo sem a autorização legislativa.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2319/requerimento_011-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2319/requerimento_011-2024.pdf</t>
   </si>
   <si>
     <t>Prezado Senhor, _x000D_
 _x000D_
         Vimos por meio deste requerimento, em nome dos pais e responsáveis pelos alunos das Escolas Guarantã e Albert, solicitar a convocação da Construtora LUMICENTER para prestar esclarecimentos acerca da demora na conclusão das obras de reforma e construção dessas instituições de ensino._x000D_
 É de conhecimento público que as referidas escolas estão passando por obras de melhoria e expansão. Contudo, a demora no término dessas obras tem gerado prejuízos não apenas em termos financeiros, devido aos custos de aluguel das instalações alternativas para manter as aulas em funcionamento, mas também no aspecto pedagógico, impactando o desenvolvimento e a qualidade do ensino oferecido aos alunos.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2320/requerimento_012-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2320/requerimento_012-2024.pdf</t>
   </si>
   <si>
     <t>A presente solicitação é fundamentada nas seguintes razões:_x000D_
 _x000D_
 1.	Trânsito Intenso: Trata-se de uma via estadual (MT), com um elevado volume de veículos trafegando pela localidade._x000D_
 2.	Segurança da Comunidade: A construção recente de um pesque e pague na área aumentará significativamente o fluxo de veículos. Esta área está situada dentro do bairro Cotrel, considerado o maior bairro de Guarantã do Norte, o que agrava ainda mais a necessidade de medidas de controle de velocidade._x000D_
 3.	Área Urbana: O local em questão está inserido em uma área urbana, com grande movimentação de pedestres e moradores, tornando imperativo garantir a segurança de todos._x000D_
 4.	Investimento em Lazer: Com o novo investimento em uma área de lazer, o aumento do fluxo de veículos é inevitável, e medidas preventivas são essenciais para evitar acidentes.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2321/requerimento_013-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2321/requerimento_013-2024.pdf</t>
   </si>
   <si>
     <t>Prezado Secretário, _x000D_
 _x000D_
 Em referência ao Ofício nº 242, encaminhado em 12 de setembro de 2023, venho reiterar a solicitação em nome da comunidade Cotrel para a instalação de um redutor de velocidade._x000D_
 Detalhes da Solicitação_x000D_
 •	Coordenadas GPS: Lat -9.945023° e Long -54.955308°_x000D_
 _x000D_
 •	Justificativa: A solicitação baseia-se na necessidade de aumentar a segurança dos moradores da área, que enfrentam diariamente o intenso tráfego de veículos na via estadual (MT). A construção recente de um pesque e pague na localidade, situada dentro do bairro Cotrel, considerado o maior bairro de Guarantã do Norte, deve aumentar ainda mais o fluxo de veículos, tornando a instalação de um redutor de velocidade imprescindível.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>Partido PODEMOS</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2348/requerimento_de_abertura_de_processo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2348/requerimento_de_abertura_de_processo.pdf</t>
   </si>
   <si>
     <t>Requerimento de abertura de cassação de mandato de vereador.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>Irmão Alexandre, Silvio Dutra</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2362/requerimento_no_015_2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2362/requerimento_no_015_2024.pdf</t>
   </si>
   <si>
     <t>Solicitação das seguintes informações e cópias de documentos referente a Empresa detentora do Contrato de prestação dos serviços de coleta de lixo urbana:_x000D_
 1.	Cópia do Contrato, bem como de todos os Aditivos;_x000D_
 2.	Relação de todos os Contratados da Empresa dos últimos 08 (oito) meses;_x000D_
 3.	Cópias de Notas Fiscais, bem como das autorizações de pagamentos;_x000D_
 4.	Quantidade de caminhões atuando na Coleta do lixo atualmente, em perfeitas condições mecânicas, ano e modelo, e respectivas vistorias dos órgãos competentes de fiscalização, tais com o de saneamento e saúde;_x000D_
 5.	Telefone de Contato Proprietário/Responsável da referida Empresa.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
     <t>VET T</t>
   </si>
   <si>
     <t>Veto Total</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2175/veto_total_001-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2175/veto_total_001-2024.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei do Legislativo n°003/2024.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2286/veto.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2286/veto.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei do Legislativo n° 008/2024.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2287/veto_ao_pll_009-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2287/veto_ao_pll_009-2024.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei do Legislativo n° 009/2024, de 22 de abril de 2024, que dispõe sobre a autorização ao Poder Executivo, a criação do programa "Servidor Amigo do Autista", que trata da capacitação técnica de todos os servidores do município de Guarantã do Norte no atendimento às pessoas com o transtorno do espectro autista.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2340/veto_total_a_emenda_aditiva_e_modificativa_ao_plm_032-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2340/veto_total_a_emenda_aditiva_e_modificativa_ao_plm_032-2024.pdf</t>
   </si>
   <si>
     <t>Veto Total à Emenda Aditiva ao Projeto de Lei Municipal n° 032/2024</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2341/veto_ao_plcl_002-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2341/veto_ao_plcl_002-2024.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei Complementar do Legislativo n°002/2024</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2347/veto_a_emenda_modificativa.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2347/veto_a_emenda_modificativa.pdf</t>
   </si>
   <si>
     <t>Veto Total a emenda Modificativa ao Projeto de Lei Municipal n° 032/2024</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2428/veto_total_ao_pll_022-2024..pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2428/veto_total_ao_pll_022-2024..pdf</t>
   </si>
   <si>
     <t>Veto Integral ao Projeto de Lei Legislativo n.º 022-2024, que "estabelece remuneração dos Secretários Municipais de Guarantã do Norte, e dá outras providências ".</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>MP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2258/mocao_de_pesar_n_001_2024_-_pr._sebastiao_martins_dos_santos.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2258/mocao_de_pesar_n_001_2024_-_pr._sebastiao_martins_dos_santos.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal, apresenta nos termos regimentais, através dos Vereadores do Poder Legislativo Municipal, manifestar a sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à Família MARTINS DOS SANTOS, pelo falecimento do Pr. SEBASTIÃO MARTINS DOS SANTOS, ocorrido nesta última terça-feira, 30 de abril de 2024, na idade de 76 anos de vida.</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
     <t>EC</t>
   </si>
   <si>
     <t>Edital de Convocação</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2233/edital_de_convocacao.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2233/edital_de_convocacao.pdf</t>
   </si>
   <si>
     <t>Convoca o 1° (primeiro) Suplente de Vereador o Sr. Marcelo de Lima Medeiros do Partido Democracia Cristã para tomar do Cargo de Vereador no dia 08/04/2024 as 10:00 horas, no Plenário desta Câmara Municipal.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2335/convocacao.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2335/convocacao.pdf</t>
   </si>
   <si>
     <t>Convocação para realização dos 24° Sessão Extraordinária.</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>EMENDA SUBSTITUTIVA</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2401/emenda_substitutiva.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2401/emenda_substitutiva.pdf</t>
   </si>
   <si>
     <t>“SUBSTITUI A REDAÇÃO DO ART.1, REFERENTE AO PROJETO DE LEI DO LEGISLATIVO N°015/2024 DE 10 DE OUTUBRO DE 2024, QUE PASSA A TER A SEGUINTE REDAÇÃO:_x000D_
 _x000D_
         Artigo 1° - “Autoriza a Câmara Municipal de Guarantã do Norte-MT, a contratar engenheiro civil para a fiscalização de obras públicas realizadas por empresas terceirizadas e também de obras da Prefeitura no âmbito do município, e dá outras providências.”</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>EII</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA INDIVIDUAL</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2406/emenda_impositiva_001-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2406/emenda_impositiva_001-2024.pdf</t>
   </si>
   <si>
     <t>Justificativa: _x000D_
 _x000D_
 Saúde - R$ 134.532,50_x000D_
 Justificativa: Este valor será destinado ao custeio de serviços de saúde, priorizando a melhoria no atendimento à população, aquisição de insumos médicos e manutenção das unidades de saúde._x000D_
 _x000D_
 • Cultura - R$ 100.000,00 — Atividades Ecumênicas_x000D_
 Justificativa: Incentivar atividades culturais de caráter ecumênico visa promover a integração social e o respeito à diversidade religiosa, contribuindo para a harmonia comunitária._x000D_
 _x000D_
 • Esporte- R$ 34.532,50_x000D_
 Justificativa: Destinar parte dos recursos orçamentários para o fomento e desenvolvimento do esporte no município, com o objetivo de promover a saúde, inclusão social e formação de jovens atletas.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2407/emenda_impositiva_002-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2407/emenda_impositiva_002-2024.pdf</t>
   </si>
   <si>
     <t>Justificativa: _x000D_
 Saúde - R$ 134.532,50_x000D_
 _x000D_
 • Urbanização dos Espaços de Lazer em Áreas Degradadas — R$ 50.000_x000D_
 • Associação de Proteção Animal — R$ 12.500,_x000D_
 • Desenvolvimento e Manutenção de Trilhas do Município — R$ 17.032,72_x000D_
 • Construção de Pista de Acrobacias — R$ 15.000_x000D_
 • Igreja Metodista — R$ 25.000_x000D_
 • Evento de Ciclismo — R$ 15.000</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2408/emenda_impositiva_003-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2408/emenda_impositiva_003-2024.pdf</t>
   </si>
   <si>
     <t>Justificativa: _x000D_
 Custeio da Saúde_x000D_
 • Valor: R$ 134.532,50_x000D_
 • Destinação:_x000D_
 • Justificativa: Este valor será destinado ao custeio de serviços de saúde, priorizando a melhoria no atendimento à população, aquisição de insumos médicos e manutenção das unidades de saúde_x000D_
 _x000D_
  Infraestrutura Rural_x000D_
 • Valor: 134.532,50_x000D_
 • Destinação: Manutenção das Seguintes Linhas:_x000D_
 • Linha 38_x000D_
 •Linha São Camilo_x000D_
 • Linha 27_x000D_
 • Linha Santa Clara_x000D_
 • Linha Toca da Onça_x000D_
 • Linha São Miguel Arcanjo_x000D_
 •MT 419_x000D_
 • Justificativa: O valor deve utilizado para realizar manutenções cruciais, como o patrolamento e cascalhamento das vias, o alinhamento de trechos irregulares e quebra de Serras. Estas intervenções visam garantir a segurança e a eficiência no tráfego, promovendo o desenvolvimento socioeconômico da região, facilitando o escoamento da produção agrícola e melhorando a qualidade de vida dos moradores.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2409/emenda_impositiva_004-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2409/emenda_impositiva_004-2024.pdf</t>
   </si>
   <si>
     <t>Justificativa: _x000D_
 Saúde - R$ 134.532,50_x000D_
 Justificativa: Este valor será destinado ao custeio de serviços de saúde, priorizando a melhoria no atendimento à população, aquisição de insumos médicos e manutenção das unidades de saúde._x000D_
 _x000D_
 Cultura - R$ 50.000,00 — Atividades Ecumênicas_x000D_
 Justificativa: Incentivar atividades culturais de caráter ecumênico visa promover a integração social e o respeito à diversidade religiosa, contribuindo para a harmonia comunitária._x000D_
 _x000D_
 • Agricultura - R$ 50.000,00 — Aquisição de Calcário_x000D_
 Justificativa: O investimento na aquisição de calcário tem como objetivo melhorar a qualidade do solo agrícola, aumentando a produtividade e beneficiando diretamente os agricultores locais._x000D_
 _x000D_
 • Associação de Animais - R$ 8.000,00_x000D_
 Justificativa: O custeio da associação de proteção animal permitirá a continuidade de ações de cuidado e resgate de animais, contribuindo para o bem-estar animal e a conscientização da população._x000D_
 _x000D_
 • Infraestrutura - R$ 26.532,50 - Aquisição de Óleo Diesel</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2410/emenda_impositiva_005-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2410/emenda_impositiva_005-2024.pdf</t>
   </si>
   <si>
     <t>Justificativa: _x000D_
 _x000D_
 Saúde - R$ 134.532,50 (50%)_x000D_
 Associação de Cães e Gatos - R$ 50.000,00_x000D_
 Ação Social (material de Consumo) - R$ 49.532,05_x000D_
 Hospital do Câncer - R$ 35.000,00</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2411/emenda_impositiva_006-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2411/emenda_impositiva_006-2024.pdf</t>
   </si>
   <si>
     <t>Justificativa: _x000D_
 _x000D_
 Saúde - R$ 134.532,50_x000D_
 _x000D_
 Justificativa: Este valor será destinado ao custeio de serviços de saúde, priorizando a melhoria no atendimento à população, aquisição de insumos médicos e manutenção das unidades de saúde._x000D_
 _x000D_
 Programas de Ajuda a Crianças com Transtorno do Espectro Autista (TEA) — R$ 80.000,00_x000D_
 _x000D_
 Justificativa: Este montante será direcionado ao apoio de programas voltados para o desenvolvimento e integração de crianças com TEA, através de atividades culturais e sociais. O objetivo é promover a inclusão e o respeito à diversidade, contribuindo para a harmonia e coesão social no município._x000D_
 _x000D_
 Esporte- R$ 54.532,72_x000D_
 _x000D_
 Justificativa: Destinar parte dos recursos orçamentários para o fomento e desenvolvimento do esporte no município, com o objetivo de promover a saúde, inclusão social e formação de jovens atletas.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2412/emenda_impositiva_007-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2412/emenda_impositiva_007-2024.pdf</t>
   </si>
   <si>
     <t>Justificativa: _x000D_
 Saúde - R$ 134.532,50 (50%)_x000D_
 Justificativa: Este valor será destinado ao custeio de serviços de saúde, priorizando a melhoria no atendimento à população, aquisição de insumos médicos e manutenção das unidades de saúde._x000D_
 _x000D_
 Cultura - R$ 50.000,00_x000D_
 Justificativa: Investir em cultura é fundamental para a valorização da identidade local, promoção de eventos culturais e apoio a artistas, fortalecendo a economia criativa da região._x000D_
 _x000D_
 • Escolinhas de Futebol - R$ 50.000.00_x000D_
 Justificativa: promover a inclusão social e o desenvolvimento de crianças e adolescentes por meio da prática esportiva. O investimento permitirá a aquisição de materiais e a melhoria das condições de treinamento, incentivando a saúde, a disciplina e o trabalho em equipe._x000D_
 _x000D_
 Esporte e Lazer - R$ 34.532,05_x000D_
 Justificativa: Investimentos em esporte e lazer são fundamentais para o bem-estar social, incentivando a prática de atividades físicas, promovendo a saúde e o convívio social entre os moradores.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2413/emenda_impositiva_008-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2413/emenda_impositiva_008-2024.pdf</t>
   </si>
   <si>
     <t>Justificativa: _x000D_
 _x000D_
 Saúde - R$ 134.532,50 (50%)_x000D_
 Justificativa: Este valor será destinado ao custeio de serviços de saúde, priorizando a melhoria no atendimento à população, aquisição de insumos médicos e manutenção das unidades de saúde._x000D_
 _x000D_
 Cultura - R$ 50.000.00_x000D_
 Justificativa: Investir em cultura é fundamental para a valorização da identidade local, promoção de eventos culturais e apoio a artistas, fortalecendo a economia criativa da região._x000D_
 _x000D_
 • Agricultura - R$ 50.000,00 — Aquisição de Calcário_x000D_
 Justificativa: A compra de calcário tem como meta a correção do solo, promovendo maior produtividade agrícola e apoio ao desenvolvimento sustentável das atividades agrícolas._x000D_
 _x000D_
 • Organização Social Focinho Amigo - R$ 10.000,00_x000D_
 Justificativa: Apoiar a Organização Social Focinho Amigo permite a_x000D_
 continuidade de suas ações de proteção e resgate de animais, bem como a compra de insumos_x000D_
 para os animais._x000D_
 _x000D_
 • Esporte e Lazer - R$ 24.532,05</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2414/emenda_impositiva_009-2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2414/emenda_impositiva_009-2024.pdf</t>
   </si>
   <si>
     <t>Justificativa: _x000D_
 _x000D_
 Custeio da Saúde_x000D_
 • Valor: R$ 134.532,50_x000D_
 • Rotary Club_x000D_
 • Valor: R$ 34.532,50_x000D_
 • Associação Beneficente P Igreja Batista_x000D_
 • Valor: R$ 50.000,00_x000D_
 Ação Social_x000D_
 • Valor: R$ 50.000,00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -4026,67 +4026,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2127/ata_01-2024_-_1a_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2161/ata_002-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2176/ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2177/ata_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2196/ata_005-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2214/6a_ata_de_2024_-_4a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2230/7a_ata_de_2024_-_3a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2237/ata_008-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2241/ata_010-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2255/ata_6_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2263/ata_12_7_ord..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2264/13_-_6_extra.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2289/ata.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2297/ata_15_-7a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2298/ata_16_-_9a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2309/ata_17_-_8a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2315/ata_018-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2336/ata_019-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2351/ata_12_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2352/ata_9_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2353/ata_13_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2356/ata_023_14_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2361/ata_024-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2372/ata_no_025-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2373/ata_no_026-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2379/ata_027-carimbada.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2380/ata_028-2024_-11_extra.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2381/ata_029-_2024_18_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2382/ata_030-2024_-_12_extra.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2386/ata_031-2024_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2387/ata_032-2024_13a_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2399/ata_33-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2400/ata_34-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2420/ata_37-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2421/ata_038-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2422/ata_039-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2423/ata_40-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2316/emenda_aditiva_001-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2317/emenda_m._001-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2318/emenda_modificativa_002-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2110/indicacao_001-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2112/indicacao_002-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2113/indicacao_n_003_2024_-_lixeiras_na_orla_do_lago.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2114/indicacao_n_004-2024_-_ver._alexandre_-_sinalizacao_de_transito.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2115/indicacao_005-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2116/indicacao_006-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2117/indicacao_07-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2118/indicacao_008-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2119/indicacao_009-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2120/indicacao_010-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2128/indicacao_011-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2129/indicacao_012-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2130/indicacao_n_013-2024_-_ver._alexandre_-_programa_energia_azul.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2131/indicacao_n_014_2024_-_atendimento_por_ordem_de_chegada.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2132/indicacao_015-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2133/indicacao_n_16-2024_-_escola_militar_dom_pedro_ii.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2134/indicacao_n_17_2024_-_estacionamento__creche_gente_miuda.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2135/indicacao_n_018-2024_-_alexandre_-_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2136/indicacao_n_19-2024_-_abertura_de_rua_bairro_aeroporto_ao_santa_marta.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2137/indicacao_n_20-2024_-_substituicao_de_lampadas_por_luminarias_de_led.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2138/indicacao_021-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2141/indicacao_022-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2142/indicacao_n_023-2024_-_ver._alexandre_-_instalacao_de_parque_infantil.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2143/indicacao_n_024-2024_-_abertura_limpeza_aterro_cascalhamento_construcao_de_ponte_sobre_o_corrego_linha_32.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2144/indicacao_n_025-2024_-_vigilancia_armada_e_detector_de_metal_nas_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2145/indicacao_026-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2146/indicacao_n_027-2024_-_implantacao_de_sistema_eletronico_de_senhas_no_cac.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2147/indicacao_028-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2148/indicacao_n_029-2024_-_alexandre-_banehiro_e_bebedouros_na_av._guaranta.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2149/indicacao_n_030-2024_-_alexandre_-_refletores_parque_infantil_do_albino_meneghethi.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2139/indicacao_031-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2150/indicacao_032-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2156/indicacao_034-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2157/indicacao_035-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2158/indicacao_036-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2159/indicacao_037-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2160/indicacao_038-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2162/indicacao_n_039-2024_-_demilson_-_recuperacao_da_linha_pascoa.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2163/indicacao_n_040-2024_-_demilson_-_recuperacao_da_linha_sao_miguel_arcanjo.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2164/indicacao_n_041-2024_-_demilson_-_melhorias_na_serra_da_linha_pascoa_ii.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2173/indicacao_n_042-2024_-_alexandre_-_faixas_elevadas_de_pedestre_-_escolas_e_igrejas.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2174/indicacao_n_043-2024_-_valcimar_-_paisagismo_na_av._jatoba_e_av._lios.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2178/indicacao_044-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2179/indicacao_045-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2180/indicacao_046-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2181/indicacao_047-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2190/indicacao_048-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2191/indicacao_051-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2197/indicacao_052-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2193/indicacao_053-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2194/indicacao_054-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2195/indicacao_055-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2201/indicacao_057-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2202/indicacao_058-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2205/indicacao_059-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2212/indicacao_060-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2213/indicacao_061-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2227/indicacao_n_062_2024_-_substituicao_de_pontes...concreto.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2228/indicacao_n_063_2024_-_reforma_e_ampliacao_da_casa_do_artesao.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2229/indicacao_n_064_2024_-_implantacao_da_unemat.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2231/indicacao_n_065_2024_-_projeto_da_ponte_sobre_rio_braco_norte..._balnearia_paraguaia_e_claudio..pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2234/indicacao_066-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2235/indicacao_067-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2236/indicacao_068-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2239/indicacao_069-2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2238/indicacao_070-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2247/indicacao_071-2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2248/indicacao_072-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2249/indicacao_073-2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2251/indicacao_n_074-2024_-_ver._zilmar_-_recuperacao_de_linhas_rurais.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2253/indicacao_n_075-2024_-_ver._zilmar_-_cobertura_do_parquinho.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2267/indicacao_076-2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2260/indicacao_n_077-2024_-_ver._zilmar_-_recuperacao_de_linhas_sao_camilo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2265/indicacao_079-2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2274/indicacao_080-2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2271/indicacao_081-2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2272/indicacao_082-2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2273/indicacao_083-2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2275/indicacao_084-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2276/indicacao_085-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2277/indicacao_086-2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2278/indicacao_087-2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2279/indicacao_088-2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2288/indicacao_089-2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2281/indicacao_090-2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2282/indicacao_091-2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2283/indicacao_092-2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2284/indicacao_093-2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2285/indicacao_094-2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2293/indicacao_095-2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2294/indicacao_096-2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2300/indicacao_097-2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2301/indicacao_098-2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2302/indicacao_099-2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2295/indicacao_100-2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2296/indicacao_101-2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2303/indicacao_102-2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2310/indicacao_103-2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2311/indicacao_104-2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2333/indicacao_105-2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2322/indicacao_106-2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2323/indicacao_107-2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2324/indicacao_108-2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2325/indicacao_109-2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2326/indicacao_110-2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2327/indicacao_111-2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2328/indicacao_112-2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2331/indicacao_113-2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2343/indicacao_114-2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2344/indicacao_115-2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2345/indicacao_116-2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2346/indicacao_117-2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2357/indicacao_118-2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2349/indicacao_119-2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2354/indicacao_120-2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2355/indicacao_121-2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2358/indicacao_no_122-2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2359/indicacao_123-2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2360/indicacao_124-2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2363/indicacao_126-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2364/indicacao_127-2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2365/indicacao_128-2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2366/indicacao_129-2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2367/indicacao_130-2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2371/indicacao_no_131_2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2383/indicacao_132-2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2384/indicacao_133-2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2393/indicacao_134-2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2151/mocao_de_aplauso_001-2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2182/mocao_de_aplauso_002-2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2266/mocao_de_aplauso_006-2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2206/mocao_de_aplauso_n_007_2024_-_ozorio_dal_poz_filho.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2210/mocao_de_aplauso_n_008_2024_-_claudinei_da_costa_alves.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2216/mocao_de_aplauso_n_009_-_jackson_douglas_nardi.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2332/mocao_de_aplauso_010-2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2337/mocao_de_aplauso_011-2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2338/mocao_de_aplauso_012-2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2392/mocao_aplauso_013-2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2416/mocao_aplauso_014_2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2417/mocao_aplauso_015_2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2256/pdl_001-2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2257/pdl_n_002-2024_-_ver._alexandre_-_titulo_de_cidada_-_pastora_joelma.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2208/projeto_de_decreto_legislativo_n_003_2024_-_sr._lairton.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2209/projeto_de_decreto_legislativo_n_004_2024_-_sr._selvino.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2215/projeto_de_decreto_legislativo_n_005_2024_-_sr._nececio.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2207/projeto_de_decreto_legislativo_n_006_2024_-_sr._delegado_waner.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2217/projeto_de_decreto_legislativo_n_007_2024_-_sr.._ricardo.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2226/projeto_de_decreto_legislativo_n_008_2024_-_sr._givaldo.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2245/pdl_009-2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2246/pdl_010-2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2262/pdl_012-2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2339/projeto_de_decreto_013-2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2402/pdl_no._014_2024_-_provacao_contas_governo_exerc._2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2155/plc_01-2024_-_atualizacao_piso_magisterio.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2170/plc_002-2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2171/plc_n_003-2024_-_isalubridade.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2172/plc_n_004-2024_-_contratacao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2183/plc_005-2024_2.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2184/plc_006-2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2222/plc_n_007_2024_-_inclusao_na_lei.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2330/plc_008-2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2334/plc_009-2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2391/plc_010-2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2390/plc_011-2024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2224/plcl_n_001_2024_-_alteracao_de_redacao_da_lei_mun._n_2268_2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2314/plcl_002-2024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2123/pll_001-2024.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2121/pll_n002_2024-risco_de_afogamento.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2122/pll_03-2024_-_prestacao_contas_a_todos_eventos_patrocinados_pela_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2140/pll_n004_2024-ctr_natal.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2192/projeto_de_lei_do_legislativo_006-2024.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2240/pll_007-2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2259/pll_n_008-2024_-_ver._david_marques_-_rua_dos_gavioes.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2250/pll_n_009-2024_-_ver._silvio_-_servidor_amigo_do_autista.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2270/pll_010-2024.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2299/pll_011-2024.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2388/pl_015_2024.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2389/pll_018-2024.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2418/pll_019_2024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2419/pll_021-2024.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2427/pll_22_2024.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2124/plm_001-2024_-_abertura_credito_construcao_politec.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2125/plm_002-2024_-_convenio_conselho_seguranca_-_construcao_sede_policia_militar.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2126/plm_003-2024_-_abertura_credito_-_construcao_sede_policia_militar.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2152/plm_004-2024.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2153/plm_05-2024_-_rga_-_efetivos_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2154/plm_06-2024_-_premiacao_-_valor_liquido_sem_tributos.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2165/plm_n_007-2024_-_altera_lei_mun._n_715-2008.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2166/plm_n_008-2024_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2167/plm_n_009-2024_-_termo_aditivo_coperacao_-ses.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2168/plm_n_010-2024_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2169/plm_n_011-2024_-_tranferencia_de_recursos.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2185/plm_012-2024.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2186/plm_013-2024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2187/plm_014-2024.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2188/plm_015-2024.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2189/plm_016-2024.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2198/projeto_de_lei_municipal_017-2024_credito_suplementar_educacao_anulacao_previguar_ass.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2199/projeto_de_lei_municipal_018-2024_credito_especial_agricultura_superavit_dev._convenio_caminhao_e_pa.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2200/projeto_de_lei_municipal_019-2024_credito_especial_assistencia_social_superavit_-_projeto_natal_enca.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2203/projeto_de_lei_municipal_020-2024_programa_caminho_da_escola.ass.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2204/projeto_de_lei_municipal_021-2024_pem_ass.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2218/plm_n_022_2024_-_inclusao_da_empresa_l._de_lima_obras..._na_lei_mun._660_2007.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2219/plm_n_023_2024_-_doacao_de_area_...policia_militar.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2220/plm_n_024_2024_-_abertura_de_credito....pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2221/plm_n_025_2024_-_implantacao_da_educacao_em_tempo_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2242/plm_026-2024.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2243/plm_027-2024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2244/plm_028-2024.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2261/plm_029-2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2268/plm_030-2024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2269/plm_031-2024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2292/plm_032-2024.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2290/plm_033-2024.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2291/plm_034-2024.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2304/plm_035-2024.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2305/plm_036-2024.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2306/plm_037-2024.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2307/plm_038-2024.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2308/plm_039-2024.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2329/plm_040-2024.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2342/plm_041-2024.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2350/plm_042-2024_2.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2378/ldo_projeto_lei_municipal_043-2024.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2368/plm_044-2024_2.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2369/plm_045-2024_2.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2370/plm_046-2024_2.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2374/plm_no_047_2024.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2375/plm_no_048_2024.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2376/plm_049-2024.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2377/plm_no_050-2024.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2385/plm_no_051-2024.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2403/com_planilha_-_projeto_de_lei_municipal_052-2024_loa_1_1.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2394/plm_53-2024.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2395/plm_54-2024.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2396/plm_55-2024.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2397/plm_56-2024.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2398/plm_57-2024.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2404/plm_no_058_2024.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2415/plm_059_2024.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2424/plm_60-2024.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2425/plm_61-2024.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2426/plm_62-2024.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2280/projeto_de_resolucao_001-2024.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2405/prl_no._002_2024_-_baixa_bens_patrimoniais.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2312/requerimento_01-2024_comissao_transporte_tec_inf_obras_pub_urbanismo.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2211/requerimento_002-2024.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2223/requerimento_003-2024.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2225/requerimento_n_004_2024_-_moratoria_da_soja.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2232/requerimento_006-2024_3.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2254/requerimento_n_007-2024_-_ver._silvio_-_atendimento_aos_autistas.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2313/requerimento_010-2024.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2319/requerimento_011-2024.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2320/requerimento_012-2024.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2321/requerimento_013-2024.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2348/requerimento_de_abertura_de_processo.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2362/requerimento_no_015_2024.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2175/veto_total_001-2024.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2286/veto.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2287/veto_ao_pll_009-2024.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2340/veto_total_a_emenda_aditiva_e_modificativa_ao_plm_032-2024.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2341/veto_ao_plcl_002-2024.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2347/veto_a_emenda_modificativa.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2428/veto_total_ao_pll_022-2024..pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2258/mocao_de_pesar_n_001_2024_-_pr._sebastiao_martins_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2233/edital_de_convocacao.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2335/convocacao.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2401/emenda_substitutiva.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2406/emenda_impositiva_001-2024.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2407/emenda_impositiva_002-2024.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2408/emenda_impositiva_003-2024.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2409/emenda_impositiva_004-2024.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2410/emenda_impositiva_005-2024.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2411/emenda_impositiva_006-2024.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2412/emenda_impositiva_007-2024.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2413/emenda_impositiva_008-2024.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2414/emenda_impositiva_009-2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2127/ata_01-2024_-_1a_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2161/ata_002-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2176/ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2177/ata_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2196/ata_005-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2214/6a_ata_de_2024_-_4a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2230/7a_ata_de_2024_-_3a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2237/ata_008-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2241/ata_010-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2255/ata_6_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2263/ata_12_7_ord..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2264/13_-_6_extra.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2289/ata.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2297/ata_15_-7a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2298/ata_16_-_9a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2309/ata_17_-_8a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2315/ata_018-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2336/ata_019-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2351/ata_12_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2352/ata_9_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2353/ata_13_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2356/ata_023_14_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2361/ata_024-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2372/ata_no_025-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2373/ata_no_026-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2379/ata_027-carimbada.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2380/ata_028-2024_-11_extra.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2381/ata_029-_2024_18_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2382/ata_030-2024_-_12_extra.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2386/ata_031-2024_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2387/ata_032-2024_13a_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2399/ata_33-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2400/ata_34-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2420/ata_37-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2421/ata_038-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2422/ata_039-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2423/ata_40-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2316/emenda_aditiva_001-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2317/emenda_m._001-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2318/emenda_modificativa_002-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2110/indicacao_001-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2112/indicacao_002-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2113/indicacao_n_003_2024_-_lixeiras_na_orla_do_lago.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2114/indicacao_n_004-2024_-_ver._alexandre_-_sinalizacao_de_transito.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2115/indicacao_005-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2116/indicacao_006-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2117/indicacao_07-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2118/indicacao_008-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2119/indicacao_009-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2120/indicacao_010-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2128/indicacao_011-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2129/indicacao_012-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2130/indicacao_n_013-2024_-_ver._alexandre_-_programa_energia_azul.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2131/indicacao_n_014_2024_-_atendimento_por_ordem_de_chegada.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2132/indicacao_015-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2133/indicacao_n_16-2024_-_escola_militar_dom_pedro_ii.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2134/indicacao_n_17_2024_-_estacionamento__creche_gente_miuda.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2135/indicacao_n_018-2024_-_alexandre_-_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2136/indicacao_n_19-2024_-_abertura_de_rua_bairro_aeroporto_ao_santa_marta.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2137/indicacao_n_20-2024_-_substituicao_de_lampadas_por_luminarias_de_led.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2138/indicacao_021-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2141/indicacao_022-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2142/indicacao_n_023-2024_-_ver._alexandre_-_instalacao_de_parque_infantil.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2143/indicacao_n_024-2024_-_abertura_limpeza_aterro_cascalhamento_construcao_de_ponte_sobre_o_corrego_linha_32.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2144/indicacao_n_025-2024_-_vigilancia_armada_e_detector_de_metal_nas_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2145/indicacao_026-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2146/indicacao_n_027-2024_-_implantacao_de_sistema_eletronico_de_senhas_no_cac.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2147/indicacao_028-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2148/indicacao_n_029-2024_-_alexandre-_banehiro_e_bebedouros_na_av._guaranta.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2149/indicacao_n_030-2024_-_alexandre_-_refletores_parque_infantil_do_albino_meneghethi.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2139/indicacao_031-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2150/indicacao_032-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2156/indicacao_034-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2157/indicacao_035-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2158/indicacao_036-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2159/indicacao_037-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2160/indicacao_038-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2162/indicacao_n_039-2024_-_demilson_-_recuperacao_da_linha_pascoa.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2163/indicacao_n_040-2024_-_demilson_-_recuperacao_da_linha_sao_miguel_arcanjo.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2164/indicacao_n_041-2024_-_demilson_-_melhorias_na_serra_da_linha_pascoa_ii.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2173/indicacao_n_042-2024_-_alexandre_-_faixas_elevadas_de_pedestre_-_escolas_e_igrejas.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2174/indicacao_n_043-2024_-_valcimar_-_paisagismo_na_av._jatoba_e_av._lios.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2178/indicacao_044-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2179/indicacao_045-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2180/indicacao_046-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2181/indicacao_047-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2190/indicacao_048-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2191/indicacao_051-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2197/indicacao_052-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2193/indicacao_053-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2194/indicacao_054-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2195/indicacao_055-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2201/indicacao_057-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2202/indicacao_058-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2205/indicacao_059-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2212/indicacao_060-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2213/indicacao_061-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2227/indicacao_n_062_2024_-_substituicao_de_pontes...concreto.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2228/indicacao_n_063_2024_-_reforma_e_ampliacao_da_casa_do_artesao.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2229/indicacao_n_064_2024_-_implantacao_da_unemat.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2231/indicacao_n_065_2024_-_projeto_da_ponte_sobre_rio_braco_norte..._balnearia_paraguaia_e_claudio..pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2234/indicacao_066-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2235/indicacao_067-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2236/indicacao_068-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2239/indicacao_069-2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2238/indicacao_070-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2247/indicacao_071-2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2248/indicacao_072-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2249/indicacao_073-2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2251/indicacao_n_074-2024_-_ver._zilmar_-_recuperacao_de_linhas_rurais.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2253/indicacao_n_075-2024_-_ver._zilmar_-_cobertura_do_parquinho.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2267/indicacao_076-2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2260/indicacao_n_077-2024_-_ver._zilmar_-_recuperacao_de_linhas_sao_camilo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2265/indicacao_079-2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2274/indicacao_080-2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2271/indicacao_081-2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2272/indicacao_082-2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2273/indicacao_083-2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2275/indicacao_084-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2276/indicacao_085-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2277/indicacao_086-2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2278/indicacao_087-2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2279/indicacao_088-2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2288/indicacao_089-2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2281/indicacao_090-2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2282/indicacao_091-2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2283/indicacao_092-2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2284/indicacao_093-2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2285/indicacao_094-2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2293/indicacao_095-2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2294/indicacao_096-2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2300/indicacao_097-2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2301/indicacao_098-2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2302/indicacao_099-2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2295/indicacao_100-2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2296/indicacao_101-2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2303/indicacao_102-2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2310/indicacao_103-2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2311/indicacao_104-2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2333/indicacao_105-2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2322/indicacao_106-2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2323/indicacao_107-2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2324/indicacao_108-2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2325/indicacao_109-2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2326/indicacao_110-2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2327/indicacao_111-2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2328/indicacao_112-2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2331/indicacao_113-2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2343/indicacao_114-2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2344/indicacao_115-2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2345/indicacao_116-2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2346/indicacao_117-2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2357/indicacao_118-2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2349/indicacao_119-2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2354/indicacao_120-2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2355/indicacao_121-2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2358/indicacao_no_122-2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2359/indicacao_123-2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2360/indicacao_124-2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2363/indicacao_126-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2364/indicacao_127-2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2365/indicacao_128-2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2366/indicacao_129-2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2367/indicacao_130-2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2371/indicacao_no_131_2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2383/indicacao_132-2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2384/indicacao_133-2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2393/indicacao_134-2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2151/mocao_de_aplauso_001-2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2182/mocao_de_aplauso_002-2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2266/mocao_de_aplauso_006-2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2206/mocao_de_aplauso_n_007_2024_-_ozorio_dal_poz_filho.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2210/mocao_de_aplauso_n_008_2024_-_claudinei_da_costa_alves.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2216/mocao_de_aplauso_n_009_-_jackson_douglas_nardi.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2332/mocao_de_aplauso_010-2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2337/mocao_de_aplauso_011-2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2338/mocao_de_aplauso_012-2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2392/mocao_aplauso_013-2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2416/mocao_aplauso_014_2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2417/mocao_aplauso_015_2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2256/pdl_001-2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2257/pdl_n_002-2024_-_ver._alexandre_-_titulo_de_cidada_-_pastora_joelma.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2208/projeto_de_decreto_legislativo_n_003_2024_-_sr._lairton.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2209/projeto_de_decreto_legislativo_n_004_2024_-_sr._selvino.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2215/projeto_de_decreto_legislativo_n_005_2024_-_sr._nececio.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2207/projeto_de_decreto_legislativo_n_006_2024_-_sr._delegado_waner.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2217/projeto_de_decreto_legislativo_n_007_2024_-_sr.._ricardo.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2226/projeto_de_decreto_legislativo_n_008_2024_-_sr._givaldo.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2245/pdl_009-2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2246/pdl_010-2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2262/pdl_012-2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2339/projeto_de_decreto_013-2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2402/pdl_no._014_2024_-_provacao_contas_governo_exerc._2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2155/plc_01-2024_-_atualizacao_piso_magisterio.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2170/plc_002-2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2171/plc_n_003-2024_-_isalubridade.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2172/plc_n_004-2024_-_contratacao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2183/plc_005-2024_2.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2184/plc_006-2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2222/plc_n_007_2024_-_inclusao_na_lei.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2330/plc_008-2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2334/plc_009-2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2391/plc_010-2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2390/plc_011-2024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2224/plcl_n_001_2024_-_alteracao_de_redacao_da_lei_mun._n_2268_2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2314/plcl_002-2024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2123/pll_001-2024.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2121/pll_n002_2024-risco_de_afogamento.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2122/pll_03-2024_-_prestacao_contas_a_todos_eventos_patrocinados_pela_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2140/pll_n004_2024-ctr_natal.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2192/projeto_de_lei_do_legislativo_006-2024.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2240/pll_007-2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2259/pll_n_008-2024_-_ver._david_marques_-_rua_dos_gavioes.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2250/pll_n_009-2024_-_ver._silvio_-_servidor_amigo_do_autista.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2270/pll_010-2024.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2299/pll_011-2024.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2388/pl_015_2024.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2389/pll_018-2024.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2418/pll_019_2024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2419/pll_021-2024.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2427/pll_22_2024.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2124/plm_001-2024_-_abertura_credito_construcao_politec.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2125/plm_002-2024_-_convenio_conselho_seguranca_-_construcao_sede_policia_militar.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2126/plm_003-2024_-_abertura_credito_-_construcao_sede_policia_militar.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2152/plm_004-2024.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2153/plm_05-2024_-_rga_-_efetivos_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2154/plm_06-2024_-_premiacao_-_valor_liquido_sem_tributos.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2165/plm_n_007-2024_-_altera_lei_mun._n_715-2008.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2166/plm_n_008-2024_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2167/plm_n_009-2024_-_termo_aditivo_coperacao_-ses.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2168/plm_n_010-2024_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2169/plm_n_011-2024_-_tranferencia_de_recursos.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2185/plm_012-2024.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2186/plm_013-2024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2187/plm_014-2024.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2188/plm_015-2024.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2189/plm_016-2024.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2198/projeto_de_lei_municipal_017-2024_credito_suplementar_educacao_anulacao_previguar_ass.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2199/projeto_de_lei_municipal_018-2024_credito_especial_agricultura_superavit_dev._convenio_caminhao_e_pa.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2200/projeto_de_lei_municipal_019-2024_credito_especial_assistencia_social_superavit_-_projeto_natal_enca.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2203/projeto_de_lei_municipal_020-2024_programa_caminho_da_escola.ass.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2204/projeto_de_lei_municipal_021-2024_pem_ass.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2218/plm_n_022_2024_-_inclusao_da_empresa_l._de_lima_obras..._na_lei_mun._660_2007.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2219/plm_n_023_2024_-_doacao_de_area_...policia_militar.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2220/plm_n_024_2024_-_abertura_de_credito....pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2221/plm_n_025_2024_-_implantacao_da_educacao_em_tempo_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2242/plm_026-2024.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2243/plm_027-2024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2244/plm_028-2024.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2261/plm_029-2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2268/plm_030-2024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2269/plm_031-2024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2292/plm_032-2024.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2290/plm_033-2024.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2291/plm_034-2024.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2304/plm_035-2024.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2305/plm_036-2024.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2306/plm_037-2024.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2307/plm_038-2024.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2308/plm_039-2024.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2329/plm_040-2024.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2342/plm_041-2024.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2350/plm_042-2024_2.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2378/ldo_projeto_lei_municipal_043-2024.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2368/plm_044-2024_2.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2369/plm_045-2024_2.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2370/plm_046-2024_2.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2374/plm_no_047_2024.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2375/plm_no_048_2024.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2376/plm_049-2024.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2377/plm_no_050-2024.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2385/plm_no_051-2024.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2403/com_planilha_-_projeto_de_lei_municipal_052-2024_loa_1_1.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2394/plm_53-2024.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2395/plm_54-2024.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2396/plm_55-2024.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2397/plm_56-2024.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2398/plm_57-2024.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2404/plm_no_058_2024.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2415/plm_059_2024.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2424/plm_60-2024.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2425/plm_61-2024.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2426/plm_62-2024.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2280/projeto_de_resolucao_001-2024.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2405/prl_no._002_2024_-_baixa_bens_patrimoniais.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2312/requerimento_01-2024_comissao_transporte_tec_inf_obras_pub_urbanismo.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2211/requerimento_002-2024.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2223/requerimento_003-2024.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2225/requerimento_n_004_2024_-_moratoria_da_soja.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2232/requerimento_006-2024_3.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2254/requerimento_n_007-2024_-_ver._silvio_-_atendimento_aos_autistas.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2313/requerimento_010-2024.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2319/requerimento_011-2024.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2320/requerimento_012-2024.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2321/requerimento_013-2024.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2348/requerimento_de_abertura_de_processo.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2362/requerimento_no_015_2024.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2175/veto_total_001-2024.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2286/veto.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2287/veto_ao_pll_009-2024.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2340/veto_total_a_emenda_aditiva_e_modificativa_ao_plm_032-2024.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2341/veto_ao_plcl_002-2024.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2347/veto_a_emenda_modificativa.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2428/veto_total_ao_pll_022-2024..pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2258/mocao_de_pesar_n_001_2024_-_pr._sebastiao_martins_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2233/edital_de_convocacao.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2335/convocacao.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2401/emenda_substitutiva.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2406/emenda_impositiva_001-2024.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2407/emenda_impositiva_002-2024.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2408/emenda_impositiva_003-2024.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2409/emenda_impositiva_004-2024.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2410/emenda_impositiva_005-2024.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2411/emenda_impositiva_006-2024.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2412/emenda_impositiva_007-2024.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2413/emenda_impositiva_008-2024.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/2414/emenda_impositiva_009-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H318"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="85.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="186" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="185.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>