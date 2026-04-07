--- v1 (2026-02-06)
+++ v2 (2026-04-07)
@@ -54,6782 +54,6782 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Atas</t>
   </si>
   <si>
     <t>Plenário - PLEN</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2449/ata_001-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2449/ata_001-2025.pdf</t>
   </si>
   <si>
     <t>1° Sessão Extraordinária de 2025</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2456/ata_002-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2456/ata_002-2025.pdf</t>
   </si>
   <si>
     <t>1° Sessão Ordinária de 2025</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2457/ata_003-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2457/ata_003-2025.pdf</t>
   </si>
   <si>
     <t>2° Sessão Extraordinária de 2025</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2501/004_2_ord.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2501/004_2_ord.pdf</t>
   </si>
   <si>
     <t>2° Sessão Ordinária de 2025</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2502/005_3_extra.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2502/005_3_extra.pdf</t>
   </si>
   <si>
     <t>3° Sessão Extraordinária</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2503/006_4_extra.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2503/006_4_extra.pdf</t>
   </si>
   <si>
     <t>4° Sessão Extraordinária</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2523/ata_007-2025_5_extra.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2523/ata_007-2025_5_extra.pdf</t>
   </si>
   <si>
     <t>5° Sessão Extraordinária de 2025</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2524/ata_008-2025_3_ord.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2524/ata_008-2025_3_ord.pdf</t>
   </si>
   <si>
     <t>3° Sessão Ordinária de 2025</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2551/ata_4_ord..pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2551/ata_4_ord..pdf</t>
   </si>
   <si>
     <t>4º Sessão Ordinária de 2025</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2552/ata_6_extra.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2552/ata_6_extra.pdf</t>
   </si>
   <si>
     <t>6° Extraordinária de 2025</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2569/ata_011-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2569/ata_011-2025.pdf</t>
   </si>
   <si>
     <t>7° Sessão Extraordinária de 2025</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2570/ata_012-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2570/ata_012-2025.pdf</t>
   </si>
   <si>
     <t>5° Sessão Ordinária</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2592/ata_6_ordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2592/ata_6_ordinaria.pdf</t>
   </si>
   <si>
     <t>6° Sessão Ordinária de 2025</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2604/ata_14-2025_8_extra.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2604/ata_14-2025_8_extra.pdf</t>
   </si>
   <si>
     <t>8° Sessão Extraordinária de 2025</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2605/ata_15-2025_7_ord.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2605/ata_15-2025_7_ord.pdf</t>
   </si>
   <si>
     <t>7° Sessão Ordinária de 2025</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2606/ata_16-2025_9_extra.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2606/ata_16-2025_9_extra.pdf</t>
   </si>
   <si>
     <t>9° Sessão Extraordinária de 2025</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2614/ata_17-2025_8_ordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2614/ata_17-2025_8_ordinaria.pdf</t>
   </si>
   <si>
     <t>8° Sessão Ordinária de 2025</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2615/ata_18_10_extra.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2615/ata_18_10_extra.pdf</t>
   </si>
   <si>
     <t>10° Extraordinária de 2025</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2639/ata__9_ordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2639/ata__9_ordinaria.pdf</t>
   </si>
   <si>
     <t>9ª Sessão Ordinária de 2025.</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2670/ata_020-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2670/ata_020-2025.pdf</t>
   </si>
   <si>
     <t>10° Sessão Ordinária</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2658/ata_021-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2658/ata_021-2025.pdf</t>
   </si>
   <si>
     <t>Ata n° 021/2025 dos 14° Sessão Extraordinária - Que Deliberou o Projeto de Decreto Legislativo n° 003/2025, ao qual a Comissão de Finanças, Orçamento, Tributação e Fiscalização opinou pela aprovação das Contas de Governo do exercício de 2022.</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2668/ata_22-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2668/ata_22-2025.pdf</t>
   </si>
   <si>
     <t>12° Sessão Extraordinária</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2669/ata_023-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2669/ata_023-2025.pdf</t>
   </si>
   <si>
     <t>13° Sessão Extraordinária de 2025</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2680/024_-15_extraordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2680/024_-15_extraordinaria.pdf</t>
   </si>
   <si>
     <t>15° Sessão Extraordinária</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2681/25-_11_ordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2681/25-_11_ordinaria.pdf</t>
   </si>
   <si>
     <t>11° Sessão Ordinária</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2682/26_-_16_extraordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2682/26_-_16_extraordinaria.pdf</t>
   </si>
   <si>
     <t>16° Sessão Extraordinária</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2683/27-_17_extraordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2683/27-_17_extraordinaria.pdf</t>
   </si>
   <si>
     <t>17° Sessão Extraordinária</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2684/28_-_18_extraordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2684/28_-_18_extraordinaria.pdf</t>
   </si>
   <si>
     <t>18° Sessão Extraordinária</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2715/ata_29-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2715/ata_29-2025.pdf</t>
   </si>
   <si>
     <t>19° Sessão Extraordinária</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2705/ata_030-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2705/ata_030-2025.pdf</t>
   </si>
   <si>
     <t>20° Sessão Extraordinária de 2025</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2767/ata_031-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2767/ata_031-2025.pdf</t>
   </si>
   <si>
     <t>Ata da 13° Sessão Ordinária de 2025.</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2768/ata_32_21a_extraordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2768/ata_32_21a_extraordinaria.pdf</t>
   </si>
   <si>
     <t>21° Sessão Extraordinária de 2025</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2769/ata_33_22a_extraordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2769/ata_33_22a_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata 22° Sessão Extraordinária de 2025</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2784/ata_34-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2784/ata_34-2025.pdf</t>
   </si>
   <si>
     <t>23° Sessão Extraordinária de 2025</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2785/ata_35-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2785/ata_35-2025.pdf</t>
   </si>
   <si>
     <t>14° Ordinária de 2025</t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2835/ata_036-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2835/ata_036-2025.pdf</t>
   </si>
   <si>
     <t>15° Sessão Ordinária de 2025</t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2836/ata_037-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2836/ata_037-2025.pdf</t>
   </si>
   <si>
     <t>24° Sessão Extraordinária de 2025</t>
   </si>
   <si>
     <t>2837</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2837/ata_038-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2837/ata_038-2025.pdf</t>
   </si>
   <si>
     <t>25° Sessão Extraordinária de 2025</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2858/ata_039-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2858/ata_039-2025.pdf</t>
   </si>
   <si>
     <t>16° Sessão Ordinária</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2859/ata_040-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2859/ata_040-2025.pdf</t>
   </si>
   <si>
     <t>26° Sessão Extraordinaria</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2884/17_ordinaria.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2884/17_ordinaria.pdf</t>
   </si>
   <si>
     <t>17° Sessão Ordinária de 2025.</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2885/28_extra.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2885/28_extra.pdf</t>
   </si>
   <si>
     <t>28° Sessão Extraordinária de 2025</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2886/29_extra.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2886/29_extra.pdf</t>
   </si>
   <si>
     <t>29° Sessão Extraordinária de 2025</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2896/ata_044-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2896/ata_044-2025.pdf</t>
   </si>
   <si>
     <t>18° Sessão Ordinária de 2025</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2897/ata_045-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2897/ata_045-2025.pdf</t>
   </si>
   <si>
     <t>30° Sessão Extraordinária de 2025</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2898/ata_046-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2898/ata_046-2025.pdf</t>
   </si>
   <si>
     <t>31° Sessão Extraordinária de 2025.</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2914/ata_047-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2914/ata_047-2025.pdf</t>
   </si>
   <si>
     <t>19° Sessão Ordinária de 2025.</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2915/ata_048-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2915/ata_048-2025.pdf</t>
   </si>
   <si>
     <t>32° Sessão Extraordinária de 2025</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2984/ata_049-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2984/ata_049-2025.pdf</t>
   </si>
   <si>
     <t>20° Sessão Ordinária de 2025.</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2989/ata_050-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2989/ata_050-2025.pdf</t>
   </si>
   <si>
     <t>33° Sessão Extraordinária de 2025</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2990/ata_051-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2990/ata_051-2025.pdf</t>
   </si>
   <si>
     <t>34° Sessão Extraordinária de 2025</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/3005/ata_052-2025_21a_ordinaria_de_2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/3005/ata_052-2025_21a_ordinaria_de_2025.pdf</t>
   </si>
   <si>
     <t>21ª Sessão Ordinária de 2025.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
     <t>EM.A</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>Irmão Alexandre</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2489/emenda_aditiva_001-2025_cc.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2489/emenda_aditiva_001-2025_cc.pdf</t>
   </si>
   <si>
     <t>FICAM ACRESCIDAS AS ALÍNEAS "A", "B", "C" E "D" AO INCISO XLIV DO ARTIGO 17 DO PROJETO DE LEI MUNICIPAL Nº 006/2025, COM A SEGUINTE REDAÇÃO:_x000D_
 Art. 17. Compete ao Município de Guarantã do Norte, por meio da Secretaria Municipal de Assistência Social:_x000D_
 XLIV – (...) _x000D_
 a) A administração pública municipal fica obrigada a prestar contas, de forma detalhada e periódica, à Câmara Municipal, sobre todos os recursos recebidos provenientes de convênios, doações, parcerias ou quaisquer outras formas de repasse financeiro, sejam eles de origem pública ou privada._x000D_
 b) A prestação de contas deverá conter a origem dos recursos, o valor total recebido, a destinação específica, os prazos de execução e a comprovação documental dos gastos realizados._x000D_
 c) A periodicidade da prestação de contas será trimestral, devendo ser protocolada junto à Secretaria da Câmara Municipal até o décimo dia útil do mês subsequente ao encerramento de cada trimestre.</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
     <t>Parlamentares</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2585/emenda_aditiva_002-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2585/emenda_aditiva_002-2025.pdf</t>
   </si>
   <si>
     <t>Art. 1º Fica acrescido o § 3. ao Art. 2º do Projeto de Lei Complementar nº 05/2025, com a seguinte redação:_x000D_
 Art. 2º (...)_x000D_
 § 3. O proprietário que autorizar, a retirada do material será compensado pelo Município com a execução de serviços de cascalhamento nas vias de acesso à sua propriedade, incluindo os acessos a currais, resfriadores ou outras estruturas indispensáveis às atividades produtivas da área.</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2648/emenda_aditiva_004-2025_2.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2648/emenda_aditiva_004-2025_2.pdf</t>
   </si>
   <si>
     <t>do Projeto de Lei Municipal nº 027/2025</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
     <t>Silvio Dutra</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2690/emenda_aditiva_005-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2690/emenda_aditiva_005-2025.pdf</t>
   </si>
   <si>
     <t>Art. 1º O Projeto de Lei nº 025/2025 passa a incluir o artigo 11-A e seu Parágrafo Único, com a seguinte redação:_x000D_
 Art. 11-A. É proibido o pernoite de veículos automotores pertencentes ao Poder Executivo Municipal nas residências de servidores públicos, sejam efetivos, comissionados ou contratados, exceto veículos utilizados nos serviços de saúde, em situações de plantão noturno ou emergência. A exceção deverá ser devidamente justificada e autorizada formalmente pela Secretaria competente._x000D_
 Parágrafo único. O descumprimento deste artigo sujeitará o servidor responsável às sanções administrativas, civis e, se cabível, penais, conforme legislação vigente.</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2737/emenda_aditiva_008-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2737/emenda_aditiva_008-2025.pdf</t>
   </si>
   <si>
     <t>Ao Projeto de Lei Municipal n.º 033/2025 que dispõe sobre o Plano Plurianual do Município de Guarantã do Norte–MT para o quadriênio de 2026-2029._x000D_
 Objetivo: aquisição de veículo Microvan com capacidade para 16 lugares, destinada ao atendimento das demandas dos departamentos municipais que desenvolvem ações voltadas ao tratamento e acompanhamento de dependentes químicos e alcoólatras.</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2739/emenda_aditiva_009-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2739/emenda_aditiva_009-2025.pdf</t>
   </si>
   <si>
     <t>Ao Projeto de Lei Municipal n.º 033/2025 PPA-Quadriênio de 2026-2029._x000D_
 Objetivo: aquisição de um ônibus para atender às necessidades de transporte de instituições sem fins lucrativos, igrejas e da população em situação de vulnerabilidade social</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2743/emenda_aditiva_010-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2743/emenda_aditiva_010-2025.pdf</t>
   </si>
   <si>
     <t>Ao Projeto de Lei Municipal n.º 033/2025-PPA- Quadriênio de 2026-2029._x000D_
 Objetivo: aquisição de bebedouros de água fria e quente para instalação em praças públicas do município.</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2742/emenda_aditiva_011-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2742/emenda_aditiva_011-2025.pdf</t>
   </si>
   <si>
     <t>Ao Projeto de Lei Municipal n.º 033/2025-PPA-Quadriênio de 2026-2029._x000D_
 Objetivo: destinação recursos a Associação Comunitária de Integração, Desenvolvimento e Assistência Familiar de Mato Grosso – AME, inscrita no CNPJ sob n.º 60.074.099/0001-06, apoio a projetos culturais e artísticos de entidades beneficentes da sociedade civil. Essa ação específica permite a destinação de recursos para projetos propostos e executados por organizações não governamentais (ONGs), associações e outras entidades sem fins lucrativos que atuam na área cultural.</t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2800/aditiva_015-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2800/aditiva_015-2025.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao Projeto de Lei Municipal nº 035/2025._x000D_
 Objetivo: Aquisição de um ônibus para atender às necessidades de transporte de instituições sem fins lucrativos, igrejas e da população em situação de vulnerabilidade social</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2801/aditiva_016-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2801/aditiva_016-2025.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao Projeto de Lei Municipal nº 035/2025. _x000D_
 Objetivo: Aquisição de uma microvan com capacidade para 16 lugares, destinada ao atendimento das demandas dos departamentos municipais que desenvolvem ações voltadas ao tratamento e acompanhamento de dependentes químicos e alcoólatras.</t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2802/aditiva_017-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2802/aditiva_017-2025.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao Projeto de Lei Municipal nº 035/2025. _x000D_
 Objetivo: Aquisição de bebedouros de água fria e quente para instalação em praças públicas do município.</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2803/aditiva_018-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2803/aditiva_018-2025.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei Municipal n° 035/2025_x000D_
 Objetivo: Destinação recursos a Associação Comunitária de Integração, Desenvolvimento e Assistência Familiar de Mato Grosso - AME, inscrita no CNPJ sob n° 60.074.099/0001-06, apoio a projetos culturais e artísticos de entidades beneficente da sociedade civil. Essa ação específica permite a destinação de recursos para projetos propostos e executados por organizações não governamentais (ONGs), associações e outras entidades sem fins lucrativos que atuam.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
     <t>EM. M</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2490/emenda_modificativa_001-2025_cc.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2490/emenda_modificativa_001-2025_cc.pdf</t>
   </si>
   <si>
     <t>MODIFICA A REDAÇÃO DO INCISO I, DO ARTIGO 24 DO PROJETO DE LEI MUNICIPAL Nº 006/2025 DE 20 DE FEVEREIRO DE 2025, QUE PASSA A TER A SEGUINTE REDAÇÃO:_x000D_
 _x000D_
                          Artigo 24 Compete ao Conselho Municipal de Assistência Social, além daquelas previstas na Lei Orgânica da Assistência Social, Norma Operacional Básica - NOBSUAS e Resoluções do Conselho Nacional de Assistência Social:_x000D_
                                    _x000D_
                      I – Mediante Parecer da Comissão Permanente de Educação, Ciência, Comunicação, Cultura, Desporto, Saúde Pública e Assistência Social do Poder Legislativo.</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2550/emenda_modificativa_002-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2550/emenda_modificativa_002-2025.pdf</t>
   </si>
   <si>
     <t>FICA ACRESCIDO NOS ARTIGOS 1º, 2º, 3º E 5º DO PROJETO DE LEI MUNICIPAL Nº 011/2025: A INCLUSÃO DE ORGANIZAÇÕES RELIGIOSAS E ENTIDADES FILANTRÓPICAS.</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2584/emenda_modificativa_003-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2584/emenda_modificativa_003-2025.pdf</t>
   </si>
   <si>
     <t>Art. 1°. Ficam modificados o Artigo 4º e o Inciso I do Projeto de Lei Municipal nº 012/2025, que passam a vigorar com a seguinte redação:_x000D_
 _x000D_
 ARTIGO 4° Fica a Secretaria Municipal de Educação e Associação de Pais e Amigos Excepcionais - APAE, responsáveis pela organização dos trajetos, pontos e/ou locais de parada e logística para atendimento aos alunos atendidos pela APAE._x000D_
 _x000D_
 _x000D_
 I - Caberá à Secretaria Municipal de Educação a responsabilidade de se dirigir às residências dos beneficiários para realizar o embarque e o desembarque.</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
     <t>David da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2735/emenda_modificativa__007-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2735/emenda_modificativa__007-2025.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei Municipal n° 033/2025 - Objetivo: Revitalização do Lago Municipal, transformando-o em um espaço adequado para lazer, práticas esportivas, turismo e convivência comunitária.</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2736/emenda_modificativa__008-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2736/emenda_modificativa__008-2025.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei Municipal n° 033/2025 - Objetivo : Destinação de recursos para o custeio voltado a realização de cirurgia eletivas.</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2734/emenda_modificativa__009-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2734/emenda_modificativa__009-2025.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei Municipal n° 033/2025 - Objetivo: aquisição de micro onibus, com recursos oriundos de emenda parlamentar federal, destinado ao transporte de pacientes em tratamento fora do domicilio e demais demandas da saúde pública municipal.</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2733/emenda_modificativa__010-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2733/emenda_modificativa__010-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 033-2025 - Objetivo: Aquisição de prêmios para campeonatos municipais, incentivando a prática esportiva, a participação comunitária e o desenvolvimento de talentos locais.</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2738/emenda_modificativa__011-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2738/emenda_modificativa__011-2025.pdf</t>
   </si>
   <si>
     <t>Aquisição de cadeira odontológica com sistema de sedação, destinada ao atendimento especializado de pessoas com Transtorno do Espectro Autista (TEA).</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2740/emenda_modificativa__012-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2740/emenda_modificativa__012-2025.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei Municipal n° 033/2025 - Objetivo: Aquisição de van para transporte de jogadores que participaram de campeonatos municipais e regionais, garantindo a segurança, conforto e incentivo a prárica esportiva.</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2741/emenda_modificativa__013-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2741/emenda_modificativa__013-2025.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei Municipal n°033/2025 - Objetivo: Revitalização do Campo de Futebol 13 de Maio.</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2744/emenda_modificativa__014-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2744/emenda_modificativa__014-2025.pdf</t>
   </si>
   <si>
     <t>Ao Projeto de Lei Municipal n.º 033/2025 que dispõe sobre o Plano Plurianual do município de Guarantã do Norte–MT para o Quadriênio de 2026-2029._x000D_
 Destinar recursos a entidades parceiras visando a realização de campanhas de castração de animais, como medida de controle populacional, prevenção de zoonoses e promoção do bem-estar animal.</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2745/emenda_modificativa__015-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2745/emenda_modificativa__015-2025.pdf</t>
   </si>
   <si>
     <t>Ao Projeto de Lei Municipal n.º 033/2025 que dispõe sobre o Plano Plurianual do município de Guarantã do Norte–MT para o Quadriênio de 2026-2029._x000D_
 Aquisição de veículo de passeio para transporte dos pacientes do Centro de Hemodiálise Natal Gomes.</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2746/emenda_modificativa_016-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2746/emenda_modificativa_016-2025.pdf</t>
   </si>
   <si>
     <t>Ao Projeto de Lei Municipal n.º 033/2025 que dispõe sobre o Plano Plurianual do município de Guarantã do Norte–MT para o Quadriênio de 2026-2029._x000D_
 Aquisição de parquinho recreativo para a Praça Augusto Rodrigues de Oliveira.</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2747/emenda_modificativa_017-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2747/emenda_modificativa_017-2025.pdf</t>
   </si>
   <si>
     <t>Ao Projeto de Lei Municipal n.º 033/2025 que dispõe sobre o Plano Plurianual do município de Guarantã do Norte–MT para o Quadriênio de 2026-2029._x000D_
 Aquisição de bolas e chuteiras para a prática esportiva e incentivo ao desenvolvimento de atividades físicas em projetos e equipes esportivas do município.</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
     <t>Demilson da Páscoa</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2726/emenda_modificativa_018-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2726/emenda_modificativa_018-2025.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei Municipal n° 033/2025 - Objetivo: Aquisição de bolas e chuteiras para prática esportiva e incentivo ao desenvolvimento de atividades fisicas em projetos e equipes esportivas do municipio.</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2727/emenda_modificativa_019-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2727/emenda_modificativa_019-2025.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei Municipal n° 033/2025 - Objetivo: Aquisição de Bebedouros de água fria e quente no Campo de Futebol 13 de Maio.</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2728/emenda_modificativa_020-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2728/emenda_modificativa_020-2025.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei Municipal n° 033/2025 - Objetivo: Revitalização (Gramado) no Campo de Futebol da Comunidade Páscoa II.</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2729/emenda_modificativa_021-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2729/emenda_modificativa_021-2025.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei Municipal n° 033/2025 - Objetivo: Iluminação Campo de Futebol Comunidade Páscoa II.</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2730/emenda_modificativa_022-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2730/emenda_modificativa_022-2025.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei Municipal n° 033/2025 - Objetivo: Aquisição de prêmios para campeonatos municipais, incentivando a prática esportiva, a participação comunitária e o desenvolvimento de talentos locais.</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2731/emenda_modificativa_023-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2731/emenda_modificativa_023-2025.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei Municipal n° 033/2025 - Objetivo: Aquisição de bolas chuteiras para pratica esportiva e incentivo ao desenvolvimento de atividades fisicas em projeto e equipes esportivas do municipio.</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2732/emenda_modificativa_024-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2732/emenda_modificativa_024-2025.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei Municipal n° 033/2025 - Objetivo: Execução de obras de abertura de estrada entre a Páscoa 5 e 6, na Linha São Miguel Arcanjo, com início no Paulistão e término na propriedade do senhor Luizio, bem como o cascalhamento do trecho compreendido entre o Ypê Amarelo e a Linha do Zé Roberto.</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2798/emenda_modificativa_029..pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2798/emenda_modificativa_029..pdf</t>
   </si>
   <si>
     <t>Ao Projeto de Lei Municipal 035/2025 - LDO.</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2804/modificativa_30-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2804/modificativa_30-2025.pdf</t>
   </si>
   <si>
     <t>Ao Projeto de lei Municipal 035/2025_x000D_
 Aquisição de bolas e chuteiras para a prática esportiva e incentivo ao desenvolvimento de atividades físicas  em projetos e equipes esportivas do município.</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2806/modificativa_31-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2806/modificativa_31-2025.pdf</t>
   </si>
   <si>
     <t>Ao Projeto de Lei Municipal n° 035/2025_x000D_
 Aquisição de Parquinho recreativo para a Praça Augusto Rodrigues de Oliveira.</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2808/modificativa_32-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2808/modificativa_32-2025.pdf</t>
   </si>
   <si>
     <t>Ao Projeto de Lei Municipal 035/2025_x000D_
 Aquisição de Veículo de passeio para transporte dos pacientes de Centro de Hemodiálise Natal Gomes.</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2809/modificativa_33-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2809/modificativa_33-2025.pdf</t>
   </si>
   <si>
     <t>Ao Projeto de Lei Municipal n° 035/2025_x000D_
 Revitalização do lago municipal transformando-o em um espaço adequado para lazer, praticas esportivas, turismo e convivência comunitária</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2810/modificativa_34-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2810/modificativa_34-2025.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI MUNICIPAL 035/2025 LDO</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2811/modificativa_35-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2811/modificativa_35-2025.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI MUNICIPAL N° 035/2025 LDO</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2812/modificativa_36-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2812/modificativa_36-2025.pdf</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2813/modificativa_37-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2813/modificativa_37-2025.pdf</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2814/modificativa_38-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2814/modificativa_38-2025.pdf</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2815/modificativa_39-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2815/modificativa_39-2025.pdf</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2816/modificativa_40-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2816/modificativa_40-2025.pdf</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2817/modificativa_41-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2817/modificativa_41-2025.pdf</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2818/modificativa_42-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2818/modificativa_42-2025.pdf</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2819/modificativa_43-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2819/modificativa_43-2025.pdf</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2820/modificativa_44-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2820/modificativa_44-2025.pdf</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2821/modificativa_45-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2821/modificativa_45-2025.pdf</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2822/modificativa_46-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2822/modificativa_46-2025.pdf</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2823/modificativa_47-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2823/modificativa_47-2025.pdf</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2824/modificativa_48-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2824/modificativa_48-2025.pdf</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2854/emenda_modificativa_49-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2854/emenda_modificativa_49-2025.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE GUARANTÃ DO NORTE, ESTADO DE MATO GROSSO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, PROPÕE A SEGUINTE EMENDA MODIFICATIVA AO PROJETO DE LEI COMPLEMENTAR Nº 010/2025 DE 03 DE OUTUBRO DE 2025._x000D_
 Art. 1° O artigo 1º da Lei Complementar nº 010/2025 de 03 de outubro de 2025, passa a vigorar com a seguinte redação:_x000D_
  Art. 1º Para atender a necessidade de excepcional interesse público, os órgãos da Administração Municipal Direta poderão efetuar contração de pessoal por tempo determinado, nas condições e prazos previstos nesta Lei e quantidades previstas no Anexo Único._x000D_
 Art. 2º O artigo 4º da Lei Complementar nº 010/2025 de 03 de outubro de 2025, passa a vigorar com a seguinte redação:_x000D_
 Art. 4º As contratações serão feitas por tempo determinado, observado o prazo máximo de até 12 (doze) meses, prorrogáveis por 04 (quatro) meses.</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2855/emenda_modificativa_050-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2855/emenda_modificativa_050-2025.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE GUARANTÃ DO NORTE, ESTADO DE MATO GROSSO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, PROPÕE A SEGUINTE EMENDA MODIFICATIVA AO PROJETO DE LEI COMPLEMENTAR Nº 011/2025 DE 03 DE OUTUBRO DE 2025._x000D_
 Art. 1° O artigo 1º da Lei Complementar nº 011/2025 de 03 de outubro de 2025, passa a vigorar com a seguinte redação:_x000D_
  Art. 1º Para atender a necessidade de excepcional interesse público, os órgãos da Administração Municipal Direta poderão efetuar contração de pessoal por tempo determinado, nas condições e prazos previstos nesta Lei e quantidades previstas no Anexo Único._x000D_
 Art. 2º O artigo 4º da Lei Complementar nº 011/2025 de 03 de outubro de 2025, passa a vigorar com a seguinte redação:_x000D_
  Art. 4º As contratações serão feitas por tempo determinado, observado o prazo máximo de até 12 (doze) meses, prorrogáveis por 04 (quatro) meses.</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2868/emenda_51.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2868/emenda_modificativa_051-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI MUNICIPAL Nº 035/2025 DE 01 DE SETEMBRO DE 2025 - LDO.</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
     <t>EM. S</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
     <t>Celso Henrique, David da Farmácia, Demilson da Páscoa, Irmão Alexandre, Leticia Camargo de Souza, Silvio Dutra</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2799/supressiva_003-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2799/supressiva_003-2025.pdf</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2430/indicacao_001-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2430/indicacao_001-2025.pdf</t>
   </si>
   <si>
     <t>Manutenção das ruas não asfaltadas do Bairro Jardim das Palmeiras, especialmente as vias de acesso à escola Suely Olmira.</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
     <t>Zilmar</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2431/indicacao_002-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2431/indicacao_002-2025.pdf</t>
   </si>
   <si>
     <t>Implantação do Projeto “Guarda Mirim” no Município de Guarantã Do Norte.</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2432/indicacao_003-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2432/indicacao_003-2025.pdf</t>
   </si>
   <si>
     <t>Construção de casas habitacionais no Município de Guarantã do Norte/MT, em parceria com a Secretaria de Estado de Assistência Social e Cidadania (SETASC), de forma gratuita ou conforme os regimentos do órgão e a legislação estadual, com a participação da MT PAR - Participações e Projetos S/A.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2433/indicacao_004-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2433/indicacao_004-2025.pdf</t>
   </si>
   <si>
     <t>Aquisição de veículo modelo Strada Freedon, Cabine dupla 1.3, 8 válvulas, Flex 2024, para atender às demandas da Secretaria Municipal de Assistência Social.</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2434/indicacao_005-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2434/indicacao_005-2025.pdf</t>
   </si>
   <si>
     <t>Implantação da escola Cívico-Militar no município de Guarantã do Norte/MT.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2435/indicacao_006-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2435/indicacao_006-2025.pdf</t>
   </si>
   <si>
     <t>Implantação de um redutor de velocidade (lombada ou faixa elevada) em frente à Escola Darcy Ribeiro, localizada no bairro Jardim Vitória.</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
     <t>Celso Henrique</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2436/indicacao_007-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2436/indicacao_007-2025.pdf</t>
   </si>
   <si>
     <t>Reativação da Escola de Futebol no Bairro Santa Marta, incluindo a reforma do campo com instalação de gramado, alambrado e sistema de iluminação.</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2437/indicacao_008-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2437/indicacao_008-2025.pdf</t>
   </si>
   <si>
     <t>Apoio para a realização dos seguintes eventos esportivos no município:_x000D_
 •	Campeonato Bezerrão_x000D_
 •	Taça Jovem_x000D_
 •	Taça Kids</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2438/indicacao_009-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2438/indicacao_009-2025.pdf</t>
   </si>
   <si>
     <t>Apoio para a realização da Noite Cultural no Bairro Santa Marta, com o objetivo de promover um "Caça Talentos" e valorizar os artistas locais.</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2446/indicacao_010-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2446/indicacao_010-2025.pdf</t>
   </si>
   <si>
     <t>Patrolamento com abertura de Ruas no Bairro Maranata, mais precisamente a última rua com urgência, próximo posto.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2447/indicacao_011-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2447/indicacao_011-2025.pdf</t>
   </si>
   <si>
     <t>Instalação de iluminação nas ruas do Bairro Maranata, com ênfase na última rua localizada nas proximidades do posto.</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2439/indicacao_012-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2439/indicacao_012-2025.pdf</t>
   </si>
   <si>
     <t>Implantação da academia de saúde na Linha Oeste, em Guarantã do Norte/MT.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2440/indicacao_013-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2440/indicacao_013-2025.pdf</t>
   </si>
   <si>
     <t>Necessidade de Reconstrução da pista de motocross em Guarantã do Norte/MT.</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2441/indicacao_014-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2441/indicacao_014-2025.pdf</t>
   </si>
   <si>
     <t>Necessidade de instalação de um parquinho infantil no Lago Municipal.</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
     <t>Maria Socorro</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2444/indicacao_015-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2444/indicacao_015-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de conclusão de pavimentação asfáltica no Bairro Ouro Verde, em Guarantã do Norte/MT.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2445/indicacao_016-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2445/indicacao_016-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de reparos no telhado da biblioteca Municipal no Município de Guarantã do Norte/MT.</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2459/ind._017-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2459/ind._017-2025.pdf</t>
   </si>
   <si>
     <t>•	A realização do cascalhamento dos pontos críticos da Comunidade Paulina, bem como a abertura da estrada, tendo em vista que a vegetação está invadindo a via, comprometendo a segurança e a trafegabilidade dos usuários._x000D_
 •	A realização do mesmo serviço na Linha São Miguel Arcanjo, que também enfrenta problemas similares de acúmulo de vegetação e precariedade na estrutura da estrada._x000D_
 •	A realização do cascalhamento e o conserto do bueiro localizado na Linha Regiane, visando evitar alagamentos, erosões e o consequente comprometimento da infraestrutura local.</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2480/ind._018-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2480/ind._018-2025.pdf</t>
   </si>
   <si>
     <t>Substituição da Ponte de Madeira por Estrutura de Concreto sobre o Rio Horizonte no Município de Guarantã do Norte.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2481/ind._019-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2481/ind._019-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de Implantação de Galerias e Pavimentação Asfáltica na Avenida Santo Antonio, ligando ao Bairro Santa Marta, no Município de Guarantã do Norte.</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
     <t>Silvio Dutra, Celso Henrique, Veroni Maria Pansera</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2491/indicacao_020-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2491/indicacao_020-2025.pdf</t>
   </si>
   <si>
     <t>Viabilidade da readequação das entradas e saídas da escola Estrelinha do Norte e do CMEI Doce Infância.</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2460/ind._021-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2460/ind._021-2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo tome medidas necessárias que objetivem a implantação de monitores nos ônibus escolares do município, visando a segurança e o bem-estar dos alunos durante o transporte.</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
     <t>Silvio Dutra, Celso Henrique</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2461/ind._022-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2461/ind._022-2025.pdf</t>
   </si>
   <si>
     <t>Contratação de Especialistas nas Áreas de Saúde em Guarantã do Norte.</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
     <t>Silvio Dutra, Celso Henrique, David da Farmácia, Demilson da Páscoa, Irmão Alexandre, Leticia Camargo de Souza, Veroni Maria Pansera, Zilmar</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2470/indicacao_023-2025-.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2470/indicacao_023-2025-.pdf</t>
   </si>
   <si>
     <t>Adoção de medidas para a criação e implementação de um Programa de Recuperação Fiscal – REFIS no município, visando possibilitar a regularização de débitos tributários e não tributários inscritos ou não em dívida ativa, oferecendo condições especiais para o pagamento.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2462/ind._024-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2462/ind._024-2025.pdf</t>
   </si>
   <si>
     <t>Implantação de recursos de sedação para pacientes autistas em consultórios odontológicos municipais.</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2463/ind._025-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2463/ind._025-2025.pdf</t>
   </si>
   <si>
     <t>Que promova estudo técnico e jurídico para viabilizar a restituição gradativa dos impostos cobrados indevidamente pela gestão passada, visando à reparação dos contribuintes lesados e à justiça fiscal no município.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2465/ind._026-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2465/ind._026-2025.pdf</t>
   </si>
   <si>
     <t>Contratação de um laboratório especializado para a realização de análises técnicas do asfalto utilizado nas obras de pavimentação e recapeamento viário do município.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2466/ind._027-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2466/ind._027-2025.pdf</t>
   </si>
   <si>
     <t>Realização do concerto de quatro bueiros quebrados na comunidade Santa Clara, conforme imagens anexas. Ademais, solicita-se, na mesma localidade, o rebaixamento de uma serra e a abertura de estrada.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2467/ind._028-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2467/ind._028-2025.pdf</t>
   </si>
   <si>
     <t>Realização do patrolamento da Linha Pé da Serra até a Linha Matrinxã, bem como a verificação da possibilidade de escoamento das águas que se concentram em alguns pontos da via, dificultando a passagem dos transeuntes.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
     <t>Veroni Maria Pansera, Zilmar</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2498/indicacao_029-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2498/indicacao_029-2025.pdf</t>
   </si>
   <si>
     <t>Realização da devida sinalização das rotatórias do município, precisamente nas Avenidas Dante Martins de Oliveira, Jonas Pinheiro, Lions e Cotrel, especialmente no que se refere à indicação clara da preferência de passagem, bem como indicamos necessidade de disponibilizar um engenheiro de trânsito.</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
     <t>Veroni Maria Pansera</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2499/indicacao_030-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2499/indicacao_030-2025.pdf</t>
   </si>
   <si>
     <t>Organização dos estacionamentos no centro da cidade, com a definição adequada de espaços destinados a motocicletas e veículos.</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2482/ind._031-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2482/ind._031-2025.pdf</t>
   </si>
   <si>
     <t>Aquisição de novos ônibus escolares para escolas rurais do Município de Guarantã do Norte</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2483/ind._032-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2483/ind._032-2025.pdf</t>
   </si>
   <si>
     <t>Aquisição de novo ônibus escolar para a rota Vale do XV - Base Aérea</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2484/indicacao_033-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2484/indicacao_033-2025.pdf</t>
   </si>
   <si>
     <t>Que priorize a participação de alunos das escolas rurais de Guarantã do Norte nas apresentações de eventos municipais, especialmente em datas comemorativas.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2488/indicacao_34-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2488/indicacao_34-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de Doação de Carteiras Escolares (mesa e cadeira) para as Igrejas Evangélicas Assembleia de Deus (Bairro Aeroporto) e Primeira Igreja Batista de Guarantã do Norte.</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2485/ind._035-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2485/ind._035-2025.pdf</t>
   </si>
   <si>
     <t>Abertura de Estrada, Limpeza da Vegetação e Manutenção de Ponte no Trajeto entre a Comunidade São Jorge e a Serra do Havaí</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2487/indicacao_36-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2487/indicacao_36-2025.pdf</t>
   </si>
   <si>
     <t>Realização de Patrolamento, Cascalhamento e Abertura de Estrada com Remoção de Mato Alto nos Pontos Críticos da Linha Peixotinho na MT-419</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2486/ind._037-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2486/ind._037-2025.pdf</t>
   </si>
   <si>
     <t>Substituição das pontes de madeira por pontes de concreto sobre os rios Horizonte, Jacutinga e Peixotinho, localizados na Linha Peixotinho, na MT-419.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2500/indicacao_038-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2500/indicacao_038-2025.pdf</t>
   </si>
   <si>
     <t>Implantação de placa indicativa de logradouros ou outro meio de identificação no município de Guarantã do Norte/MT.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
     <t>Leticia Camargo de Souza</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2492/indicacao_039-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2492/indicacao_039-2025.pdf</t>
   </si>
   <si>
     <t>Que realize a publicação do estoque de medicamentos da farmácia municipal no site da Prefeitura e/ou no Portal da Transparência, com atualização quinzenal, garantindo o acesso da população às informações sobre a disponibilidade dos fármacos fornecidos pelo Sistema Único de Saúde (SUS).</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2493/indicacao_040-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2493/indicacao_040-2025.pdf</t>
   </si>
   <si>
     <t>Que realize a publicação das escalas médicas do Programa Saúde da Família (PSF) e do hospital gerido pela Organização Social São Lucas no Portal da Transparência.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2504/indicacao_041-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2504/indicacao_041-2025.pdf</t>
   </si>
   <si>
     <t>Manutenção da MT-419, no trecho que compreende a zona urbana, realizar limpeza, tapar os buracos e se possível pintura do meio fio.</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2505/indicacao_042-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2505/indicacao_042-2025.pdf</t>
   </si>
   <si>
     <t>Melhorias na Infraestrutura na Creche CMEI Gente Miúda: Cobertura do Anfiteatro; completo e demais espaços que carecem de proteção, bem como efetuar o cercamento/alambrado com mini saia e tela de arame no parquinho.</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2506/indicacao_043-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2506/indicacao_043-2025.pdf</t>
   </si>
   <si>
     <t>Instalação de semáforos ou guardas de trânsito na paralela da BR-163, esquina com o Supermercado Delmoro, e na esquina do CMEI Doce Infância com a Escola Municipal Estrelinha do Norte.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2494/indicacao_044-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2494/indicacao_044-2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizado os devidos reparos na quadra de esportes localizada na Avenida Guarantã, especialmente na trave de futebol que se encontra quebrada.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2495/indicacao_045-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2495/indicacao_045-2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizado os devidos reparos na estrutura da Praça do Ciclista, especialmente no letreiro danificado.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2496/indicacao_046-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2496/indicacao_046-2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizado os devidos reparos nos equipamentos da academia ao ar livre localizada na Avenida Mato Grosso, que atualmente apresenta aparelhos quebrados.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2497/indicacao_047-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2497/indicacao_047-2025.pdf</t>
   </si>
   <si>
     <t>Necessidade de realização de manutenção asfáltica na Rua Pequizeiros.</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2507/indicacao_048-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2507/indicacao_048-2025.pdf</t>
   </si>
   <si>
     <t>Hora-atividade para professores interinos (contratados).</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2508/indicacao_049-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2508/indicacao_049-2025.pdf</t>
   </si>
   <si>
     <t>Contratação imediata da prestação de serviços de Guardas, Vigias, monitor de pátio, para atender a urgente necessidade de controlar a entrada e saída e reforçar a segurança de crianças, adolescentes e profissionais das escolas públicas municipais em especial CMEIs e Pré-escola</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2509/indicacao_050-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2509/indicacao_050-2025.pdf</t>
   </si>
   <si>
     <t>Instalação de braços e lâmpadas de iluminação pública no Bairro Aliança.</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2510/indicacao_051-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2510/indicacao_051-2025.pdf</t>
   </si>
   <si>
     <t>Tomada de providências urgentes que venham resolver os problemas de pais, alunos e professores de pré-escolas e CMEIs, no que tange a tolerância de horários e disponibilidade de servidor na entrada e saída de crianças nas referidas instituições.</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2525/indicacao_052-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2525/indicacao_052-2025.pdf</t>
   </si>
   <si>
     <t>Recuperação/Manutenção da pista de caminhada da avenida Guarantã/MT-419 até o Bairro Cotrel, incluindo possível alargamento da pista.</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2540/indicacao_53-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2540/indicacao_53-2025.pdf</t>
   </si>
   <si>
     <t>Realização cascalhamento da saída da Escola Novo Horizonte.</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2541/indicacao_54-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2541/indicacao_54-2025.pdf</t>
   </si>
   <si>
     <t>Cascalhamento da MT 419, Linha Páscoa.</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2526/indicacao_055-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2526/indicacao_055-2025.pdf</t>
   </si>
   <si>
     <t>Necessidade de pavimentação da Rua das Orquídeas, bem como a conclusão da pavimentação das Ruas Nogueiras, Ciprestes, Canjarana, Margaridas, Videiras e Av. Lions e Senador Jonas Pinheiro até a Escola Élcio Prates.</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2527/indicacao_056-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2527/indicacao_056-2025.pdf</t>
   </si>
   <si>
     <t>Realização de um novo processo licitatório para a contratação de empresa especializada na coleta e destinação de resíduos sólidos.</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2528/indicacao_057-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2528/indicacao_057-2025.pdf</t>
   </si>
   <si>
     <t>Ampliação do quadro de médicos.</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2529/indicacao_058-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2529/indicacao_058-2025.pdf</t>
   </si>
   <si>
     <t>Revisar a decisão pelo Poder Executivo em reduzir as diárias dos profissionais da saúde.</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2537/indicacao_59-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2537/indicacao_59-2025.pdf</t>
   </si>
   <si>
     <t>Reativação do Posto de Saúde localizado na Escola Novo Horizonte.</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2538/indicacao_60-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2538/indicacao_60-2025.pdf</t>
   </si>
   <si>
     <t>Recuperação do bueiro que liga o Bar do Sr. Roberto à Linha Maranhense.</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2539/indicacao_61-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2539/indicacao_61-2025.pdf</t>
   </si>
   <si>
     <t>Recuperação do bueiro quebrado na Linha do Cléber e Júnior Catarino – Páscoa VI (06).</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2542/indicacao_62-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2542/indicacao_62-2025.pdf</t>
   </si>
   <si>
     <t>Necessidade de adesão ao Programa de Distribuição de Máquinas Pesadas do Governo do Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2543/indicacao_63-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2543/indicacao_63-2025.pdf</t>
   </si>
   <si>
     <t>Necessidade de adesão ao Programa de Substituição de Pontes, proposto pelo Governo do Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2535/indicacao_64-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2535/indicacao_64-2025.pdf</t>
   </si>
   <si>
     <t>Construção de mais salas de aula na Escola do Campo Boa Esperança, localizada na Linha 38.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2554/indicacao_65-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2554/indicacao_65-2025.pdf</t>
   </si>
   <si>
     <t>Reforma das dependências da Escola do Campo Sol Nascente – Linha 38, bem como a construção de um barracão para o armazenamento de equipamentos.</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2536/indicacao_66-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2536/indicacao_66-2025.pdf</t>
   </si>
   <si>
     <t>Melhorias na Escola Municipal do Campo Novo Horizonte.</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2544/indicacao_67-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2544/indicacao_67-2025.pdf</t>
   </si>
   <si>
     <t>Implantação de sistema de coleta seletiva de lixo no municipio.</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2576/indicacao_068-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2576/indicacao_068-2025.pdf</t>
   </si>
   <si>
     <t>Retomada das aulas de zumba, capoeira e outras atividades físicas de caráter público.</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2566/indicacao_69-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2566/indicacao_69-2025.pdf</t>
   </si>
   <si>
     <t>Criação da Guarda Municipal de Guarantã do Norte, em consonância com a Lei Federal n° 13.022/2014.</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Celso Henrique, David da Farmácia, Demilson da Páscoa, Leticia Camargo de Souza</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2555/indicacao_71-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2555/indicacao_71-2025.pdf</t>
   </si>
   <si>
     <t>Ligação da Boca de lobo da Rua Esmeralda com a Rede de Drenagem Pluvial da Rua Tamburis.</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2556/indicacao_73-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2556/indicacao_73-2025.pdf</t>
   </si>
   <si>
     <t>Propostas de Melhorias no Centro de Eventos Renan Dimuriez</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2557/indicacao_74-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2557/indicacao_74-2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo avalie a adoção de medidas similares á Lei do Alvará Autodeclaratório, recentemente sancionada no Município de Cuiabá/MT, com o objetivo de modernizar e desburocratizar os processos administrativos relacionados a construção civil em Guarantã do Norte/MT.</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2558/indicacao_75-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2558/indicacao_75-2025.pdf</t>
   </si>
   <si>
     <t>Construção de alambrados, corrimãos ou grades de proteção nos córregos que cruzam as vias urbanas, especialmente nos trechos localizados nas ruas dos Lírios, Videiras e Lions.</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2577/indicacao_76-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2577/indicacao_76-2025.pdf</t>
   </si>
   <si>
     <t>Que durante as ações de manutenção das estradas vicinais do município, sejam realizadas intervenções em trechos internos de propriedades rurais, especialmente naqueles que ligam a estrada principal às residências e aos resfriadores de leite.</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2578/indicacao_77-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2578/indicacao_77-2025.pdf</t>
   </si>
   <si>
     <t>Aquisição de veículo exclusivo e adequado para o transporte dos pacientes que realizam tratamento de oncologia nos municípios de Sinop/MT e Cuiabá/MT.</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2579/indicacao_78-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2579/indicacao_78-2025.pdf</t>
   </si>
   <si>
     <t>Proposta para Criação de Procedimentos para a Coleta Seletiva de Resíduos.</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2580/indicacao_79-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2580/indicacao_79-2025.pdf</t>
   </si>
   <si>
     <t>Ampliação de salas de aula na escola Municipal Treze de Maio.</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2586/indicacao_80-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2586/indicacao_80-2025.pdf</t>
   </si>
   <si>
     <t>Estudem a viabilidade de implantação de um ponto de embarque e desembarque de estudantes no bairro Ouro Verde.</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2582/indicacao_81-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2582/indicacao_81-2025.pdf</t>
   </si>
   <si>
     <t>A criação de um espaço destinado à juventude, com estrutura adequada para práticas de som automotivo, pista de motocross, espaço para manobras radicais, arrancadões, entre outras atividades._x000D_
 A demanda visa indicar ao Poder Executivo Municipal que sejam realizados estudos técnicos e orçamentários visando à criação de um espaço público multifuncional destinado à juventude, contemplando:_x000D_
 	•	Área específica e regulamentada para encontros de som automotivo;_x000D_
 _x000D_
 	•	Pista de motocross, com estrutura segura para treinamentos e competições;_x000D_
 _x000D_
 	•	Espaço para manobras radicais com bicicletas, skates e motos (tipo pista de wheeling, skate park, etc.);_x000D_
 _x000D_
 	•	Trecho adequado para realização de arrancadões e eventos de automobilismo;_x000D_
 _x000D_
 	•	Infraestrutura de apoio, como iluminação, banheiros, estacionamento e segurança.</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2583/indicacao_82-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2583/indicacao_82-2025.pdf</t>
   </si>
   <si>
     <t>Construção de uma nova escola municipal em Guarantã, com a finalidade de atender à crescente demanda por vagas no ensino fundamental e garantir melhores condições de aprendizagem à população local.</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2581/indicacao_83-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2581/indicacao_83-2025.pdf</t>
   </si>
   <si>
     <t>Disponibilidade de um enfermeiro para acompanhar pacientes oncológicos em viagens para tratamentos nos municípios de Sinop/MT e Cuiabá/MT.</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2593/indicacao_84.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2593/indicacao_84.pdf</t>
   </si>
   <si>
     <t>Instalação de três (03) redutores de velocidade (quebra-molas) na Avenida Cristo Redentor no Bairro Rio de Janeiro, bem como a realização de estudo técnico com o objetivo de identificar os locais mais apropriados para a efetiva implantação desses dispositivos.</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2596/indicacao_85.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2596/indicacao_85.pdf</t>
   </si>
   <si>
     <t>Implantação do projeto social “Bombeiros do Futuro”, em parceria com o Corpo de Bombeiros Militar de Mato Grosso (CBMMT), visando atender crianças e adolescentes de 8 a 12 anos em situação de vulnerabilidade social.</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2594/indicacao_86.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2594/indicacao_86.pdf</t>
   </si>
   <si>
     <t>Implantação do programa minha casa minha vida rural, no município de Guarantã do Norte/MT.</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2601/indicacao_087-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2601/indicacao_087-2025.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo a criação e implantação do Programa ‘Educação no Trânsito’ nas escolas da Rede Municipal de Ensino do Município de Guarantã do Norte – MT.</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2602/indicacao_088-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2602/indicacao_088-2025.pdf</t>
   </si>
   <si>
     <t>Instalação de um redutor de velocidade (quebra-molas) na Rua dos Cedros, especificamente nas proximidades da esquina onde está localizada a Nova Sorveteria.</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>Socorro</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2608/indicacao_089-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2608/indicacao_089-2025.pdf</t>
   </si>
   <si>
     <t>Instalação de dois redutores de velocidade (quebra-molas) na Rua Corbélia, sendo:_x000D_
 •	Um em frente ao bar da Dona Zita_x000D_
 •	E outro nas proximidades da chácara do Senhor Hélio</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2609/indicacao_090-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2609/indicacao_090-2025.pdf</t>
   </si>
   <si>
     <t>Considerando os frequentes episódios de queimadas no lixão municipal, principalmente com o início do verão, quando o clima torna-se mais seco e as temperaturas mais elevadas, recomendo providências urgentes quanto à gestão dos resíduos depositados no local.</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2622/indicacao_091-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2622/indicacao_091-2025.pdf</t>
   </si>
   <si>
     <t>A AFIXAÇÃO DE PLACAS INFORMATIVAS EM HOSPITAL MUNICIPAL E UNIDADES DE SAUDE. 1. Identificação de Profissionais. a) No hospital municipal, seja afixado os nomes dos médicos plantonistas em locais visíveis. b) Nas unidades de saúde, sejam afixados os nomes dos médicos atendentes. 2) Seja instalada uma placa em local visível em cada unidade de saúde com os números das ouvidorias: a) Ouvidoria Prefeitura Municipal b) Ouvidoria Câmara Municipal c) Ouvidoria Ministério Público</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2616/indicacao_92-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2616/indicacao_92-2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada com urgência a construção de um redutor de velocidade (quebra-molas) na esquina da Rua dos Pequizeiros com a Rua Sumaúma, especificamente no cruzamento localizado em frente à Igreja Assembleia de Deus, no Bairro 13 de Maio.</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2619/indicacao_093-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2619/indicacao_093-2025.pdf</t>
   </si>
   <si>
     <t>Instalação de Três Redutores de Velocidade na Rua Pioneiro Genésio Mineto, com Prioridade na Esquina da Rua Sibipiruna.</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2620/indicacao_094-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2620/indicacao_094-2025.pdf</t>
   </si>
   <si>
     <t>1. Construção e instalação de redutores de velocidade (quebra-molas) em pontos estratégicos da Linha Oeste, visando controlar a velocidade dos veículos e garantir maior segurança para todos que utilizam a via._x000D_
 2. Intensificação do molhamento da estrada na Linha Oeste por meio de caminhões-pipa, de forma regular e contínua, a fim de minimizar a poeira e mitigar os impactos negativos na saúde da comunidade.</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2624/indicacao_95-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2624/indicacao_95-2025.pdf</t>
   </si>
   <si>
     <t>- Implantação de Faculdade Pública (UNIVERSIDADE DE MATO GROSSO - UNEMAT ou UNIVERSIDADE FEDERAL DE MATO GROSSO – UFMT).</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2625/indicacao_096-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2625/indicacao_096-2025.pdf</t>
   </si>
   <si>
     <t>Instalação de Quebra Molas na Linha Oeste.</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2626/indicacao_97-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2626/indicacao_97-2025.pdf</t>
   </si>
   <si>
     <t>Instalação de Parquinho Infantil na Linha Oeste.</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2627/indicacao_098-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2627/indicacao_098-2025.pdf</t>
   </si>
   <si>
     <t>Instalação de pontos de Ônibus na Linha Oeste.</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2630/indicacao_099-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2630/indicacao_099-2025.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo, adoção de medidas para regularização dos logradouros e numeração predial do bairro Jardim das Palmeiras, como requisito para habilitação da entrega postal pelos Correios no Município de Guarantã do Norte – MT.</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2631/indicacao_100-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2631/indicacao_100-2025.pdf</t>
   </si>
   <si>
     <t>Rebaixamento da serra do Travessão da Linha 45.</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2632/indicacao_101-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2632/indicacao_101-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de Ambulância para Atendimento às Demandas Emergenciais de Saúde no Município de Guarantã do Norte.</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2633/indicacao_102-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2633/indicacao_102-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de Equipamentos para o Município de Guarantã do Norte.</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2634/indicacao_103-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2634/indicacao_103-2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada, com urgência, a instalação de um redutor de velocidade (quebra-molas) na Linha 27, Comunidade Progresso, em frente ao antigo Posto de Saúde.</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2635/indicacao_104-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2635/indicacao_104-2025.pdf</t>
   </si>
   <si>
     <t>Instalação de câmeras de segurança, bem como a colocação de placas de conscientização, nos seguintes locais públicos: parquinhos infantis, pista de motocross e demais campos e áreas públicas de uso coletivo.</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2636/indicacao_105-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2636/indicacao_105-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação para Conclusão da Pavimentação Asfáltica nos Bairros Santa Marta e Jardim das Palmeiras – Guarantã do Norte/MT.</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2637/indicacao_106-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2637/indicacao_106-2025.pdf</t>
   </si>
   <si>
     <t>Melhoria da infraestrutura das quadras de vôlei de areia localizadas no Lago Municipal e na Praça da Cultura.</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2638/indicacao_107-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2638/indicacao_107-2025.pdf</t>
   </si>
   <si>
     <t>Em regime de urgência, providencie a aquisição de um aparelho de tomografia computadorizada (tomógrafo) para o Hospital Municipal Nossa Senhora do Rosário.</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2651/indicacao_108-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2651/indicacao_108-2025.pdf</t>
   </si>
   <si>
     <t>Instalação de câmeras de segurança nas salas destinadas exclusivamente ao atendimento de pessoas com Transtorno do Espectro Autista (TEA), nas unidades públicas de saúde do município.</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2652/indicacao_109-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2652/indicacao_109-2025.pdf</t>
   </si>
   <si>
     <t>Concessão de ajuda de custo aos acompanhantes de recém-nascidos internados na UTI Neonatal do município de Colíder – MT.</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2659/indicacao_110-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2659/indicacao_110-2025.pdf</t>
   </si>
   <si>
     <t>Instalação de um parque infantil completo e de um bebedouro na Praça Augusto Rodrigues de Oliveira, localizada na Avenida Lions, no Bairro Aeroporto.</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2653/indicacao_111-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2653/indicacao_111-2025.pdf</t>
   </si>
   <si>
     <t>Substituição de quebra-mola invertido por um quebra-mola convencional na Avenida Curitiba, em frente à Sorveteria Gela Guela, no bairro Jardim Vitória.</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2660/indicacao_112-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2660/indicacao_112-2025.pdf</t>
   </si>
   <si>
     <t>Providencie a abertura ao público do banheiros existentes na Praça Municipal de Guarantã do Norte, bem como que instale bebedouros para acesso a água potavel.</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2661/indicacao_113-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2661/indicacao_113-2025.pdf</t>
   </si>
   <si>
     <t>Realize com urgência o cascalhamento da Linha Peixotino, na MT 419, zona rural do Municipio.</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>Irmão Alexandre, Demilson da Páscoa</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2662/indicacao_114-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2662/indicacao_114-2025.pdf</t>
   </si>
   <si>
     <t>Implantação de serviços de coleta de lixo com caminhões coletores caçamba e containers nas esquinas das vias públicas, para depósito e coleta de resíduos sólidos urbanos.</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Zilmar, Veroni Maria Pansera</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2663/indicacao_115-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2663/indicacao_115-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação para inclusão do Municipio de Guarantã do Norte no Programa Casamento Abençoado.</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>Silvio Dutra, Celso Henrique, Demilson da Páscoa, Irmão Alexandre, Leticia Camargo de Souza</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2664/indicacao_116-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2664/indicacao_116-2025.pdf</t>
   </si>
   <si>
     <t>Inclusão no cronograma de obras do Município a pavimentação asfáltica das seguintes vias urbanas:_x000D_
 •	Rua Castanheira_x000D_
 •	Rua dos Cedros_x000D_
 •	Rua das Sumaúmas_x000D_
 •	Rua Maracatiara</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2665/indicacao_117-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2665/indicacao_117-2025.pdf</t>
   </si>
   <si>
     <t>Realização de obras de recuperação da pavimentação asfáltica nos Bairros Centro, Aeroporto, Cidade Nova E H.Pito, com aplicação de micro revestimento a frio.</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2691/indicacao_118-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2691/indicacao_118-2025.pdf</t>
   </si>
   <si>
     <t>Patrolamento e cascalhamento das estradas na Toca do Zorro ( Linha 38), Linha do Borges e Linha Botega.</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2687/indicacao_119-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2687/indicacao_119-2025.pdf</t>
   </si>
   <si>
     <t>Verificação da viabilidade técnica para instalação de banheiros no Campo de Futebol 13 de Maio, no município de Guarantã do Norte.</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2692/indicacao_120-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2692/indicacao_120-2025.pdf</t>
   </si>
   <si>
     <t>Recuperação da Ponte sobre Rio Horizonte II entre a Comunidade Rocil e Santa Clara no Municipio de Guarantã do Norte/MT.</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2693/indicacao_121-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2693/indicacao_121-2025.pdf</t>
   </si>
   <si>
     <t>Implantação da Casa do Idoso no Municipio de Guarantã do Norte/MT.</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2707/indicacao_123-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2707/indicacao_123-2025.pdf</t>
   </si>
   <si>
     <t>Criação do Programa Municipal de Cirurgias Eletivas.</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2708/indicacao_124-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2708/indicacao_124-2025.pdf</t>
   </si>
   <si>
     <t>Implantação de Abrigo Temporário para Moradores de rua.</t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2709/indicacao_125-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2709/indicacao_125-2025.pdf</t>
   </si>
   <si>
     <t>Criação do Programa “Fila Zero” para Exames e Consultas</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2710/indicacao_126-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2710/indicacao_126-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que providencie a disponibilização de um equipamento de internet via satélite (Starlink) à Secretaria Municipal de Infraestrutura, sob a responsabilidade do secretário Alex Pilatti.</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2713/indicacao_127-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2713/indicacao_127-2025.pdf</t>
   </si>
   <si>
     <t>Substituição das pontes localizadas nas seguintes regiões, preferencialmente por pontes tubulares ARMCO ou estruturas adequadas para garantir maior segurança e durabilidade:_x000D_
 1.	Linha Peixotinho – pontes que necessitam de reparos para garantir o tráfego seguro; (1 ponte)_x000D_
 2.	Entre o Ypê Amarelo e a Páscoa 6 – (2 pontes)_x000D_
 3.	Entre a Páscoa 6 e Páscoa 5 – ponte próxima à propriedade do Sr. Cabeção; (1 ponte)_x000D_
 4.	MT-419 – Ponte antes do Ypê Amarelo; (1 ponte)_x000D_
 5.	Entre o Bar do Zé Roberto e a Páscoa 5 – (2 pontes)_x000D_
 6.	Ponte que liga a Linha 27 à MT-419 e ao Marco 0 – (1 ponte)</t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2755/indicacao_128-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2755/indicacao_128-2025.pdf</t>
   </si>
   <si>
     <t>Revitalização do campo de futebol do Bairro 13 de Maio, com melhorias na estrutura física, nivelamento do gramado, manutenção/substituição do alambrado, revitalização das traves, pintura, iluminação e demais adequações necessárias ao bom uso da comunidade.</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2714/indicacao_129-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2714/indicacao_129-2025.pdf</t>
   </si>
   <si>
     <t>Instalação de iluminação no Campo da Páscoa 2, bem como a revitalização do gramado do referido campo.</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2756/indicacao_130-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2756/indicacao_130-2025.pdf</t>
   </si>
   <si>
     <t>Construção de um campo de futebol com gramado sintético no município, com estruturas necessárias para atender a população guarantanhense.</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2757/indicacao_131-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2757/indicacao_131-2025.pdf</t>
   </si>
   <si>
     <t>Cascalhamento da Linha São Jorge, no sentido da Serra do Havaí, bem como das vias vicinais existentes, em especial a linha em que residem as Senhoras Arminda Gabriel de Souza, Alvira Sartor e Senhora Maria Cegobe.</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2758/indicacao_132-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2758/indicacao_132-2025.pdf</t>
   </si>
   <si>
     <t>1.	Cascalhamento na MT-419, Linha da Páscoa;_x000D_
 2.	Limpeza do bosque localizado na MT-419, na curva do Padre, especificamente no lado esquerdo da via.</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2759/indicacao_133-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2759/indicacao_133-2025.pdf</t>
   </si>
   <si>
     <t>Rebaixamento da serra e o alinhamento/abertura da curva na Linha 27, conforme solicitação dos produtores rurais da região.</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2760/indicacao_134-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2760/indicacao_134-2025.pdf</t>
   </si>
   <si>
     <t>Devido ao registro de diversos acidentes de trânsito em ruas e avenidas do município, seja realizada a verificação da situação do tráfego, especialmente nos pontos mais críticos, e, se possível, promovida a melhoria da sinalização horizontal, com pintura das faixas e demais marcas viárias que se encontram bastante apagadas.</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2761/indicacao_135-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2761/indicacao_135-2025.pdf</t>
   </si>
   <si>
     <t>Sugere a ampliação da estrutura física das Unidades de Saúde da Família (USF) localizadas nos bairros Aeroporto, São Cristóvão e 13 de Maio no município de Guarantã do Norte.</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2762/indicacao_136-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2762/indicacao_136-2025.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, que analise a viabilidade de os moradores das Linhas 38 e 45 passarem a ser atendidos na Unidade de Saúde da Família Rural IX, localizada ao lado do SESP, neste município de Guarantã do Norte.</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2763/indicacao_137-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2763/indicacao_137-2025.pdf</t>
   </si>
   <si>
     <t>Sugere a viabilização da construção de uma unidade escolar estadual, com 16 (dezesseis) salas de aula, no Bairro Araguaia, em área localizada ao lado da Unidade Básica de Saúde (UBS), mediante parceria entre o Governo do Estado de Mato Grosso, por meio da Secretaria de Estado de Educação – SEDUC, e a Prefeitura Municipal de Guarantã do Norte.</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2764/indicacao_138-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2764/indicacao_138-2025.pdf</t>
   </si>
   <si>
     <t>Sugere a doação de um terreno público localizado ao lado da Unidade Básica de Saúde (UBS) do Bairro Araguaia no município de Guarantã do Norte, com a finalidade de construção de uma escola estadual.</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2765/indicacao_139-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2765/indicacao_139-2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizada ações de arborização e urbanização ao redor da Academia de Saúde do Bairro Aeroporto, situada nas proximidades da Escola Élcio Prates, contemplando a instalação de bancos e a implantação de um playground.</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2771/indicacao_140-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2771/indicacao_140-2025.pdf</t>
   </si>
   <si>
     <t>Sugerir à Prefeitura Municipal a construção de uma praça pública em terreno de sua propriedade localizado na rua que dá acesso ao Loteamento Cidade Jardim, especificamente na interseção entre a Rua das Carnaúbas e a Rua das Palmas.</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2780/indicacao_141-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2780/indicacao_141-2025.pdf</t>
   </si>
   <si>
     <t>Revitalização do Cemitério Municipal, contemplando ações como:_x000D_
 •	Recuperação e pintura de muros e portões;_x000D_
 •	Manutenção das calçadas internas e acessibilidade;_x000D_
 •	Limpeza e conservação periódica;_x000D_
 •	Paisagismo e organização geral do espaço;_x000D_
 •	Modernização com construção de recepção e banheiros.</t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2779/indicacao_142-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2779/indicacao_142-2025.pdf</t>
   </si>
   <si>
     <t>Regularização das áreas onde estão localizadas as escolas do campo, bem como dos terrenos em torno das mesmas, de modo a assegurar a correta documentação das propriedades.</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2778/indicacao_143-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2778/indicacao_143-2025.pdf</t>
   </si>
   <si>
     <t>Implantação de uma pista de caminhada no Bosque do Lago Municipal de Guarantã do Norte/MT.</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2789/indicacao_145-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2789/indicacao_145-2025.pdf</t>
   </si>
   <si>
     <t>Ampliação do painel de placas solares e aquisição e instalação de ar condicionado na Escola Municipal Indigena Kasã.</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2790/indicacao_n_146-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2790/indicacao_n_146-2025.pdf</t>
   </si>
   <si>
     <t>Indico a construção de uma escola para atendimento dos alunos da Aldeia Nãpoõro da Etnia Panará.</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2791/indicacao_147-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2791/indicacao_147-2025.pdf</t>
   </si>
   <si>
     <t>Indico aquisição e instalação de dois bebedouros, sendo um na Escola Municipal Indígena da Aldeia Sonkwê e outro na Escola Municipal Indígena Kremaiti da Aldeia Kressã.</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2831/indicacao_148-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2831/indicacao_148-2025.pdf</t>
   </si>
   <si>
     <t>Implantação de faixa elevada para travessia de pedestres, com redutor de velocidade e devida sinalização, nas duas laterais da Creche Gente Miúda, na Avenida Guarantã.</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2856/indicacao_149-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2856/indicacao_149-2025.pdf</t>
   </si>
   <si>
     <t>Indico a Necessidade de que o Poder Executivo Municipal, por meio da Secretaria Municipal de Educação, analise e considere a adoção de Programa Shape The Future da Microsoft, visando a melhoria da educação pública com tecnologia, inclusão, eficiência e segurança, aproveitando o Pregão Eletronico n° 90007/2025 do Fundo Nacional de Desenvolvimento da Educação (FNDE).</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2857/indicacao_151-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2857/indicacao_151-2025.pdf</t>
   </si>
   <si>
     <t>Indico a Necessidade de que o Poder Executivo Municipal, por meio da Secretaria de Saúde, providêncie as seguintes melhorias na infraestrutura e nos serviços das Únidades Básicas de Saúde (UBS/PSF) do Municipio, em especial a únidade Basica de Saúde 13 de Maio.</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2863/indicacao_152-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2863/indicacao_152-2025.pdf</t>
   </si>
   <si>
     <t>Adote as providências necessárias para regulamentar e aplicar integralmente a Lei Municipal n° 721 de 06 de fevereiro de 2009, que "Dispõe sobre estágio de estudantes e dá outras providências."</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2881/indicacao_153-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2881/indicacao_153-2025.pdf</t>
   </si>
   <si>
     <t>Aquisição de veículo van para secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2882/indicacao_154-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2882/indicacao_154-2025.pdf</t>
   </si>
   <si>
     <t>Que determine ao setor competente da administração pública a instalação de uma cerca protetora ao redor do lago central, especialmente na parte que margeia o córrego, bem como a implantação de um parquinho infantil na área ociosa existente ao lado do lago.</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2883/indicacao_155-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2883/indicacao_155-2025.pdf</t>
   </si>
   <si>
     <t>Realização de vistoria técnica e consequente remoção, substituição ou manutenção dos brinquedos danificados nos playgrounds das praças públicas deste Município. (fotos em anexo).</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2901/indicacao_156-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2901/indicacao_156-2025.pdf</t>
   </si>
   <si>
     <t>Revitalização do Córrego Central.</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2902/indicacao_157-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2902/indicacao_157-2025.pdf</t>
   </si>
   <si>
     <t>Que sejam adotadas medidas, por meio da Secretaria Municipal de Saúde, para implementar um sistema de agendamento de consultas médicas e procedimentos de saúde através do aplicativo WhatsApp ou de outro canal digital de fácil acesso à população.</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2903/indicacao_158-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2903/indicacao_158-2025.pdf</t>
   </si>
   <si>
     <t>Estudo técnico e financeiro visando à atualização salarial dos servidores públicos municipais, tanto concursados quanto comissionados, considerando a defasagem salarial acumulada nos últimos anos.</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2904/indicacao_159-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2904/indicacao_159-2025.pdf</t>
   </si>
   <si>
     <t>Revisão e atualização dos valores salariais/remuneração dos garis contratados por meio da Cooperativa COOPERVALE, bem como que verifique se os referidos trabalhadores estão recebendo os adicionais de insalubridade, periculosidade e adicional noturno, e caso não estejam, que tais direitos sejam devidamente assegurados e pagos.</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2905/indicacao_160-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2905/indicacao_160-2025.pdf</t>
   </si>
   <si>
     <t>Construção de um Centro de Referência de Assistência Social – CRAS no Município de Guarantã do Norte/MT.</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2906/indicacao_161-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2906/indicacao_161-2025.pdf</t>
   </si>
   <si>
     <t>Aquisição de caminhão varredor para o município de Guarantã do Norte/MT.</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2917/indicacao_162-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2917/indicacao_162-2025.pdf</t>
   </si>
   <si>
     <t>Adote as providências administrativas necessárias para proceder à Reforma Administrativa no âmbito do Município, bem como promover a elaboração e realização de concurso público, em observância ao interesse público e às necessidades imediatas da Administração.</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>Celso Henrique, Demilson da Páscoa, Irmão Alexandre, Leticia Camargo de Souza</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2918/indicacao_163-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2918/indicacao_163-2025.pdf</t>
   </si>
   <si>
     <t>Indico a necessidade urgente de realizar a pavimentação asfáltica e a instalação de sinalização adequada na Rua dos Oitis, localizado no Setor Industrial, com especial atenção ao trecho que dá acesso á Escola Municipal Prof° Sueli Olmira Pereira.</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2919/indicacao_164-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2919/indicacao_164-2025.pdf</t>
   </si>
   <si>
     <t>Requer se a adoção imediata e prioritária de medidas de segurança e manutenção, que inclui o cercamento (visando a higiene e sanidade), o correto nivelamento do solo com edição de área (para drenagem) e a instalação de nova iluminação.</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2920/indicacao_165-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2920/indicacao_165-2025.pdf</t>
   </si>
   <si>
     <t>Regularização da presença de acompanhantes para pacientes submetidos a cirurgias de média complexidade, permitindo que um familiar ou responsável permaneça com o paciente nos períodos pré e pós-operatório, conforme avaliação clínica e critérios estabelecidos pela equipe médica e pela gestão hospitalar.</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2921/indicacao_166-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2921/indicacao_166-2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a aquisição de novos mobiliários destinados ao Lar do Idoso e à Casa da Retaguarda.</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2922/indicacao_167-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2922/indicacao_167-2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo elabore estudo e projeto para adaptar a Capela Mortuária Municipal “Euclides Gaia” com a instalação de uma divisória retrátil, permitindo a realização de dois velórios simultâneos quando necessário.</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2923/indicacao_168-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2923/indicacao_168-2025.pdf</t>
   </si>
   <si>
     <t>Realização de manutenção paliativa na avenida que dá acesso à Escola Elcio Prates, localizada no Bairro Aeroporto.</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>Celso Henrique, Irmão Alexandre, Leticia Camargo de Souza</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2924/indicacao_169-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2924/indicacao_169-2025.pdf</t>
   </si>
   <si>
     <t>Reforma e Manutenção de Urgência das três pontes Localizados na Linha Cachoeirinha União.</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2925/indicacao_170-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2925/indicacao_170-2025.pdf</t>
   </si>
   <si>
     <t>Solicita se a liberação, em caráter de excepcional e temporário, para a montagem e funcionamento de brinquedos infláveis (pula-pula) e venda de algodão-doce na Praça da Cultura do Município de Guarantã do Norte/MT.</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2971/indicacao_171-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2971/indicacao_171-2025.pdf</t>
   </si>
   <si>
     <t>Destinação de um terreno no Loteamento Industrial para a construção de uma Central de Triagem e Beneficiamento de Resíduos Recicláveis (Barracão)._x000D_
 Requer-se que a permissão e o projeto sejam direcionados para a Associação ou Cooperativa de Catadores do Município, com o objetivo de centralizar e formalizar as atividades de coleta e reciclagem.</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2972/indicacao_172-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2972/indicacao_172-2025.pdf</t>
   </si>
   <si>
     <t>Adoção das providências necessárias para efetuar o repasse do Incentivo Financeiro Adicional aos Agentes Comunitários de Saúde (ACS) e aos Agentes de Combate às Endemias (ACE), conforme legislação federal vigente.</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2973/indicacao_173-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2973/indicacao_173-2025.pdf</t>
   </si>
   <si>
     <t>Implantação de área de estacionamento no canteiro central da Avenida Dantes Martins de Oliveira, mais precisamente em frente à Igreja Evangélica Assembleia de Deus – CEADSETA, contemplando as duas vias de circulação da avenida._x000D_
 Adicionalmente, solicito que seja avaliada a implantação de faixa elevada em frente à referida igreja, a fim de proporcionar maior segurança aos pedestres, considerando também o fluxo intenso no local.</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2974/indicacao_174-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2974/indicacao_174-2025.pdf</t>
   </si>
   <si>
     <t>Tomem as providências necessárias para destinar e estruturar um local adequado para o embarque, desembarque e espera dos pacientes de Guarantã do Norte que realizam tratamento de saúde em Cuiabá.</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2975/indicacao_175-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2975/indicacao_175-2025.pdf</t>
   </si>
   <si>
     <t>Instalação de tubos de drenagem de águas pluviais na Rua das Margaridas no Bairro Aeroporto, construção de galerias ou medidas definitivas.</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2976/indicacao_176-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2976/indicacao_176-2025.pdf</t>
   </si>
   <si>
     <t>Que sejam contemplados com micro pavimentação asfáltica à frio os seguintes logradouros públicos do município de Guarantã do Norte:_x000D_
 rua Pioneiro Genésio Minetto; rua das Palmas; rua das Paineiras; rua dos Ipês; rua dos Cajueiros; rua das Macieiras; rua das Aroeiras; rua dos Ébanos; rua das Palmeiras; rua das Figueiras; rua das Castanheiras; rua dos Cedros; rua das Amoreiras; rua dos Bálsamos; rua dos Pinheiros; rua dos Mognos; rua Curitiba; rua dos Flamboyants; rua das Amburanas; rua dos Marumas; rua dos Angicos; rua dos Ingazeiros; rua dos Pequizeiros; rua dos Ciprestes; rua dos Faveiros; rua das Sapucaias; rua das Amendoeiras; avenida Lions Club Internacional; rua das Margaridas; rua dos Lírios; rua das Videiras; rua das Graviolas; rua Sumaúma; rua Maracatiara; travessa das Flores; avenida Nogueira; rua Babaçu; avenida Pau Brasil; rua Bocaiúva; rua Urupês; avenida Sibipiruna; rua Canjarana; rua dos Jaracatiás; avenida Dante Martins de Oliveira; avenida Imbaré; avenida Maricá; etc.</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2977/indicacao_177-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2977/indicacao_177-2025.pdf</t>
   </si>
   <si>
     <t>Adoção de providências para a recuperação da Rua das Tulipas, localizada no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2978/indicacao_178-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2978/indicacao_178-2025.pdf</t>
   </si>
   <si>
     <t>Implantação da Sala Lilás no município de Guarantã do Norte – MT, destinada ao atendimento humanizado e sigiloso de mulheres, adolescentes e crianças vítimas de violência física, sexual, psicológica e outras formas de agressão.</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2979/indicacao_179-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2979/indicacao_179-2025.pdf</t>
   </si>
   <si>
     <t>Que adotem as providências necessárias para destinar e estruturar um local apropriado para o embarque, desembarque e espera dos pacientes de Guarantã do Norte que realizam tratamento de saúde na cidade de Cuiabá.</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2980/indicacao_180-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2980/indicacao_180-2025.pdf</t>
   </si>
   <si>
     <t>A implementação de programas de capacitação continuada destinados aos profissionais do Hospital Municipal Nossa Senhora do Rosário, das Unidades Básicas de Saúde (UBSs) e aos Agentes Comunitários de Saúde (ACS). O objetivo é aprimorar o acolhimento, triagem, atendimento, registro, notificação e encaminhamento de mulheres, crianças e adolescentes vítimas de violência doméstica e outras formas de agressão.</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2981/indicacao_181-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2981/indicacao_181-2025.pdf</t>
   </si>
   <si>
     <t>Promova, de forma contínua, palestras, rodas de conversa e capacitações direcionadas aos servidores públicos municipais do sexo masculino, abordando temas relacionados à prevenção da violência contra a mulher, igualdade de gênero, respeito aos direitos das mulheres e comportamentos não violentos no ambiente institucional e familiar.</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
     <t>MOC A</t>
   </si>
   <si>
     <t>Moção de Aplauso</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2522/mocao_de_aplauso_001-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2522/mocao_de_aplauso_001-2025.pdf</t>
   </si>
   <si>
     <t>Em homenagem ao dia Internacional da Mulher.</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2629/mocao_de_apluso_002-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2629/mocao_de_apluso_002-2025.pdf</t>
   </si>
   <si>
     <t>Ao Senhor José Pereira dos Santos, conhecido como Zé Baiano.</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2686/mocao_de_aplauso_003-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2686/mocao_de_aplauso_003-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, ao jovem atleta Eryk Vinícius Ferreira Guedes.</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2688/mocao_de_aplauso_004-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2688/mocao_de_aplauso_004-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, ao professor e treinador Valdir Ramos Bezerra da Silva.</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2712/mocao_aplauso_005-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2712/mocao_aplauso_005-2025.pdf</t>
   </si>
   <si>
     <t>HOMENAGEADOS: Delegado de Polícia Civil _x000D_
 _x000D_
 1 - Waner dos Santos Neves_x000D_
 _x000D_
 INVESTIGADORES:_x000D_
 _x000D_
 02 - Luis Felipe do Espírito Santo Ribeiro_x000D_
 03 - Emery Bandeira de Almeida Junior_x000D_
 04 - Mariana Calcanhoto Leal da Silva_x000D_
 05 - Rômulo Flanegan Esperança Campos_x000D_
 06 - Adenilson Alves Matos_x000D_
 07 - Vanessa Ferreira Barbosa_x000D_
 08 - Massao Kurashima Filho_x000D_
 09 - Walber Campos do Carmo_x000D_
 _x000D_
 ESCRIVÃO:_x000D_
 _x000D_
 10 - Danilo Venceslau Machado Resende Rodrigues_x000D_
 _x000D_
 ASSESSORES JURÍDICOS:_x000D_
 _x000D_
 11 - Dhiallyxson Maxwell Cores Sinêz_x000D_
 12 - Éder Eduardo Mota Müller</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2828/mocao_de_aplauso_007-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2828/mocao_de_aplauso_007-2025.pdf</t>
   </si>
   <si>
     <t>HOMENAGEADA: Senhora Primeira Dama do Estado Virginia Mendes.</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2865/mocao_de_aplauso_008-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2865/mocao_de_aplauso_008-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao senhor Jilson Francisco da Silva, em reconhecimento à sua destacada trajetória de vida pública e relevantes serviços prestados ao Estado de Mato Grosso e à agricultura familiar.</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2866/mocao_de_aplauso_009-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2866/mocao_de_aplauso_009-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso à Senhora Andreia Carolina Domingues Fujioka, Gestora Governamental do Estado de Mato Grosso e atual Secretária de Estado de Agricultura Familiar, em reconhecimento à sua exemplar trajetória profissional, dedicação à administração pública e relevantes serviços prestados ao fortalecimento da agricultura familiar e ao desenvolvimento do Estado.</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2916/mocao_de_aplauso__010-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2916/mocao_de_aplauso__010-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso à Equipe Ávila Noticias e, em especial, ao Jornalista Gilmar Ávila.</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2986/mocao_de_aplauso_011-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2986/mocao_aplauso_011-2025.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE GUARANTÃ DO NORTE, Estado de Mato Grosso, no uso de suas atribuições legais, apresenta, na forma regimental, a presente MOÇÃO DE APLAUSO, à Banda Musical Raça Leal pelo relevante trabalho cultural que o grupo desenvolve.</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2450/pdl_001-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2450/pdl_001-2025.pdf</t>
   </si>
   <si>
     <t>"Concede Titulo de cidadão Honorário Guarantanhense ao Dr. Paulo Osti de Medeiros."</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2553/pdl_002-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2553/pdl_002-2025.pdf</t>
   </si>
   <si>
     <t>"Concede Titulo de cidadã honorária Guarantanhense a senhora Irondina Cesar Ferretto."</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
     <t>FOTF - 5 - FINANÇAS, ORÇAMENTO, TRIBUTAÇÃO E FISCALIZAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2656/pdl_003-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2656/pdl_003-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a aprovação das Contas Anuais de Governo da Prefeitura Municipal de Guarantã do Norte/MT, relativas ao exercício financeiro de 2022."</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2864/pdl_04-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2864/pdl_04-2025.pdf</t>
   </si>
   <si>
     <t>"Concede Titulo de cidadão honorário Guarantanhense ao Senhro Luis Maciel Pereira Campos."</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2987/pdl_005-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2987/pdl_005-2025.pdf</t>
   </si>
   <si>
     <t>"Concede título de cidadão honorário Guarantanhense ao Senhor Emanuel Welington de Souza Miranda ".</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
     <t>CFOTF - COMISSÃO DE FINANÇAS, ORÇAMENTO, TRIBUTAÇÃO E FISCALIZAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2999/projeto_decreto_legislativo_006-2025_-_contas_de_governo_2024.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2999/projeto_decreto_legislativo_006_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Aprovação das Contas Anuais de Governo da Prefeitura Municipal de Guarantã do Norte, relativas ao exercício financeiro de 2024.</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
     <t>Celso Henrique, Zilmar, Alexandre e Demilson</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2996/pdl_007-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2996/pdl_007-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar, por anulação parcial ou total de dotações orçamentárias, de acordo com o artigo 43 da Lei nº 4.320/64 e Lei Municipal nº 2.431/2025, de 04 de fevereiro de 2025.</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2997/pdl_008-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2997/pdl_008-2025.pdf</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Alberto Márcio Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2471/plcm_001-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2471/plcm_001-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o reajuste do piso salarial dos profissionais do magistério público da educação básica."</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2472/plcm_002-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2472/plcm_002-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração da redação do Caput do artigo 11 da Lei Complementar n° 187 de 09 de junho de 2011."</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2473/plcm_003-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2473/plcm_003-2025.pdf</t>
   </si>
   <si>
     <t>"Acrescenta os parágrafos 1° ao 5° ao art. 76 da Lei n° 091 de 18 de maio de 2005, que dispõe sobre a reestruturação do regime próprio de previdência social do município de Guarantã do Norte/MT, e dá outras providências."</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2515/plc_004-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2515/plc_004-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a instituir o Programa de Recuperação Fiscal - REFIS, no município de Guarantã do Norte–MT, e dá outras providências.</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2546/projeto_complementar_005-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2546/projeto_complementar_005-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do Programa de Incentivo á doação de cascalho e dispõe sobre a cessão temporária de áreas para extração pelo município de Guarantã do Norte."</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2560/plc_006-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2560/plc_006-2025.pdf</t>
   </si>
   <si>
     <t>"Institui o Plano Municipal de mobilidade urbana do Município de Guarantã do Norte–MT,  e dá outras Providências."</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2571/plc_007-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2571/plc_007-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a não ajuizar ações para cobrança de dívida ativa da Fazenda Pública Municipal relativas a créditos de Natureza Tributária e não Tributária iguais ou inferiores a R$ 3.000,00 (três mil reais) na data da apuração dos valores, sem prejuízo da manutenção da sua cobrança no âmbito administrativo e dá outras providências."</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2748/plc_008-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2748/plc_008-2025.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Complementar n°296 de 08 de novembro de 2021, que dispõe sobre a Gestão democrática do ensino municipal por meio da adoção do sistema seletivo para escolha dos dirigentes dos estabelecimentos de ensino e a criação de conselhos deliberativos da comunidade escolar nas unidades de ensino, e dá outras providencias"</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2826/plc_009-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2826/plc_009-2025.pdf</t>
   </si>
   <si>
     <t>"Altera a redação da Lei Complementar n° 91, de 18 de maio de 2005, que reestrutura o regime próprio de previdência social do Municipio de Guarantã do Norte/MT e da outras providências."</t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2842/plc_010-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2842/plc_010-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a contratação por tempo determinado para atender a necessidade temporária de expecional interesse público, nos termos do inciso IX do art. 37 da Constituição Federal, e dá outras providências."</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2843/plc_11-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2843/plc_11-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Contratação por tempo determinado para atender a necessidade temporaria de excepcional interesse público, nos termos do inciso IX do art. 37 da Constituição Federal, e dá outra providências."</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2894/plc_012-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2894/plc_012-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a criar cargos de comissão e dá outras providências."</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2534/plcl_001-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2534/plcl_001-2025.pdf</t>
   </si>
   <si>
     <t>“ALTERA O NUMERO DE VAGAS DE CARGO COMISSIONADO CONTIDOS NO ARTIGO 1º INCISO V DA LEI COMPLEMENTAR Nº 323/2023, DE 20/01/2023, PARA COMPOR O QUADRO DE SERVIDORES DA CÂMARA MUNICIPAL DE GUARANTÃ DO NORTE – MT, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2443/pll_001-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2443/pll_001-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização da ampliação do período contratual dos servidores temporários da área de educação para até 2 (dois) anos, no âmbito do município de Guarantã do Norte, e dá outras providências."</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2458/pll_003-2025_2.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2458/pll_003-2025_2.pdf</t>
   </si>
   <si>
     <t>"Institui o dia do pastor evangélico no âmbito do município de Guarantã do Norte/MT, e dá outras providências."</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2455/pll_04-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2455/pll_04-2025.pdf</t>
   </si>
   <si>
     <t>"Institui a política Municipal de incentivo á pratica profissional de esportes eletrônicos, no âmbito do Município de Guarantã do Norte, e dá outras providências."</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2448/pll_007-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2448/pll_007-2025.pdf</t>
   </si>
   <si>
     <t>"Declara entidade de utilidade pública a associação de mães, pais e amigos do autista (AMPAA) de Guarantã do Norte/MT, e dá outras providências."</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2464/pll_008-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2464/pll_008-2025.pdf</t>
   </si>
   <si>
     <t>“Estabelece critérios para a guarda, a permanência e a circulação de cães ferozes em locais públicos.”</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2468/pll_009-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2468/pll_009-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a proibição de inauguração de obras públicas antes de sua conclusão integral, e dá outras providências."</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2469/pll__010-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2469/pll__010-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a vedação das obras de pavimentação das vias públicas sem prévia execução das redes subterrâneas de infraestrutura básica".</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2545/pll_014-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2545/pll_014-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe Sobre a Instituição da “Semana Da Conscientização Sobre as Doenças Oculares” No Âmbito Das Escolas Da Rede Municipal de Ensino de Guarantã Do Norte/Mt."</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2565/pll_015-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2565/pll_015-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade de comunicação prévia ou imediata por mensagem de texto (SMS ou Aplicativo de Mensagens) á população em caso de manutenção ou interrupção do fornecimento de água do Município de Guarantã do Norte/MT."</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
     <t>Celso Henrique, Irmão Alexandre, Silvio Dutra, Zilmar</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2562/-_pll016-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2562/-_pll016-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre alteração do artigo 11 da Lei 1295/2015, de 09 de maio de 2025, e dá outras providências."</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2595/pll_017-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2595/pll_017-2025.pdf</t>
   </si>
   <si>
     <t>"Reconhece de utilidade pública a associação maranata, com sede no município de Guarantã do Norte/MT, e dá outras providências."</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2590/pll_018-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2590/pll_018-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a proibição da instalação de camarotes ou áreas vip em frente a palcos em eventos realizados com recursos públicos, ou contrapartida pública no município de Guarantã do Norte/MT, e dá outras providências."</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
     <t>Silvio Dutra, David da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2589/pll_019-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2589/pll_019-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a obrigatoriedade da divulgação da lista de espera de crianças com transtorno do espectro Autista (TEA) para atendimentos de terapia ocupacional, Fisioterapia, Fonoaudiologia e Pediatria no site oficial da Prefeitura Municipal de Guarantã do Morte/MT, e dá outras providências.”</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2591/pll_017-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2591/pll_017-2025.pdf</t>
   </si>
   <si>
     <t>"Reconhece de utilidade pública a associação Maranata, com sede no Municipio de Guarantã do Norte/MT, e dá outras providências."</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2711/pll_021-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2711/pll_021-2025.pdf</t>
   </si>
   <si>
     <t>Reconhece de Utilidade Pública a Associação Comunitária de Integração, Desenvolvimento e Assistência a Familia do Mato Grosso - AME, com sede no município de Guarantã do Norte, e dá outras providências.</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2610/pll_022-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2610/pll_022-2025.pdf</t>
   </si>
   <si>
     <t>“Concede a revisão geral e anual da remuneração dos servidores do Poder Legislativo, de que trata o art. 37, inciso X, da Constituição Federal, e o art. 47 da Lei Complementar nº 259/2017, e dá outras providências.”</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2603/pll_023-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2603/pll_023-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a obrigatoriedade de afixação de placas informativas acerca dos direitos das pessoas com Transtorno do Espectro Autista (TEA) e das pessoas com deficiência em estabelecimentos públicos e privados do município de Guarantã do Norte, e dá outras providências.”</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2628/pll_024-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2628/pll_024-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a instituir o Programa Municipal de Apoio e Incentivo ao Esporte, e dá outras Providências."</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
     <t>David da Farmácia, Celso Henrique, Demilson da Páscoa, Irmão Alexandre, Leticia Camargo de Souza, Silvio Dutra, Veroni Maria Pansera, Zilmar</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2607/pll_025-2025_2.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2607/pll_025-2025_2.pdf</t>
   </si>
   <si>
     <t>"Denomina o Lago Municipal de Guarantã do Norte como "Lago Municipal Gilberto Couto - Beto Caça e Pesca" e dá outras providências."</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2611/pll_026-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2611/pll_026-2025.pdf</t>
   </si>
   <si>
     <t>“Concede a revisão geral anual dos subsídios dos vereadores do Poder Legislativo do Município de Guarantã do Norte/MT, nos termos do art. 37, inciso X, da Constituição Federal.”</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
     <t>Silvio Dutra, Celso Henrique, David da Farmácia, Demilson da Páscoa, Irmão Alexandre</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2612/pll_027-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2612/pll_027-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a proibição da instalação de camarotes ou áreas VIP em frente a palcos e também reservas de estandes para comércio local em eventos realizados com recursos públicos ou contrapartida pública no Município de Guarantã do Norte/MT, e dá outras providências.”</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2654/pll_028-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2654/pll_028-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre ajustes na estrutura administrativa da Câmara Municipal, com inclusão e criação de cargos em comissão, readequando requisitos e atribuições funcionais, e dá outras providências."</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2640/pll_030-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2640/pll_030-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o direito da gestante à escolha informada da via de parto no âmbito do Sistema Único de Saúde (SUS) no município de Guarantã do Norte-MT, e dá outras providências.</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2641/pll_032-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2641/pll_032-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de acolhimento familiar de crianças e adolescentes em situação de risco e vulnerabilidade, no âmbito do município de Guarantã do Norte – MT, e dá outras providências.</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2672/pll_034-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2672/pll_034-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implementação e utilização do sistema único e integrado de execução orçamentária, administração financeira e controle do Estado de Mato Grosso - SIAFIC-MT, desenvolvido pelo Tribunal de Contas do Estado de Mato Grosso, no âmbito do município de Guarantã do Norte-MT e das outras providências.</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2689/pll_036-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2689/pll_036-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a destinar aparelhos celulares funcionais, com números fixos de Whatsapp, para uso exclusivo dos Secretários Municipais durante o exercício de suas funções, e dá outras providências.</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2685/pll_039-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2685/pll_039-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da ciclofaixa localizada na Rodovia MT-419, no município de Guarantã do Norte/MT, como "Ciclofaixa Ana Didomenico", e dá outras providências.</t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2716/pll_040-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2716/pll_040-2025.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos à Lei Municipal nº 02, de 28 de março de 1988, que dispõe sobre as normas e exigências para aprovação dos loteamentos urbanos no Município de Guarantã do Norte – MT, a fim de instituir a obrigatoriedade da previsão e instalação de redutores de velocidade nos projetos de loteamento.</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2752/pll_041-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2752/pll_041-2025.pdf</t>
   </si>
   <si>
     <t>Institui a obrigatoriedade da divulgação pública e atualizada da lista de espera para cirurgias eletivas de média e alta complexidade no âmbito dos sistema único de saúde (SUS) no Municipio de Guarantã do Norte/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2827/pll_44-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2827/pll_44-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de reconstrução dentaria para mulheres vítimas de violência doméstica no âmbito do sistema único de saúde (SUS) e dá outras providências.</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2751/pll_45-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2751/pll_45-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a afixação de placas informativas de identificação de profissionais e de canais de ouvidoria em todas as unidades de saúde pública do municipio de Guarantã do Norte/MT e dá outras providências.</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2783/pll_46-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2783/pll_46-2025.pdf</t>
   </si>
   <si>
     <t>Reconhece de Ultilidade Pública a Associação Focinho Amigo, com sede no Municipio de Guarantã do Norte, e dá outras providências.</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2862/pll_047-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2862/pll_047-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Instituir o Programa Municipal de Apoio e Incentivo a Construção e Revitalização de Calçadas e Passeios Públicos no Municipio de Guarantã do Norte/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2847/pll_048-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2847/pll_048-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a denominação de via pública no Municipio de Guarantã do Norte/MT e dá outras providências."</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2861/pll_49-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2861/pll_49-2025.pdf</t>
   </si>
   <si>
     <t>Reconhece de ultilidade pública a associação Maciel Fight de Artes Marciais e Cultura do Norte Matogrossense-MT, com sede no Municipio de Guarantã do Norte, e dá outras providências.</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2879/pll_050-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2879/pll_050-2025.pdf</t>
   </si>
   <si>
     <t>Institui o "Dia da Peregrinação de São Miguel Arcanjo" a ser celebrado no último domingo do mês de setembro, e dá outras providências.</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2900/pll_052-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2900/pll_052-2025.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Guarantã do Norte/MT a campanha permanente de arrecadação de brinquedos usados, denominada "Brinquedos que faz sorrir" e dá outras providências.</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/3010/projeto_lei_legislativo_054-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/3010/projeto_lei_legislativo_054-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a institui no âmbito do município o programa municipal de incentivo à pesca esportiva na modalidade “pesque e solte” no lago municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2988/projeto_lei_legislativo_055-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2988/projeto_lei_legislativo_055-2025.pdf</t>
   </si>
   <si>
     <t>Institui, no calendário oficial de eventos do município de Guarantã do Norte – MT, a caminhada ecológica da serra do cadeado, e dá outras providências.</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/3011/projeto_lei_legislativo_056-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/3011/projeto_lei_legislativo_056-2025.pdf</t>
   </si>
   <si>
     <t>Denomina como Rua Quintino Silva, a atual rua 02, localizada no Bairro Jardim Itália II, no município de Guarantã do Norte–MT, e dá outras providências.</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
     <t>PLM</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2442/plm_001-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2442/plm_001-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Transposição, o remanejamento ou transferência de recursos de uma categoria de programação para outra e de um órgão para outro, e dá outras providências."</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2452/plm_002-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2452/plm_002-2025.pdf</t>
   </si>
   <si>
     <t>"Altera o artigo 12 da Lei Municipal n°2254/2023, que dispõe sobre a composição dos membros do conselho Municipal dos Direitos da criança e do adolescente do Município de Guarantã do Norte/MT."</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2453/plm_003-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2453/plm_003-2025.pdf</t>
   </si>
   <si>
     <t>"Altera o artigo 3° da Lei Municipal n° 146/1995, que dispõe sobre a composição de membros do conselho municipal de assistência social do Município de Guarantã do Norte/MT."</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2454/plm_04-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2454/plm_04-2025.pdf</t>
   </si>
   <si>
     <t>"Altera os artigos 2° e 8° da Lei Municipal n° 2098/2021, que dispõem sobre a composição de membros do conselho  municipal de cultura do município de Guarantã do Norte/MT."</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2474/plm_005-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2474/plm_005-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o poder executivo a abrir no orçamento corrente crédito adicional especial no valor de R$ 89.165,06 (oitenta e nove mil, cento e sessenta e cinco reais e seis centavos) referente a devolução de recursos recebidos da união através da Lei Paulo Gustavo."</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2479/plm_006-2025_cc.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2479/plm_006-2025_cc.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as políticas públicas de Assistência Social do município de Guarantã do Norte–MT, e dá outras providências.</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2516/plm_007-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2516/plm_007-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Conselho Municipal de Desenvolvimento Rural Sustentável - CMDRS no município de Guarantã do Norte–MT, e dá outras providências.</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2517/plm_008-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2517/plm_008-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a concede auxilio financeiro a Polícia Judiciária Civil do município de Guarantã do Norte–MT.</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2518/plm_009-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2518/plm_009-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder auxílio financeiro à Politec do município de Guarantã do Norte–MT.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2519/plm_010-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2519/plm_010-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder auxílio financeiro ao 15º Comando Regional da Polícia Militar do município de Guarantã do Norte–MT.</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2520/plm_011-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2520/plm_011-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Guarantã do Norte–MT a celebrar Convênios Municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2547/projeto_municipal_012-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2547/projeto_municipal_012-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a celebrar termo de cooperação com a APAE - Associação de Pais e Amigos Excepcionais de Guarantã do Norte, para o transporte dos alunos, e dá outras providências."</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2548/plm_013-2025_2.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2548/plm_013-2025_2.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre serviços de transporte escolar público, no município de Guarantã do Norte/MT, e dá outras providências."</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2549/plm_014-2025_retirado_de_pauta.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2549/plm_014-2025_retirado_de_pauta.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a proibição do uso, por estudantes e profissionais nas escolas da rede municipal de ensino de Guarantã do Norte/MT, de telefone celular e outros dispositivos eletrônicas com telas digitais, e dá outras providencias."</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2559/projeto_de_lei_municipal_015-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2559/projeto_de_lei_municipal_015-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a conceder auxílio financeiro ao 15° Comando Regional da Polícia Militar, á Polícia Judiciária Civil e á Perícia Oficial e identificação técnica (Politec) do Município de Guarantã do Norte/MT."</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2572/plm_016-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2572/plm_016-2025.pdf</t>
   </si>
   <si>
     <t>"Altera o art. 39 da Lei Ordinária n° 002 de 28 de Março de 1988, que dispõe sobre as normas e exigências para aprovação dos loteamentos urbanos no município de Guarantã do Norte/MT."</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2587/plm_017-2025_2.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2587/plm_017-2025_2.pdf</t>
   </si>
   <si>
     <t>"Altera o artigo 14 e o inciso XLIV do artigo 17 da Lei Municipal n° 2.437 de 28 de fevereiro de 2025, que dispõe sobre as políticas públicas de assistência social do município de Guarantã do Norte–MT."</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2573/plm_018-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2573/plm_018-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a verba de natureza indenizatória no âmbito do Poder Executivo Municipal e dá outras providências."</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2574/plm_019-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2574/plm_019-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o uso, controle e responsabilidade no uso de veículos oficiais pertencentes ao Poder Executivo e Legislativo do Município de Guarantã do Norte/MT e dá outras providências."</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2597/plm_020-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2597/plm_020-2025.pdf</t>
   </si>
   <si>
     <t>"Concede revisão geral anual aos subsídios do prefeito, Vice-Prefeito e Secretários Municipais, bem como aos vencimentos dos servidores públicos efetivos e comissionados do Poder Executivo Municipal, a título de recomposição inflacionária, e dá outras providências."</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2588/plm_021-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2588/plm_021-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a abrir no orçamento corrente crédito adicional especial no valor de R$ 235.423,56 (duzentos e trinta e cinco mil quatrocentos e vinte e três reais e cinquenta e seis centavos) referente a execução das ações no setor cultural - Aldir Blanc".</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2617/plm_022-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2617/plm_022-2025.pdf</t>
   </si>
   <si>
     <t>"Altera o §1° do Art. 1° da Lei Municipal n° 2.225 de 22 de novembro de 2022, que dispõe sobre a composição do Conselho Municipal de Desenvolvimento Ambiental - CONDEMA"</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2618/plm_023-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2618/plm_023-2025.pdf</t>
   </si>
   <si>
     <t>"Concede revisão geral anual na forma do inciso x, do art. 37, da Constituição Federal, ao vencimento dos servidores efetivos do fundo municipal de previdência Social de Guarantã do Norte/MT - Previguar e dá outras providências."</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2642/plm_024-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2642/plm_024-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.644/2017 e da outras providências.</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2644/plm_025-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2644/plm_025-2025.pdf</t>
   </si>
   <si>
     <t>Estabelece  normas sobre a utilização, o controle e a responsabilização pelo uso de veículos oficiais do Poder Executivo do Município de Guarantã do Norte/MT e dá outras providências.</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2645/plm_026-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2645/plm_026-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.442, de  20 de Março de 2025, que dispõe sobre a vedação das obras de pavimentação vias públicas sem a prévia execução das redes subterrâneas de infraestrutura básica, e dá outras providências.</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2646/pl_027-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2646/pl_027-2025.pdf</t>
   </si>
   <si>
     <t>Institui a realização anual dos jogos indígenas Panará no município de Guarantã do Norte - MT, e da outras providências.</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2750/plm_028-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2750/plm_028-2025.pdf</t>
   </si>
   <si>
     <t>"Prorroga, até 31 de dezembro de 2025, a vigência do plano municipal de Educação de Guarantã do Norte, aprovado pela Lei Municipal n° 1.306 de 13 de julho de 2015, e dá outras providências."</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2657/projeto_de_lei_municipal_29-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2657/projeto_de_lei_municipal_29-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o poder executivo municipal a realizar convênio com o Conselho Comunitário de Segurança Pública (CONSEG) e dá outras providências."</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2749/plm_030-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2749/plm_030-2025.pdf</t>
   </si>
   <si>
     <t>"Altera o artigo 20ª da Lei Ordinária n° 002/1988, altera o artigo 7° da Lei Ordinária 2191/2022 que dispõe sobre a obrigação da execução de calçadas em loteamentos do municipio de Guarantã do Norte/MT, e dá outras providencias."</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2677/plm_031-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2677/plm_031-2025.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal n° 1.818, de 28 de dezembro de 2018, que dispõe sobre a criação do Conselho Municipal de Educação, e da outras providências".</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2678/plm_032-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2678/plm_032-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a realizar convênio com o Conselho Comunitário de segurança Pública (CONSEG) e dá outras providências."</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2717/plm_033_2025_ppa_merged.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2717/plm_033_2025_ppa_merged.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o plano plurianual do municipio de Guarantã do Norte para o quadrienio 2026-2029."</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2753/plm_034-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2753/plm_034-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a extinção de escolas municipais indigenas de ensino fundamental da Etnia Kayapó, no Municipio de Guarantã do Norte/MT."</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2777/ldo_completa_1.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2777/ldo_completa_1.pdf</t>
   </si>
   <si>
     <t>Lei de Diretrizes  Orçamentária Anual do Município de Guarantã do Norte.</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2878/plm_036-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2878/plm_036-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração do o Art. 3° da Lei Municipal n° 1.818 de 28 dezembro de 2018, que criou o Conselho Municipal de Educação, e dá outras providências."</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2907/plm_037-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2907/plm_037-2025.pdf</t>
   </si>
   <si>
     <t>"Estima a receita e fixa a despesa do Município de Guarantã do Norte/MT, para o exercício de 2026, e dá outras providências."</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2908/pll_038-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2908/pll_038-2025.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$26.431,26 (VINTE E SEIS MIL, QUATROCENTOS E TRINTA E UM REAIS E VINTE E SEIS CENTAVOS.)"</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2982/plm_039-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2982/plm_039-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a celebrar convênio com municípios vizinhos para o uso do Centro de Tratamentos Renal Natal Gomes."</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2563/resolucao_001-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2563/resolucao_001-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração do art. 1° da Resolução n° 001/2016, de 04 de março de 2016, que institui o auxílio-alimentação para os servidores do Poder Legislativo Municipal de Guarantã do Norte/MT, e dá outras providências."</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2564/resolucao_002-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2564/resolucao_002-2025.pdf</t>
   </si>
   <si>
     <t>"Institui auxilio saúde aos servidores efetivos, comissionados e vereadores do Poder Legislativo do Município de Guarantã do Norte/MT"</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2575/projeto_de_resucao_n_003-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2575/projeto_de_resucao_n_003-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a regulamentação do Regime de Adiantamento para realização de pequenas despesas no âmbito da Câmara Municipal de Guarantã do Norte/MT e dá outras providências."</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2613/resolucao_004-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2613/resolucao_004-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a regulamentação de assinatura digital para vereadores e servidores do Poder Legislativo Municipal de Guarantã do Norte – MT, e dá outras providências.”</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2623/projeto_de_resolucao_005-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2623/projeto_de_resolucao_005-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação de Grupo de Trabalho para revisão da Lei Orgânica do Municipio e Regimento Interno da Camara Municipal de Guarantã do Norte/MT, e dá outras, providência."</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2655/prl_006-2025_2.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2655/prl_006-2025_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a estrutura organizacional da Câmara Municipal de Guarantã do Norte/MT, e dá outras providências."</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2788/projeto_de_resolucao_n_007-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2788/projeto_de_resolucao_n_007-2025.pdf</t>
   </si>
   <si>
     <t>"Cria a Comissão Parlamentar de Inquérito - CPI para investigar suposta irregularidades nas obras das Escolas Albert Einstein e Guarantã, durante a execução dos contratos administrativos n° 179/2022, 197/2022 e 51/2023"</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2887/pr_008-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2887/pr_008-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação da Resolução n.° 005/2025, e a Criação de Nova Comissão Especial destinada a reformulação da Lei Orgânica Municipal e do Regimento Interno da Câmara Municipal de Guarantä do Norte MT e dá outras providências.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Irmão Alexandre, Celso Henrique, David da Farmácia, Demilson da Páscoa, Leticia Camargo de Souza, Silvio Dutra</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2475/requerimento_001-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2475/requerimento_001-2025.pdf</t>
   </si>
   <si>
     <t>Requerer ao Poder Executivo, após ouvido o Soberano Plenário, as seguintes informações:_x000D_
 _x000D_
 1.	Em relação à Organização Social (OS) São Lucas, haverá a celebração de aditivo contratual ou será realizada uma nova concorrência pública?_x000D_
 2.	Haverá aditivo ao contrato com a (OSCIP) atualmente em vigor, ou será promovido novo processo licitatório para a contratação de uma nova OSCIP?_x000D_
 3.	O município tem a intenção de aderir ao Consórcio Intermunicipal de Saúde do Vale do Peixoto?_x000D_
 4 . Em relação às cirurgias ortopédicas e bariátricas, e as consultas especializadas de Nefrologia e Otorrinolaringologia que estavam sendo realizadas pelo município de Guarantã haverá continuidade dos serviços prestados?_x000D_
 5.	O Centro de Terapia Renal Natal Gomes (CTR) continuará a prestar seus serviços essenciais?_x000D_
 6.	As dez unidades de UTI do Hospital Municipal Nossa Senhora do Rosário permanecerão em funcionamento?</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2476/requerimento_002-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2476/requerimento_002-2025.pdf</t>
   </si>
   <si>
     <t>Diante da insatisfação com a coleta de lixo da Emp. SOS Limpeza e locação de Máquinas, solicita se as seguintes informações do Poder Executivo:_x000D_
 _x000D_
 1.	Cópia do contrato, das notas fiscais referentes ao último semestre e de todos os aditivos contratuais firmados com a empresa._x000D_
 2.	A empresa apresentou um novo pedido de aditivo ao contrato, solicitando a análise e aprovação das condições propostas?_x000D_
 3.	A Prefeitura manifesta interesse em renovar ou aditivar o contrato com a referida empresa._x000D_
 4.	Qual o endereço atual do local onde está sendo realizada a pesagem do resíduo solido coletado no município de Guarantã do Norte?_x000D_
 5.	Solicita-se a tabela contendo todas as pesagens dos resíduos sólidos coletados pela empresa e depositados no aterro sanitário nos últimos seis meses._x000D_
 6.	Quantas toneladas de resíduos sólidos foram pesadas e destinadas ao aterro sanitário no mês de janeiro de 2025?_x000D_
 7.	Qual valor pago pelo município de Guarantã do Norte para a empresa que gerência o aterro sanitário.</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
     <t>Demilson da Páscoa, Irmão Alexandre</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2477/requerimento_003-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2477/requerimento_003-2025.pdf</t>
   </si>
   <si>
     <t>Requerer ao Poder Executivo, após ouvido o Soberano Plenário, as seguintes informações:_x000D_
 _x000D_
 Disponibilização a este Poder Legislativo do Quadro de Detalhamento de Despesas (QDD/2025) referente às Emendas Impositivas Individual dos nobres vereadores (09 parlamentares) para execução no exercício de 2025, contendo as respectivas Ações, Fontes e Marcadores de todas as emendas._x000D_
 Além disso, requeremos o envio do Cronograma de Execução Físico-Financeiro de todas as Emendas Impositivas.</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2511/requerimento_004-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2511/requerimento_004-2025.pdf</t>
   </si>
   <si>
     <t>O requerimento busca informações sobre a falta de cobertura dos Agentes Comunitários de Saúde (ACS) e Agentes de Combate às Endemias (ACE) em Guarantã do Norte, com ênfase na micro-área do bairro Aliança. São solicitados dados sobre as áreas descobertas, o tempo de ausência desses profissionais no bairro Aliança e as medidas adotadas em 2025 para resolver a situação. Além disso, requer documentos que comprovem ações tomadas, como notificações, processos administrativos e denúncias, bem como informações sobre a existência de cadastro de reserva em seleções anteriores para a reposição desses agentes.</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
     <t>Silvio Dutra, Leticia Camargo de Souza, Veroni Maria Pansera</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2530/requerimento_005-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2530/requerimento_005-2025.pdf</t>
   </si>
   <si>
     <t>1.	Cópia integral do processo licitatório das obras mencionadas, incluindo contratos e aditivos contratuais;_x000D_
 2.	Relatórios de fiscalização da obra elaborados pelos órgãos municipais competentes;_x000D_
 3.	Laudos técnicos recentes que atestem a qualidade e segurança da estrutura física das unidades escolares;_x000D_
 4.	Informações sobre eventuais medidas corretivas já adotadas pela atual gestão para sanar os problemas estruturais identificados;_x000D_
 5.	Outros documentos que possam esclarecer os fatos mencionados.</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2531/requerimento_006-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2531/requerimento_006-2025.pdf</t>
   </si>
   <si>
     <t>1.	Nome e contato de todos os coordenadores da Saúde Municipal, incluindo:_x000D_
 •	Atenção Básica;_x000D_
 •	Hospital;_x000D_
 •	Centro de Atenção Psicossocial (CAPS);_x000D_
 •	Vigilância Sanitária;_x000D_
 •	Vigilância em Saúde (Vigilância Ambiental e Epidemiológica);_x000D_
 •	Farmácia Básica;_x000D_
 •	Centro de Especialidade (UPA);_x000D_
 •	Centro de Tratamento Renal (CTR);_x000D_
 •	Unidade de Terapia Intensiva (UTI);_x000D_
 •	Serviço de Atendimento Especializado e Centro de Testagem e Aconselhamento (SAE/CTA);_x000D_
 •	Laboratório Municipal;_x000D_
 •	Centro de Habilitação Irmã Dalva.</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2532/requerimento_007-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2532/requerimento_007-2025.pdf</t>
   </si>
   <si>
     <t>1.	Relação de todas as pontes construídas e recuperadas pela Secretaria de Infraestrutura até a data de hoje, contendo: _x000D_
 o	Local e data de construção ou recuperação;_x000D_
 o	Detalhamento das despesas, incluindo valor unitário por ponte e valor total, com notas fiscais e autorização de fornecimento;_x000D_
 o	Modalidades licitatórias adotadas para a aquisição dos produtos e materiais, bem como para a contratação de mão de obra na construção e manutenção das referidas pontes;_x000D_
 o	Fonte de recursos utilizados para a construção e manutenção dessas pontes;_x000D_
 o	Tamanho ou dimensão de cada ponte construída ou recuperada;_x000D_
 o	Cópia integral dos documentos que comprovem os estudos de planejamento e estudos hidrológicos realizados para cada obra.</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2533/requerimento_008-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2533/requerimento_008-2025.pdf</t>
   </si>
   <si>
     <t>1.	Cópia integral do contrato atual firmado entre a Prefeitura Municipal e a concessionária responsável pelos serviços públicos de fornecimento de água e esgoto._x000D_
 2.	Cópia de todos os termos aditivos de prazos e recursos financeiros relacionados a este contrato._x000D_
 3.	Relação de todas as alterações contratuais ocorridas até o momento._x000D_
 4.	Existem, notificações emitidas pela Prefeitura no ano de 2025, em razão de possível descumprimento das cláusulas contratuais pela concessionária._x000D_
 5.	Quais medidas estão sendo adotadas para o estabelecimento e ampliação da rede de esgoto no município, conforme estabelecido no contrato._x000D_
 6.	Existe protocolo de aditivo de prazo e recurso financeiro por parte da concessionária Águas de Guarantã na Prefeitura? Caso positivo, solicitamos o envio dos documentos pertinentes._x000D_
 7.	A Prefeitura tem interesse em retomar a execução dos serviços públicos objeto da concessão e do contrato com as Águas de Guarantã?</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
     <t>Silvio Dutra, David da Farmácia, Leticia Camargo de Souza, Veroni Maria Pansera</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2567/requerimento_009-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2567/requerimento_009-2025.pdf</t>
   </si>
   <si>
     <t>1.	Solicita-se o envio de todas as notificações realizadas e das respectivas respostas obtidas, no ano de 2025, junto às empresas responsáveis pelas pavimentações asfálticas do Bairro Aeroporto e da Rua dos Pequizeiros, situada no Bairro Cidade Nova / 13 de Maio, a saber:_x000D_
 •	CP S - Construções, Pavimentações e Saneamento EIRELI, CNPJ nº 33.181.598/0001-11;_x000D_
 •	L S Locação e Terraplanagem EIRELI, CNPJ nº 30.762.886/0001-71;_x000D_
 •	MTSUL Construções LTDA, CNPJ nº 06.232.484/0001-80.</t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2679/requerimento_011-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2679/requerimento_011-2025.pdf</t>
   </si>
   <si>
     <t>Considerando a resposta encaminhada por meio do Ofício nº 144/2025/GP, referente ao Requerimento nº 002/2025, o qual tratou de diversos aspectos do Contrato PMGN/MT/Nº 137/2021 (SOS Limpeza e Locação de Máquinas EIRELI) e do Contrato PMGN/MT/Nº 162/2021 (Amazônia Resíduos SPE LTDA), requer-se o envio de novas informações e documentos, conforme segue:</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2649/requerimento_n_012-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2649/requerimento_n_012-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, nos termos do Regimento Interno desta Casa de Leis, vem respeitosamente requerer à Mesa Diretora que seja registrada minha ausência temporária no período de 23 de junho a 5 de julho de 2025, em razão do tratamento de assuntos de natureza familiar, que exigem minha presença fora do município._x000D_
 Ressalta-se que, tão logo superada a situação, este parlamentar retomará normalmente suas atividades legislativas.</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2666/requerimento_013-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2666/requerimento_013-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação:_x000D_
 1.	Cópias das Notas Fiscais emitidas pela empresa Centro América Comércio, Serviço, Gestão Tecnológica Ltda, inscrita no CNPJ nº 09.179.444/0001-00, referentes às notas de empenho abaixo relacionadas, acompanhadas das respectivas notas fiscais emitidas integralmente pelos fornecedores, devidamente atestadas pelos responsáveis competentes._x000D_
 2.	A relação de empenhos refere-se aos documentos emitidos nas datas de 02 de janeiro, 10 de fevereiro, 17 de fevereiro, 13 e 18 de março e 01, 02 e 11 de abril de 2025, conforme os números descritos a seguir._x000D_
 3.	Empenhos e datas, respectivamente:_x000D_
 1/2025 de 02/01/2025;      2/2025 de 02/01/2025;       3/2025 de 02/01/2025;_x000D_
 4/2025 de 02/01/2025;      5/2025 de 02/01/2025;       6/2025 de 02/01/2025;_x000D_
 7/2025 de 02/01/2025;      8/2025 de 02/01/2025;        9/2025 de 02/01/2025,_x000D_
 10/2025 de 02/01/2025;      11/2025 de 02/01/2025;      12/2025 de 02/01/2025;_x000D_
 13/2025 de 02/01/2025;      14/2025 de 02/01/2025;      15/2025 de 02/01/2025;_x000D_
 ETC.</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2671/requerimento_014-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2671/requerimento_014-2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal o presente pedido de informações._x000D_
 1.	Qual é o vínculo jurídico e/ou funcional do Senhor Ivaine Molina Junior com a Prefeitura Municipal de Guarantã do Norte?_x000D_
 2.	Caso haja vínculo, trata-se de servidor comissionado, contratado temporariamente ou terceirizado?_x000D_
 3.	Existe atualmente algum contrato formal celebrado entre o Município e o referido cidadão? Em caso afirmativo, favor encaminhar cópia integral do contrato e de seus respectivos aditivos._x000D_
 4.	Quais são as funções, atribuições ou atividades desempenhadas por ele junto ao Poder Executivo?</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
     <t>Silvio Dutra, Celso Henrique, Demilson da Páscoa, Irmão Alexandre</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2667/requerimento_015-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2667/requerimento_015-2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal o presente pedido de informações._x000D_
 1.	Comparativo da Receita Prevista com a Receita Arrecadada – Anexo 10, referente ao mês de junho de 2025, com a discriminação por fonte de recursos;_x000D_
 2.	Demonstrativo de Saldos Bancários até a data de 30/06/2025, de todas as contas financeiras mantidas pelo Município, com a devida identificação e totalização por fonte de recursos;_x000D_
 3.	QDD – Quadro de Detalhamento da Despesa, abrangendo o período de 01/01/2025 a 30/06/2025, inserindo as fontes de recursos e totalizando por fonte;_x000D_
 4.	Relação de Empenhos a Pagar do exercício de 2025, no período de 01/01/2025 a 30/06/2025, com indicação das respectivas fontes de recursos e seus totais;_x000D_
 5.	Relação de Restos a Pagar dos Exercícios Anteriores, até a data de 30/06/2025, discriminados por exercício e por fonte de recursos, com suas respectivas totalizações;_x000D_
 6.	Relação das Despesas Extraorçamentárias a Pagar (retenções) até 30/06/2025, também com a</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2673/requerimento_016-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2673/requerimento_016-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador Silvio Dutra da Silva, no uso de suas atribuições legais e regimentais, vem, por meio deste, solicitar a renúncia ao cargo de 2º Secretário da Mesa Diretora para o biênio 2025/2026, por motivos de ordem pessoal._x000D_
 A presente solicitação está fundamentada no Art. 32, inciso III, e Art. 167, inciso I do Regimento Interno desta Casa Legislativa, que tratam da vacância de cargo na Mesa e da exigência de deliberação do Plenário quanto à renúncia._x000D_
 Desta forma, requer que o presente seja apreciado em Plenário, nos termos regimentais, para fins de aceitação da renúncia e demais providências cabíveis._x000D_
 Sem mais para o momento, renovo protestos de elevada estima e consideração._x000D_
 Atenciosamente,</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2676/requerimento_017-2025_2.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2676/requerimento_017-2025_2.pdf</t>
   </si>
   <si>
     <t>Com a finalidade de assegurar a transparência e o pleno exercício das funções fiscalizadoras desta Casa Legislativa, apresentamos o presente Requerimento de Informações, com o objetivo de obter informações e dados detalhados sobre a adesão e execução do "Programa Fila Zero na Cirurgia - Programa Estadual de Cirurgias, Consultas e Exames Complementares_x000D_
 Eletivos no âmbito do Estado de Mato Grosso"._x000D_
 Considerando a relevância do programa para a saúde pública municipal e a necessidade de monitorar a efetividade das ações e a correta aplicação dos recursos, solicitamos que o Poder Executivo, por meio da Secretaria Municipal de Saúde, encaminhe a esta Câmara as seguintes informações:_x000D_
 1. Adesão ao Programa:_x000D_
 2. Dados Quantitativos de Atendimentos:_x000D_
 3. Dados Qualitativos e de Avaliação:_x000D_
 4. Dados Financeiros:_x000D_
 5. Informações sobre a Estrutura e Recursos Envolvidos:_x000D_
 6. Processo de Acompanhamento e Monitoramento:_x000D_
 Descrição dos métodos e indicadores utilizados para o acompanhamento e avaliação contínu</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2719/requerimento_018-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2719/requerimento_018-2025.pdf</t>
   </si>
   <si>
     <t>Fixação de Placas informativas em Hospital Municipal e Unidades de Saúde_x000D_
 _x000D_
 1. Identificação de Profissionais_x000D_
 2. Seja Instalada uma placa em local visivel em cada unidade de saúde com os números das ouvidorias.</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2754/requerimento_020-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2754/requerimento_020-2025.pdf</t>
   </si>
   <si>
     <t>Informações sobre o caminhão de Lixo supostamente sabotado.</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2770/requerimento_021-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2770/requerimento_021-2025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INFORMAÇÕES;_x000D_
 _x000D_
 I – DOS FATOS_x000D_
 _x000D_
 Consoante Relatório Técnico nº 0000019231 – Processo SEMA-PRO-2025/04622, constatou-se que aproximadamente 34,16 m³ de madeira em tora foram transportados e depositados no pátio da Prefeitura Municipal de Guarantã do Norte, utilizando-se, de forma indevida e sem respaldo legal, caminhões caçamba pertencentes à frota municipal. Referida madeira encontrava-se desacompanhada da obrigatória Guia Florestal – GF, documento indispensável que deve acompanhar todo produto de origem florestal desde sua extração até o destino final, o que caracteriza infração ambiental grave._x000D_
 _x000D_
 Em decorrência da fiscalização da Secretaria de Estado do Meio Ambiente (SEMA/MT), foram lavrados em nome do Município Auto de Infração, Auto de Inspeção, Termo de Apreensão e Termo de Depósito, consolidando a irregularidade e formalizando a responsabilidade da municipalidade quanto ao recebimento, transporte e guarda da madeira em tora.</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2805/requerimento_24-2025_ratificado..pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2805/requerimento_24-2025_ratificado..pdf</t>
   </si>
   <si>
     <t>Informações referente ao Contrato firmado com a Prefeitura Municipal._x000D_
 _x000D_
 CONTRATO N° 07/2025_x000D_
 EMPRESA: F.O. ENGESAM _x000D_
 PROCESSO Nº 332/2025_x000D_
 MODALIDADE: INEXIBILIDADE_x000D_
 VALOR: R$ 300.000,00 _x000D_
 MENSAL: R$ 25.000,00</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2807/requerimento_025-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2807/requerimento_025-2025.pdf</t>
   </si>
   <si>
     <t>Informações referente questões coleta do lixo/resíduos sólidos urbanos:_x000D_
 1.	Salários e benefícios_x000D_
 2.	Quadro de pessoal_x000D_
 3.	Frota e forma de contratação de caminhões_x000D_
 4.	Detalhes do contrato com empresa (se houver)_x000D_
 5.	Horários e roteiros_x000D_
 6.	Manutenção da frota</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2829/requerimento_026-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2829/requerimento_026-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de Informações ao Prefeito Municipal Alberto Marcio Gonçalves._x000D_
 _x000D_
 1. Cópias integrais das prestações de contas referentes aos investimentos em saúde._x000D_
 2. Indicação dos prazos legais e limites financeiros que regem essas prestações._x000D_
 3. Documentação comprobatória (notas fiscais, recibos, contratos, extratos, relatórios técnicos etc.) que demonstre a aplicação correta dos recursos._x000D_
 4. Que as informações sejam entregues de forma organizada e acessível para análise da Câmara._x000D_
 Além disso, com base na Lei Ordinária nº 2.217/2022, solicita:_x000D_
 5. Relatórios de execução dos contratos de gestão com Organização Social da saúde._x000D_
 6. Prestaçã de contas do exercício financeiro acompanhada de Certidões Negativas de Débitos (estadual, municipal, INSS e FGTS)._x000D_
 7. Relatório conclusivo da Comissão de Avaliação, que deve ser enviado à autoridade supervisora, à Câmara e ao Conselho de Política Pública Municipal.</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2830/requerimento_028-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2830/requerimento_028-2025.pdf</t>
   </si>
   <si>
     <t>Pedido de Informações ao Conselho Municipal de Saúde, sob a presidencia da Senhora Magda Marion Couto._x000D_
 1. Cópias integrais das prestações de contas referentes aos investimentos em saúde._x000D_
 2. Indicação dos prazos legais e limites financeiros que regem essas prestações._x000D_
 3. Documentação comprobatória (notas fiscais, recibos, contratos, extratos, relatórios técnicos etc.) que demonstre a aplicação correta dos recursos._x000D_
 4. Que as informações sejam entregues de forma organizada e acessível para análise da Câmara._x000D_
 Além disso, com base na Lei Ordinária nº 2.217/2022, solicita:_x000D_
 5. Relatórios de execução dos contratos de gestão com Organização Social da saúde._x000D_
 6. Prestação de contas do exercício financeiro acompanhada de Certidões Negativas de Débitos (estadual, municipal, INSS e FGTS)._x000D_
 7. Relatório conclusivo da Comissão de Avaliação, que deve ser enviado à autoridade supervisora, à Câmara e ao Conselho de Política Pública Municipal.</t>
   </si>
   <si>
     <t>2838</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2838/requerimento_029-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2838/requerimento_029-2025.pdf</t>
   </si>
   <si>
     <t>REQUEREM que seja encaminhado expediente ao Senhor Secretário Municipal de Infraestrutura, solicitando o que segue:_x000D_
 1.	A relação completa, contendo o nome de todas as ruas e logradouros do Município de Guarantã do Norte/MT que serão contemplados com o micro revestimento asfáltico à frio, conforme dispõe a Portaria nº 0974/2025 de 25 de junho de 2025, que aprovou o projeto de Recuperação de Pavimento em Diversas Vias da Área Urbana nos bairros Centro, Aeroporto, Cidade Nova e H. Pito._x000D_
 Tal informação é de suma importância para que esta Casa de Leis, enquanto legítima representante do povo Guarantaense, possa exercer sua função fiscalizadora, dando publicidade e transparência aos investimentos realizados na infraestrutura urbana, possibilitando que a população acompanhe de forma clara e objetiva a aplicação dos recursos públicos.</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2844/requerimento_030-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2844/requerimento_030-2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal o presente pedido de informações:_x000D_
 1. Cópia dos relatórios da merenda escolar entregue nas escolas indígenas no decorrer do ano letivo de 2025;_x000D_
 2. Informação sobre quantos produtores indígenas estão devidamente habilitados para fornecer produtos destinados à merenda escolar nas respectivas unidades;_x000D_
 3. Esclarecimento sobre como está ocorrendo a entrega dos produtos, bem como se o pagamento aos produtores está sendo realizado de forma regular;_x000D_
 4. Caso o pagamento não esteja sendo realizado, informar os motivos do não cumprimento.</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2845/requerimento_33-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2845/requerimento_33-2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal o presente pedido de informações:_x000D_
 _x000D_
 1. Cópia integral da gravação (áudio e vídeo) da reunião realizada nas dependências da Prefeitura Municipal, no dia 03 de outubro de 2025, às 15h00min, com duração aproximada de 43 minutos e 19 segundos, no gabinete do Prefeito Municipal._x000D_
 _x000D_
 A referida reunião contou com a presença dos Vereadores Silvio Dutra, Demilson Camargo, Maria Socorro, Davi Marques, dos Secretários Municipais Molina e Adriane Rippel, do Contador Cristiano, Procurador Jurídico Dr. Bryan e do Prefeito Márcio._x000D_
 _x000D_
 Ressalta-se que, conforme informação pública, a gravação em áudio e vídeo foi realizada pelo servidor público Neverton Schemmer, utilizando equipamento de filmagem pertencente ao patrimônio público municipal, motivo pelo qual se requer o acesso ao arquivo completo da gravação, em conformidade com os princípios da publicidade e transparência administrativa.</t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2840/requerimento_034-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2840/requerimento_034-2025.pdf</t>
   </si>
   <si>
     <t>Após anuência do Soberano Plenário, solicitar ao Excelentíssimo Prefeito Municipal Alberto Marcio Gonçalves o que segue:_x000D_
 1.	Previsão de realização do Concurso Público Municipal:_x000D_
 Indicação de data ou período estimado para lançamento do Edital e realização das provas, considerando o impacto da aprovação do Projeto de Lei Complementar nº 009/2025 no quadro funcional e nas despesas previdenciárias do Município;_x000D_
 2.	Previsão de implementação da reforma administrativa dos cargos:_x000D_
 Informações sobre estudos, propostas ou previsão formal para encaminhamento ou apreciação da reforma administrativa dos cargos do Executivo Municipal;_x000D_
 3.	Previsão para a contratação da empresa administradora do regime complementar de previdência:_x000D_
 Esclarecimentos sobre eventual andamento do processo licitatório ou seleção da entidade de previdência complementar, conforme o regime jurídico dos servidores, e prazo estimado para contratação ou implementação efetiva do regime.</t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2841/requerimento_035-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2841/requerimento_035-2025.pdf</t>
   </si>
   <si>
     <t>Após anuência do Soberano Plenário, solicitar ao Sr. Edson Aparecido Ferreira Diretor Executivo da PREVIGUAR._x000D_
 I – Relatórios de beneficiários:_x000D_
 a) Relação detalhada de beneficiários (aposentados, pensionistas e demais benefícios) com a respectiva quantidade e valor dos benefícios concedidos até o teto do INSS vigente;_x000D_
 b) Relação detalhada de beneficiários (aposentados, pensionistas e demais benefícios) com a respectiva quantidade e valor dos benefícios concedidos acima do teto do INSS vigente._x000D_
 II – Projeção atuarial:_x000D_
 Previsão para os próximos anos quanto à quantidade e ao valor dos beneficiários nos grupos de aposentados, pensionistas e demais benefícios, indicando tendências e possíveis impactos financeiros para o regime próprio de previdência._x000D_
 III – Cálculo atuarial mais recente:_x000D_
 Cópia integral do estudo e do laudo atuarial vigente, incluindo as premissas e projeções utilizadas, devidamente homologado pela Diretoria ou pelo Conselho da PREVIGUAR.</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2867/requerimento_038-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2867/requerimento_038-2025.pdf</t>
   </si>
   <si>
     <t>O documento solicita informações detalhadas à gestão municipal sobre a aplicação dos recursos da Lei Aldir Blanc (Edital 01/2025) e sobre a estrutura e funcionamento do Sistema Municipal de Cultura._x000D_
 Principais pontos:_x000D_
 Verificar se o Conselho Municipal de Cultura está ativo; se sim, encaminhar a lista dos membros e portaria de nomeação; se não, justificar a inatividade._x000D_
 Enviar cópia completa do Edital Aldir Blanc 01/2025 e eventuais complementos ou retificações._x000D_
 Informar se houve contratação de consultoria/assessoria para o edital e, em caso afirmativo, apresentar os critérios de contratação, contrato e pareceres emitidos._x000D_
 Encaminhar portaria de nomeação da Comissão de Avaliação e cópias de todos os documentos produzidos por essa comissão durante o processo._x000D_
 Apresentar lista dos contemplados com recursos públicos, com nome e CPF/CNPJ._x000D_
 Informar se os projetos contemplados já foram executados e anexar avaliação da Coordenação Municipal de Cultura sobre cada um._x000D_
 ETC.</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2880/requerimento_039-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2880/requerimento_039-2025.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretária Municipal de Saúde as seguintes Informações:_x000D_
 1- Cópia Atualizada da lista REMUME atualmente adotada pelo Município._x000D_
 2- Informações sobre os medicamentos utilizados no CAPS.</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
     <t>David da Farmácia, Demilson da Páscoa, Irmão Alexandre, Silvio Dutra</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2869/requerimento_041-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2869/requerimento_041-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de retirada de tramitação das seguintes emendas apresentadas ao Projeto de Lei Municipal nº 035/2025 – Lei de Diretrizes Orçamentárias (LDO), conforme art.130 §2 do Regimento Interno._x000D_
 •	Emenda Supressiva nº 03/2025;_x000D_
 •	Emendas Aditivas nº 15, 16, 17 e 18/2025;_x000D_
 •	Emendas Modificativas nº 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47 e 48/2025.</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2985/requerimento_n_042-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2985/requerimento_n_042-2025.pdf</t>
   </si>
   <si>
     <t>Pedido de informações referente questões sobre remuneração e benefícios de todos os profissionais vinculados a coleta de lixo, especialmente coletores e motoristas do veículo de coleta._x000D_
 1 - O Executivo possui contratos com empresas terceirizadas responsáveis pela coleta?_x000D_
 -  Disponibilizar Cópia do Contrato com a empresa._x000D_
 - Disponibilizar Cópia do Plano de Trabalho e convênio. _x000D_
 - O município fiscaliza o cumprimento salarial e o fornecimento de benefícios?_x000D_
 - Qual é o salário-base atualmente pago aos coletores de lixo do município?_x000D_
 2 - Há adicionais previstos na legislação municipal aplicáveis à categoria, tais como:_x000D_
 - Adicional de insalubridade;_x000D_
 - Adicional de periculosidade;_x000D_
 - Adicionais por tempo de serviço (quinquênio/anuênio);_x000D_
 - Gratificações específicas?_x000D_
  - Quais são esses valores e como são calculados?_x000D_
 3 - Qual é a carga horária semanal dos coletores de lixo, e como se dá o pagamento de eventuais horas extras?_x000D_
 ETC.</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
     <t>VET P</t>
   </si>
   <si>
     <t>Veto Parcial</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2514/veto_parcial_ao_pll_009-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2514/veto_parcial_ao_pll_009-2025.pdf</t>
   </si>
   <si>
     <t>Veto Parcial ao Projeto de Lei do Legislativo 009/2025</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2787/veto_parcial_2.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2787/veto_parcial_2.pdf</t>
   </si>
   <si>
     <t>Veto Parcial ao Projeto de Lei Municipal n° 033/2025, na parte relativa as alterações inseridas pelas emendas aditivas 08,09,10 e 11/2025 e Emendas Modificativas n° 07,08,09,10,11,12,13,14,15,16,17,18,19,20,21,22 e 24/2025.</t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2833/veto_ao_pll_45-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2833/veto_ao_pll_45-2025.pdf</t>
   </si>
   <si>
     <t>Veto aos incisos II E IV do Art 2° do Projeto de Lei do Legislativo n° 045/2025.</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2834/veto_ao_pll_41-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2834/veto_ao_pll_41-2025.pdf</t>
   </si>
   <si>
     <t>Vetar o § 1° do art 4°, e incisos I, II, III E VII do art. 5° do Projeto de Lei do Legislativo n° 041/2025.</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2899/veto_parcial_ao_pll_044-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2899/veto_parcial_ao_pll_044-2025.pdf</t>
   </si>
   <si>
     <t>Vetar o art. 4° do Projeto de Lei do Legislativo n° 044/2025.</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
     <t>VET T</t>
   </si>
   <si>
     <t>Veto Total</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2513/veto_total_ao_pll_010-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2513/veto_total_ao_pll_010-2025.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei Legislativo n° 010/2025</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2675/veto_ao_pll024-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2675/veto_ao_pll024-2025.pdf</t>
   </si>
   <si>
     <t>Vetar Integralmente o Projeto de Lei do Legislativo n°024/2025_x000D_
  "Que dispõe sobre o Programa Municipal de Apoio e Incentivo ao Esporte"</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2766/veto_total_003-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2766/veto_total_003-2025.pdf</t>
   </si>
   <si>
     <t>Veto Integral ao Projeto de Lei do Legislativo n° 34/2025.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
     <t>OF.</t>
   </si>
   <si>
     <t>OFÍCIO</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2429/oficio_003-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2429/oficio_003-2025.pdf</t>
   </si>
   <si>
     <t>Encaminhamento da Portaria nº. 0013-2025 de 03 de janeiro de 2025 - Nomeação do Diretor Executivo do Fundo Municipal de Previdência Social de Guarantã do Norte -PREVIGUAR, Senhor EDSON APARECIDO FERREIRA.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2451/oficio_020-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2451/oficio_020-2025.pdf</t>
   </si>
   <si>
     <t>Indica a Vereadora, Senhora Veroni Maria Panseira, para função de líder de Governo na Câmara Municipal de Vereadores.</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
     <t>Cidadão</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2478/req._tribuna_livre.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2478/req._tribuna_livre.pdf</t>
   </si>
   <si>
     <t>Pedido de Uso da Tribuna Livre - solicitante: Raylane Silva do Nascimento</t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2832/destituicao_lider_do_governo.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2832/destituicao_lider_do_governo.pdf</t>
   </si>
   <si>
     <t>Pedido de Destituição da Lider do Governo, Senhora Vereadora Veroni Maria Pansera</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
     <t>MP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2781/mocao_pesar_001-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2781/mocao_pesar_001-2025.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal, apresenta nos termos regimentais, através dos Vereadores do Poder Legislativo Municipal, manifestar a sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à Família COLLE DE OLIVEIRA, pelo falecimento de ANA JULIA COLLE DE OLIVEIRA, ocorrido nesta última terça-feira, 09 de setembro de 2025, na idade de 2 anos.</t>
   </si>
   <si>
     <t>2839</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2839/mocao_de_pesar_002-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2839/mocao_de_pesar_002-2025.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Guarantã do Norte, por meio de seus Vereadores, manifesta profundo pesar pelo falecimento da Escriturária Escolar, SENHORA EDINEIVA APARECIDA PARDINHO, ocorrido no dia 13 de setembro.</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
     <t>M.O</t>
   </si>
   <si>
     <t>Moção Apoio</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2718/mocao_de_apoio_001-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2718/mocao_de_apoio_001-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Projeto de Decreto Legislativo nº 003/2025, que susta os efeitos da Resolução nº 258, de 23 de dezembro de 2024, do Conselho Nacional dos Direitos da Criança e do Adolescente - CONANDA, e ao PL 1904/2024, que visa impedir que o aborto seja reconhecido como direito, sem previsão de limite de tempo gestacional, durante todos os nove meses da gravidez, até o momento do parto.</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
     <t>TL</t>
   </si>
   <si>
     <t>Ficha de Inscrição - Tribuna Livre -</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2786/ficha_tribuna_livre.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2786/ficha_tribuna_livre.pdf</t>
   </si>
   <si>
     <t>Munícipe Alison Vieira de Jesus.</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
     <t>EC</t>
   </si>
   <si>
     <t>Edital de Convocação</t>
   </si>
   <si>
     <t>Presidência - PRESID.</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2647/edital_convocacao_eleicao_mesa_diretora_2o_bienio.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2647/edital_convocacao_eleicao_mesa_diretora_2o_bienio.pdf</t>
   </si>
   <si>
     <t>Convocação - Eleição da Mesa Diretora para o Segundo Biênio do Mandato (2027/2028).</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2694/edital_de_convocacao.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2694/edital_de_convocacao.pdf</t>
   </si>
   <si>
     <t>ELEIÇÃO SUPLEMENTAR PARA O CARGO DE 2º SECRETÁRIO DA MESA_x000D_
 DIRETORA BIÊNIO 2025/2026</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
     <t>EII</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA INDIVIDUAL</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2926/emenda_impositiva_001-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2926/emenda_impositiva_001-2025.pdf</t>
   </si>
   <si>
     <t>Órgão/Unidade: 05 – Saúde / Fundo Municipal de Saúde_x000D_
 Ação: 1087 – Aquisição de Equipamentos e Material Permanente (Atenção Básica)_x000D_
 Fonte: 1.500.1002.750 – Recursos Não Vinculados (Emendas Municipais – Saúde)_x000D_
 Valor Acrescido: R$ 136.000,00_x000D_
 _x000D_
 Objetivo: Comprar materiais permanentes para melhorar a estrutura do PSF Santa Marta._x000D_
 _x000D_
 Dedução:_x000D_
 – Órgão: 10 – Secretaria de Governo_x000D_
 – Ação: 1167 – Emendas Impositivas_x000D_
 – Valor Deduzido: R$ 136.000,00_x000D_
 _x000D_
 Justificativa: Garantir melhores condições de atendimento na Atenção Básica.</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2927/emenda_impositiva_002-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2927/emenda_impositiva_002-2025.pdf</t>
   </si>
   <si>
     <t>Órgão/Unidade: 06 – Secretaria Municipal de Infraestrutura Rural e Serviços Urbanos_x000D_
 Ação: 2078 – Manutenção de Ruas, Estradas Vicinais, Pontes e Bueiros_x000D_
 Detalhamento da Despesa: 33.90_x000D_
 Fonte: 1.500.0000.750 – Recursos Não Vinculados (Emendas Municipais)_x000D_
 Valor Acrescido: R$ 136.000,00_x000D_
 _x000D_
 Objetivo: Serviços de cascalhamento nas estradas Páscoa 5 e Ipê Amarelo, rebaixamento da Serra Santa Clara e instalação de bueiros na região da Linha Zé Roberto._x000D_
 _x000D_
 Dedução:_x000D_
 – Órgão: 10 – Secretaria de Governo_x000D_
 – Ação: 1167 – Emendas Impositivas_x000D_
 – Valor Deduzido: R$ 136.000,00_x000D_
 _x000D_
 Justificativa: Melhoria da infraestrutura rural para garantir melhor tráfego, segurança e acesso das famílias e produtores, fortalecendo a mobilidade e a economia local.</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2928/emenda_impositiva_003-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2928/emenda_impositiva_003-2025.pdf</t>
   </si>
   <si>
     <t>Órgão/Unidade: 08 – Secretaria Municipal de Assistência Social / Fundo Municipal de Assistência Social_x000D_
 Ação: 2074 – Manutenção e Apoio a Convênios_x000D_
 Detalhamento: 3.3.50 – Transferências a Instituições Privadas sem Fins Lucrativos_x000D_
 Fonte: 1.500.0000.750 – Recursos Não Vinculados (Emendas Municipais)_x000D_
 Valor Acrescido: R$ 30.000,00_x000D_
 _x000D_
 Objetivo: Repasse à Associação Maranata para construção de alambrado do campo e mão de obra._x000D_
 _x000D_
 Dedução:_x000D_
 – Órgão: 10 – Secretaria de Governo_x000D_
 – Ação: 1167 – Emendas Impositivas_x000D_
 – Valor Deduzido: R$ 30.000,00_x000D_
 _x000D_
 Justificativa: Apoiar as atividades sociais da Associação Maranata, fortalecendo ações voltadas à comunidade e ampliando a rede socioassistencial.</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2929/emenda_impositiva_004-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2929/emenda_impositiva_004-2025.pdf</t>
   </si>
   <si>
     <t>Órgão/Unidade: 08 – Secretaria Municipal de Assistência Social / Fundo Municipal de Assistência Social_x000D_
 Ação: 2074 – Manutenção e Apoio a Convênios_x000D_
 Detalhamento: 3.3.50 – Transferências a Instituições Privadas sem Fins Lucrativos_x000D_
 Fonte: 1.500.0000.750 – Recursos Não Vinculados (Emendas Municipais)_x000D_
 Valor Acrescido: R$ 30.000,00_x000D_
 _x000D_
 Objetivo: Repasse de valores para aquisição de materiais ortopédicos._x000D_
 _x000D_
 Dedução:_x000D_
 – Órgão: 10 – Secretaria de Governo_x000D_
 – Ação: 1167 – Emendas Impositivas_x000D_
 – Valor Deduzido: R$ 30.000,00_x000D_
 _x000D_
 Justificativa: Garantir recursos para aquisição de materiais ortopédicos destinados ao atendimento de pessoas em situação de vulnerabilidade, fortalecendo a rede socioassistencial.</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2930/emenda_impositiva_005-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2930/emenda_impositiva_005-2025.pdf</t>
   </si>
   <si>
     <t>Órgão/Unidade: 06 – Secretaria Municipal de Infraestrutura Rural e Serviços Urbanos_x000D_
 Ação: 2078 – Manutenção de Ruas, Estradas Vicinais, Pontes e Bueiros_x000D_
 Detalhamento: 3.3.90 – Aplicações Diretas_x000D_
 Fonte: 1.500.0000.750 – Recursos Não Vinculados (Emendas Municipais)_x000D_
 Valor Acrescido: R$ 40.000,00_x000D_
 _x000D_
 Objetivo: Aquisição de óleo diesel para manutenção de estradas._x000D_
 _x000D_
 Dedução:_x000D_
 – Órgão: 10 – Secretaria de Governo_x000D_
 – Ação: 1167 – Emendas Impositivas_x000D_
 – Valor Deduzido: R$ 40.000,00_x000D_
 _x000D_
 Justificativa: Garantir combustível para execução de serviços de manutenção viária, assegurando melhores condições de tráfego e continuidade das atividades essenciais.</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2931/emenda_impositiva_006-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2931/emenda_impositiva_006-2025.pdf</t>
   </si>
   <si>
     <t>Órgão/Unidade: 08 – Secretaria Municipal de Assistência Social / Fundo Municipal de Assistência Social_x000D_
 Ação: 1074 – Aquisição de Materiais Permanentes para Assistência Social_x000D_
 Detalhamento: 4.4.90 _x000D_
 Fonte: 1.500.0000.750 – Recursos Não Vinculados (Emendas Municipais)_x000D_
 Valor Acrescido: R$ 36.000,00_x000D_
 _x000D_
 Objetivo: Aquisição de mobiliário para as unidades da Assistência Social._x000D_
 _x000D_
 Dedução:_x000D_
 – Órgão: 10 – Secretaria de Governo_x000D_
 – Ação: 1167 – Emendas Impositivas_x000D_
 – Valor Deduzido: R$ 36.000,00_x000D_
 _x000D_
 Justificativa: Destinar recursos para fortalecer a estrutura física da Assistência Social, melhorando o atendimento às famílias e usuários dos serviços socioassistenciais.</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2932/emenda_impositiva_007-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2932/emenda_impositiva_007-2025.pdf</t>
   </si>
   <si>
     <t>Órgão/Unidade: 05 – Secretaria Municipal de Saúde / Fundo Municipal de Saúde_x000D_
 Ação: 1087 – Aquisição de Equipamentos e Material Permanente – Atenção Básica_x000D_
 Detalhamento: 4.4.90 – Aplicações Diretas_x000D_
 Fonte: 1.500.1002.750 – Recursos Não Vinculados (Emendas Municipais – ASPS)_x000D_
 Valor Acrescido: R$ 136.000,00_x000D_
 _x000D_
 Objetivo: Aquisição de equipamentos e mobiliários para a Unidade de Saúde da Família Santa Marta._x000D_
 _x000D_
 Dedução:_x000D_
 – Órgão: 10 – Secretaria de Governo_x000D_
 – Ação: 1167 – Emendas Impositivas_x000D_
 – Valor Deduzido: R$ 136.000,00_x000D_
 _x000D_
 Justificativa: Reforçar a infraestrutura da Atenção Básica, qualificando o atendimento prestado na Unidade de Saúde da Família Santa Marta.</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2933/emenda_impositiva_008-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2933/emenda_impositiva_008-2025.pdf</t>
   </si>
   <si>
     <t>Órgão/Unidade: 08 – Secretaria Municipal de Assistência Social / Fundo Municipal de Direitos do Idoso_x000D_
 Ação: 2134 – Manutenção das Ações do Fundo Municipal do Idoso_x000D_
 Detalhamento: 3.3.90 – Aplicações Diretas_x000D_
 Fonte: 1.500.0000.750 – Recursos Não Vinculados (Emendas Municipais)_x000D_
 Valor Acrescido: R$ 30.000,00_x000D_
 _x000D_
 Objetivo: Custeio de lanches e sonorização para os Bailes da Terceira Idade._x000D_
 _x000D_
 Dedução:_x000D_
 – Órgão: 10 – Secretaria de Governo_x000D_
 – Ação: 1167 – Emendas Impositivas_x000D_
 – Valor Deduzido: R$ 30.000,00_x000D_
 _x000D_
 Justificativa: Recursos provenientes de emenda impositiva destinados a garantir a execução das ações voltadas ao público idoso.</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2934/emenda_impositiva_009-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2934/emenda_impositiva_009-2025.pdf</t>
   </si>
   <si>
     <t>Órgão/Unidade: 04 – Secretaria Municipal de Educação, Cultura e Desporto / Departamento de Educação_x000D_
 Ação: 2074 – Manutenção e Apoio a Convênios_x000D_
 Detalhamento: 3.3.50 – Transferências a Instituições Privadas sem Fins Lucrativos_x000D_
 Fonte: 1.500.0000.750 – Recursos Não Vinculados – Emendas Municipais_x000D_
 Valor Acrescido: R$ 20.000,00_x000D_
 _x000D_
 Objetivo: Custeio de serviços prestados pela APAE – Associação de Pais e Amigos dos Excepcionais._x000D_
 _x000D_
 Dedução:_x000D_
 – Órgão: 10 – Secretaria Municipal de Governo_x000D_
 – Ação: 1167 – Emendas Impositivas_x000D_
 – Valor Deduzido: R$ 20.000,00_x000D_
 _x000D_
 Justificativa: Recursos provenientes de emenda impositiva da vereadora, assegurando disponibilidade orçamentária para execução da ação.</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2935/emenda_impositiva_010-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2935/emenda_impositiva_010-2025.pdf</t>
   </si>
   <si>
     <t>Órgão/Unidade: 05 – Secretaria Municipal de Saúde / Fundo Municipal de Saúde_x000D_
 Ação: 1087 – Aquisição de Equipamentos e Material Permanente – Atenção Básica_x000D_
 Detalhamento: 4.4.90 – Aplicações Diretas_x000D_
 Fonte: 1.500.1002.750 – Recursos Não Vinculados – Emendas Municipais Aplicadas em ASPS_x000D_
 Valor Acrescido: R$ 152.000,00_x000D_
 _x000D_
 Objetivo: Aquisição de equipamentos e mobiliários para a Unidade de Saúde da Família._x000D_
 _x000D_
 Dedução:_x000D_
 – Órgão: 10 – Secretaria Municipal de Governo_x000D_
 – Ação: 1167 – Emendas Impositivas_x000D_
 – Valor Deduzido: R$ 152.000,00_x000D_
 _x000D_
 Justificativa: Recursos provenientes de emenda impositiva da vereadora, assegurando disponibilidade orçamentária para execução da ação.</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2936/emenda_impositiva_011-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2936/emenda_impositiva_011-2025.pdf</t>
   </si>
   <si>
     <t>Órgão: 12 – Secretaria Municipal da Cidade_x000D_
 Unidade: 001 – Secretaria Municipal da Cidade_x000D_
 Ação: 1162 – Construção de Capela Mortuária no Bairro Cotrel_x000D_
 Detalhamento: 4.4.90 – Aplicações Diretas_x000D_
 Fonte: 1.500.0000.750 – Recursos Não Vinculados – Emendas Parlamentares Municipais_x000D_
 Valor Acrescido: R$ 20.000,00_x000D_
 _x000D_
 Objetivo: Aquisição de cadeiras (padrão da Casa Mortuária Municipal) e 1 aparelho de ar-condicionado de 30.000 BTUs para a Casa Mortuária do Cemitério da Cotrel._x000D_
 _x000D_
 Dedução:_x000D_
 – Órgão: 10 – Secretaria Municipal de Governo e Articulação Institucional_x000D_
 – Unidade: 10.001 – Secretaria Municipal de Governo e Articulação Institucional_x000D_
 – Ação: 1167 – Emendas Legislativas Municipais Impositivas_x000D_
 – Valor Deduções: R$ 20.000,00_x000D_
 _x000D_
 Justificativa:_x000D_
 Os recursos utilizados são provenientes de emenda impositiva da vereadora, assegurando a disponibilidade orçamentária necessária para a execução da ação proposta.</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2937/emenda_impositiva_012-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2937/emenda_impositiva_012-2025.pdf</t>
   </si>
   <si>
     <t>Órgão: 09 – Secretaria Municipal de Desenvolvimento Econômico, Meio Ambiente e Turismo_x000D_
 Unidade: 002 – Fundo Municipal do Meio Ambiente_x000D_
 Ação: 2090 – Parcerias com Entidades de Cooperação e Similares_x000D_
 Detalhamento: 3.3.50 – Transferências a Instituições Privadas Sem Fins Lucrativos_x000D_
 Fonte: 1.500.0000.750 – Recursos Não Vinculados – Impostos / Emendas Parlamentares Municipais_x000D_
 Valor Acrescido: R$ 50.000,00_x000D_
 _x000D_
 Objetivo: Custeio dos serviços médicos veterinários prestados pela Associação Focinho Amigo._x000D_
 _x000D_
 Dedução:_x000D_
 – Órgão: 10 – Secretaria Municipal de Governo e Articulação Institucional_x000D_
 – Unidade: 10.001 – Secretaria Municipal de Governo e Articulação Institucional_x000D_
 – Ação: 1167 – Emendas Legislativas Municipais Impositivas_x000D_
 – Valor Deduções: R$ 50.000,00_x000D_
 _x000D_
 Justificativa:_x000D_
 Os recursos destinados à presente ação são provenientes de emenda impositiva da vereadora, assegurando a disponibilidade orçamentária necessária para sua execução.</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2938/emenda_impositiva_013-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2938/emenda_impositiva_013-2025.pdf</t>
   </si>
   <si>
     <t>Órgão: 05 – Secretaria Municipal de Saúde_x000D_
 Unidade: 001 – Fundo Municipal de Saúde_x000D_
 Ação: 1087 – Aquisição de Equipamentos e Material Permanente – Atenção Básica_x000D_
 Detalhamento de Despesa: 4.4.90 – Aplicações Diretas_x000D_
 Fonte de Recurso: 1.500.1002.750 – Recursos Não Vinculados de Impostos – Emendas Parlamentares Municipais Aplicadas em ASPS (Saúde)_x000D_
 Valor Acrescido: R$ 136.000,00_x000D_
 _x000D_
 Objetivo: Aquisição de equipamentos e mobiliários para a Unidade de Saúde da Família Santa Marta._x000D_
 _x000D_
 Dedução:_x000D_
 – Órgão: 10 – Secretaria Municipal de Governo e Articulação Institucional_x000D_
 – Unidade: 10.001 – Secretaria Municipal de Governo e Articulação Institucional_x000D_
 – Ação: 1167 – Emendas Legislativas Municipais Impositivas_x000D_
 – Valor Deduções: R$ 136.000,00_x000D_
 _x000D_
 Justificativa:_x000D_
 Os recursos serão destinados ao aprimoramento da qualidade e da eficiência dos serviços de atenção básica, garantindo estrutura adequada para melhor atendimento à população.</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2939/emenda_impositiva_014-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2939/emenda_impositiva_014-2025.pdf</t>
   </si>
   <si>
     <t>Órgão: 04 – Secretaria Municipal de Educação, Cultura e Desporto_x000D_
 Unidade: 007 – Fundo Municipal do Desporto_x000D_
 Ação: 2115 – Apoio ao Esporte e Lazer_x000D_
 Detalhamento de Despesa: 3.3.90 – Aplicações Diretas_x000D_
 Fonte de Recurso: 1.500.0000.750 – Recursos Não Vinculados de Impostos – Emendas Parlamentares Municipais_x000D_
 Valor Acrescido: R$ 70.000,00_x000D_
 _x000D_
 Objetivo: Apoio às principais modalidades esportivas: voleibol, basquetebol, handebol, futsal e futebol de campo._x000D_
 _x000D_
 Dedução:_x000D_
 – Órgão: 10 – Secretaria Municipal de Governo e Articulação Institucional_x000D_
 – Unidade: 10.001 – Secretaria Municipal de Governo e Articulação Institucional_x000D_
 – Ação: 1167 – Emendas Legislativas Municipais Impositivas_x000D_
 – Valor Deduções: R$ 70.000,00_x000D_
 _x000D_
 Justificativa:_x000D_
 Os recursos serão destinados por meio de emenda impositiva do vereador, garantindo disponibilidade orçamentária para execução das ações de incentivo e fortalecimento do esporte no município.</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2940/emenda_impositiva_015-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2940/emenda_impositiva_015-2025.pdf</t>
   </si>
   <si>
     <t>Órgão: 04 – Secretaria Municipal de Educação, Cultura e Desporto_x000D_
 Unidade: 007 – Fundo Municipal do Desporto_x000D_
 Ação: 2115 – Apoio ao Esporte e Lazer_x000D_
 Detalhamento de Despesa: 3.3.90 – Aplicações Diretas_x000D_
 Fonte de Recurso: 1.500.0000.750 – Recursos Não Vinculados de Impostos – Emendas Parlamentares Municipais_x000D_
 Valor Acrescido: R$ 20.000,00_x000D_
 _x000D_
 Objetivo: Apoio aos campeonatos de Karatê._x000D_
 _x000D_
 Dedução:_x000D_
 – Órgão: 10 – Secretaria Municipal de Governo e Articulação Institucional_x000D_
 – Unidade: 10.001 – Secretaria Municipal de Governo e Articulação Institucional_x000D_
 – Ação: 1167 – Emendas Legislativas Municipais Impositivas_x000D_
 – Valor Deduzido: R$ 20.000,00_x000D_
 _x000D_
 Justificativa:_x000D_
 Os recursos serão destinados por meio de emenda impositiva do vereador, assegurando a disponibilidade orçamentária necessária para execução das ações de apoio ao esporte.</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2941/emenda_impositiva_016-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2941/emenda_impositiva_016-2025.pdf</t>
   </si>
   <si>
     <t>Órgão: 08 – Secretaria Municipal de Assistência Social_x000D_
 Unidade: 002 – Fundo Municipal da Criança e do Adolescente_x000D_
 Ação: 2071 – Manutenção do Lar da Criança_x000D_
 Detalhamento de Despesa: 3.3.90 – Aplicações Diretas_x000D_
 Fonte de Recurso: 1.500.0000.750 – Recursos Não Vinculados de Impostos – Emendas Parlamentares Municipais_x000D_
 Valor Acrescido: R$ 23.000,00_x000D_
 _x000D_
 Objetivo: Manutenção do Lar da Criança._x000D_
 _x000D_
 Dedução:_x000D_
 – Órgão: 10 – Secretaria Municipal de Governo e Articulação Institucional_x000D_
 – Unidade: 10.001 – Secretaria Municipal de Governo e Articulação Institucional_x000D_
 – Ação: 1167 – Emendas Legislativas Municipais Impositivas_x000D_
 – Valor Deduzido: R$ 23.000,00_x000D_
 _x000D_
 Justificativa:_x000D_
 Os recursos destinados serão provenientes de emenda impositiva deste vereador, garantindo a disponibilidade orçamentária necessária para a continuidade das ações de manutenção do Lar da Criança.</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2942/emenda_impositiva_017-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2942/emenda_impositiva_017-2025.pdf</t>
   </si>
   <si>
     <t>Órgão: 08 – Secretaria Municipal de Assistência Social_x000D_
 Unidade: 003 – Fundo Municipal dos Direitos do Idoso_x000D_
 Ação: 2072 – Manutenção do Lar dos Idosos_x000D_
 Detalhamento de Despesa: 3.3.90 – Aplicações Diretas_x000D_
 Fonte de Recurso: 1.500.0000.750 – Recursos Não Vinculados de Impostos – Emendas Parlamentares Municipais_x000D_
 _x000D_
 Valor Acrescido: R$ 23.000,00 (vinte e três mil reais)_x000D_
 _x000D_
 Objetivo: Manutenção do Lar do Idoso._x000D_
 _x000D_
 DEDUÇÃO:_x000D_
 – Órgão: 10 – Secretaria Municipal de Governo e Articulação Institucional_x000D_
 – Unidade: 10.001 – Secretaria Municipal de Governo e Articulação Institucional_x000D_
 – Ação: 1167 – Emendas Legislativas Municipais Impositivas_x000D_
 – Valor Deduzido: R$ 23.000,00_x000D_
 _x000D_
 Justificativa:_x000D_
 Os recursos destinados serão provenientes de emenda impositiva deste vereador, assegurando a disponibilidade orçamentária necessária para a efetiva execução das ações de manutenção do Lar dos Idosos.</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2943/emenda_impositiva_018-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2943/emenda_impositiva_018-2025.pdf</t>
   </si>
   <si>
     <t>Órgão: 05 – Secretaria Municipal de Saúde_x000D_
 Unidade: 001 – Fundo Municipal de Saúde_x000D_
 Ação: 1087 – Aquisição de Equipamentos e Material Permanente – Atenção Básica_x000D_
 Detalhamento: 4.4.90_x000D_
 Fonte: 1.500.1002.750 – Emendas Parlamentares Municipais – ASPS_x000D_
 Valor Acrescido: R$ 136.000,00_x000D_
 _x000D_
 Objetivo: Aquisição de materiais permanentes para fortalecer a infraestrutura do PSF Santa Marta._x000D_
 _x000D_
 Dedução:_x000D_
 Órgão 10 – Secretaria Municipal de Governo_x000D_
 Ação 1167 – Emendas Impositivas_x000D_
 Valor Deduzido: R$ 136.000,00_x000D_
 _x000D_
 Justificativa:_x000D_
 Os recursos são provenientes de emenda impositiva do vereador, assegurando disponibilidade orçamentária para aprimorar os serviços de atenção básica no PSF Santa Marta.</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2944/emenda_impositiva_019-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2944/emenda_impositiva_019-2025.pdf</t>
   </si>
   <si>
     <t>Órgão: 04 – Secretaria Municipal de Educação, Cultura e Desporto_x000D_
 Unidade: 006 – Departamento de Cultura_x000D_
 Ação: 1069 – Aquisição de Parquinho Recreativo_x000D_
 Detalhamento: 4.4.90_x000D_
 Fonte: 1.500.0000.750 – Emendas Parlamentares Municipais_x000D_
 Valor Acrescido: R$ 136.000,00_x000D_
 _x000D_
 Objetivo: Aquisição e instalação de parquinhos recreativos destinados a espaços públicos e áreas de convivência comunitária, visando promover lazer, inclusão social e melhorias na qualidade de vida das famílias e crianças do município._x000D_
 Locais: Praça Augusto Rodrigues de Oliveira, Bairro Aeroporto e canteiro central do Bairro Eco Park._x000D_
 _x000D_
 Dedução:_x000D_
 Órgão 10 – Secretaria Municipal de Governo_x000D_
 Ação 1167 – Emendas Impositivas_x000D_
 Valor Deduzido: R$ 136.000,00_x000D_
 _x000D_
 Justificativa:_x000D_
 Os recursos são provenientes de emenda impositiva do vereador, destinados a promover lazer, inclusão social e melhoria da qualidade de vida por meio da instalação de parquinhos em áreas comunitárias.</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2945/emenda_impositiva_020-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2945/emenda_impositiva_020-2025.pdf</t>
   </si>
   <si>
     <t>Órgão: 05 – Secretaria Municipal de Saúde_x000D_
 Unidade: 001 – Fundo Municipal de Saúde_x000D_
 Ação: 1087 – Aquisição de Equipamentos e Material Permanente Atenção Básica_x000D_
 Detalhamento de Despesa: 4.4.90 – Aplicações Diretas_x000D_
 Fonte de Recurso: 1.500.1002.750 – Recursos não Vinculados de Impostos – Emendas Parlamentares Municipais Aplicados em ASPS (Saúde)_x000D_
 _x000D_
 Valor Acrescido: R$ 136.000,00 (cento e trinta e seis mil reais)_x000D_
 _x000D_
 Objetivo: Aquisição de equipamentos e mobiliários para a Unidade de Saúde da Família Santa Marta._x000D_
 _x000D_
 DEDUÇÃO_x000D_
 _x000D_
 Órgão: 10 – Secretaria Municipal de Governo e Articulação Institucional_x000D_
 Unidade: 10.001 – Secretaria Municipal de Governo e Articulação Institucional_x000D_
 Ação: 1167 – Emendas Legislativas Municipais Impositivas_x000D_
 Valor Deduzido: R$ 136.000,00_x000D_
 _x000D_
 Justificativa_x000D_
 _x000D_
 Ressalta-se que os recursos destinados a esta aquisição serão provenientes de emendas impositivas deste vereador, garantindo a disponibilidade orçamentária necessária para a execução da ação e permitindo melhorias estruturais na</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2946/emenda_impositiva_021-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2946/emenda_impositiva_021-2025.pdf</t>
   </si>
   <si>
     <t>Órgão: 08 – Secretaria Municipal de Assistência Social_x000D_
 Unidade: 001 – Fundo Municipal de Assistência Social_x000D_
 Ação: 1074 – Aquisição de Materiais Permanentes para Assistência Social_x000D_
 Detalhamento de Despesa: 44.90 – Aplicações Diretas_x000D_
 Fonte de Recurso: 1.500.0000.750 – Recursos não Vinculados de Impostos – Emendas Parlamentares Municipais_x000D_
 _x000D_
 Valor Acrescido: R$ 40.000,00 (quarenta mil reais)_x000D_
 _x000D_
 Objetivo: Aquisição de equipamentos para o Centro de Eventos Renan Dimuriez – material permanente (climatizadores, geladeira, freezer, copa e cozinha)._x000D_
 _x000D_
 DEDUÇÃO_x000D_
 _x000D_
 Órgão: 10 – Secretaria Municipal de Governo e Articulação Institucional_x000D_
 Unidade: 10.001 – Secretaria Municipal de Governo e Articulação Institucional_x000D_
 Ação: 1167 – Emendas Legislativas Municipais Impositivas_x000D_
 Valor Deduzido: R$ 40.000,00_x000D_
 _x000D_
 Justificativa_x000D_
 _x000D_
 Ressalta-se que os recursos destinados a esta aquisição serão provenientes de emendas impositivas deste vereador, garantindo a disponibilidade orçamentária necessária para a efetiva execução da a</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2947/emenda_impositiva_022-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2947/emenda_impositiva_022-2025.pdf</t>
   </si>
   <si>
     <t>Órgão: 04 – Secretaria Municipal de Educação, Cultura e Desporto_x000D_
 Unidade: 007 – Fundo Municipal do Desporto_x000D_
 Ação: 2115 – Apoio ao Esporte e Lazer_x000D_
 Detalhamento de Despesa: 3.3.90 – Aplicações Diretas_x000D_
 Fonte de Recurso: 1.500.0000.750 – Recursos não Vinculados de Impostos – Emendas Parlamentares Municipais_x000D_
 _x000D_
 Valor Acrescido: R$ 21.000,00 (vinte e um mil reais)_x000D_
 _x000D_
 Objetivo: Apoio à realização de eventos de ciclismo._x000D_
 _x000D_
 DEDUÇÃO_x000D_
 _x000D_
 Órgão: 10 – Secretaria Municipal de Governo e Articulação Institucional_x000D_
 Unidade: 10.001 – Secretaria Municipal de Governo e Articulação Institucional_x000D_
 Ação: 1167 – Emendas Legislativas Municipais Impositivas_x000D_
 Valor Deduzido: R$ 21.000,00_x000D_
 _x000D_
 Justificativa_x000D_
 _x000D_
 Ressalta-se que os recursos destinados à presente ação serão provenientes de emendas impositivas deste vereador, garantindo a disponibilidade orçamentária necessária para sua efetiva execução.</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2948/emenda_impositiva_023-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2948/emenda_impositiva_023-2025.pdf</t>
   </si>
   <si>
     <t>Órgão: 08 – Secretaria Municipal de Assistência Social_x000D_
 Unidade: 003 – Fundo Municipal dos Direitos do Idoso_x000D_
 Ação: 2072 – Manutenção do Lar dos Idosos_x000D_
 Detalhamento de Despesa: 3.3.90 – Aplicações Diretas_x000D_
 Fonte de Recurso: 1.500.0000.750 – Recursos não Vinculados de Impostos – Emendas Parlamentares Municipais_x000D_
 _x000D_
 Valor Acrescido: R$ 25.000,00 (vinte e cinco mil reais)_x000D_
 _x000D_
 Objetivo: Manutenção do Lar do Idoso._x000D_
 _x000D_
 DEDUÇÃO_x000D_
 Órgão: 10 – Secretaria Municipal de Governo e Articulação Institucional_x000D_
 Unidade: 10.001 – Secretaria Municipal de Governo e Articulação Institucional_x000D_
 Ação: 1167 – Emendas Legislativas Municipais Impositivas_x000D_
 Valor Deduzido: R$ 25.000,00_x000D_
 _x000D_
 Justificativa: A presente emenda destina recursos para a aquisição de materiais e serviços necessários à manutenção do Lar do Idoso, contribuindo diretamente para a melhoria da qualidade de vida da terceira idade atendida pela instituição.</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2949/emenda_impositiva_024-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2949/emenda_impositiva_024-2025.pdf</t>
   </si>
   <si>
     <t>Órgão: 08 – Secretaria Municipal de Assistência Social_x000D_
 Unidade: 001 – Fundo Municipal de Assistência Social_x000D_
 Ação: 2074 – Manutenção e Apoio a Convênios_x000D_
 Detalhamento de Despesa: 3.3.50 – Transferências a Instituições Privadas sem Fins Lucrativos_x000D_
 Fonte de Recurso: 1.500.0000.750 – Recursos não Vinculados de Impostos – Emendas Parlamentares Municipais_x000D_
 _x000D_
 Valor Acrescido: R$ 50.000,00 (cinquenta mil reais)_x000D_
 _x000D_
 Objetivo: Repasse de valor para o Instituto Renovo da Igreja Presbiteriana, destinado à manutenção das ações sociais que vem desenvolvendo._x000D_
 _x000D_
 DEDUÇÃO_x000D_
 Órgão: 10 – Secretaria Municipal de Governo e Articulação Institucional_x000D_
 Unidade: 10.001 – Secretaria Municipal de Governo e Articulação Institucional_x000D_
 Ação: 1167 – Emendas Legislativas Municipais Impositivas_x000D_
 _x000D_
 Valor Deduzido: R$ 50.000,00_x000D_
 _x000D_
 Justificativa: Ressalta-se que os recursos destinados ao presente repasse serão provenientes de emendas impositivas deste vereador, garantindo a disponibilidade orçamentária necessária para a efetiva execução</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2950/emenda_impositiva_025-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2950/emenda_impositiva_025-2025.pdf</t>
   </si>
   <si>
     <t>Órgão: 04 – Secretaria Municipal de Educação, Cultura e Desporto_x000D_
 Unidade: 006 – Departamento de Cultura_x000D_
 Ação: 2019 – Manutenção e Custeio do Departamento de Cultura_x000D_
 Detalhamento de Despesa: 3.3.90 – Aplicações Diretas_x000D_
 Fonte de Recurso: 1.500.0000.750 – Recursos não Vinculados de Impostos – Emendas Parlamentares Municipais_x000D_
 _x000D_
 Valor Acrescido: R$ 50.000,00 (cinquenta mil reais)_x000D_
 _x000D_
 Objetivo: Aplicação do valor na valorização da cultura municipal, especialmente para a Banda Municipal, incluindo a aquisição de uniformes e demais necessidades indispensáveis ao seu funcionamento._x000D_
 _x000D_
 DEDUÇÃO_x000D_
 Órgão: 10 – Secretaria Municipal de Governo e Articulação Institucional_x000D_
 Unidade: 10.001 – Secretaria Municipal de Governo e Articulação Institucional_x000D_
 Ação: 1167 – Emendas Legislativas Municipais Impositivas_x000D_
 _x000D_
 Valor Deduzido: R$ 50.000,00_x000D_
 _x000D_
 Justificativa: Ressalta-se que os recursos destinados à presente ação serão provenientes de emenda impositiva desta vereadora, garantindo a disponibilidade orçamentária.</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2951/emenda_impositiva_026-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2951/emenda_impositiva_026-2025.pdf</t>
   </si>
   <si>
     <t>Órgão: 04 – Secretaria Municipal de Educação, Cultura e Desporto_x000D_
 Unidade: 001 – Departamento de Educação_x000D_
 Ação: 2074 – Manutenção e Apoio a Convênios_x000D_
 Detalhamento de Despesa: 3.3.50 – Transferências a Instituições Privadas sem Fins Lucrativos_x000D_
 Fonte de Recurso: 1.500.0000.750 – Recursos não Vinculados de Impostos – Emendas Parlamentares Municipais_x000D_
 _x000D_
 Valor Acrescido: R$ 20.000,00 (vinte mil reais)_x000D_
 _x000D_
 Objetivo: Repasse de valor destinado ao custeio de serviços da APAE – Associação de Pais e Amigos dos Excepcionais._x000D_
 _x000D_
 DEDUÇÃO_x000D_
 Órgão: 10 – Secretaria Municipal de Governo e Articulação Institucional_x000D_
 Unidade: 10.001 – Secretaria Municipal de Governo e Articulação Institucional_x000D_
 Ação: 1167 – Emendas Legislativas Municipais Impositivas_x000D_
 _x000D_
 Valor Deduzido: R$ 20.000,00_x000D_
 _x000D_
 Justificativa: Ressalta-se que os recursos destinados à presente ação serão provenientes de emendas impositivas desta vereadora, garantindo a disponibilidade orçamentária necessária para sua efetiva execução.</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2952/emenda_impositiva_027-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2952/emenda_impositiva_027-2025.pdf</t>
   </si>
   <si>
     <t>Órgão: 05 – Secretaria Municipal de Saúde_x000D_
 Unidade: 001 – Fundo Municipal de Saúde_x000D_
 Ação: 1085 – Aquisição de Equipamentos e Material Permanente MAC_x000D_
 Detalhamento de Despesa: 4.4.90 – Aplicações Diretas_x000D_
 Fonte de Recurso: 1.500.1002.750 – Recursos não Vinculados de Impostos – Emendas Parlamentares Municipais_x000D_
 _x000D_
 Valor Acrescido: R$ 30.000,00 (trinta mil reais)_x000D_
 _x000D_
 Objetivo: Aquisição de aparelhos de ar-condicionado para o CAPS – Centro de Atenção Psicossocial._x000D_
 _x000D_
 DEDUÇÃO_x000D_
 Órgão: 10 – Secretaria Municipal de Governo e Articulação Institucional_x000D_
 Unidade: 10.001 – Secretaria Municipal de Governo e Articulação Institucional_x000D_
 Ação: 1167 – Emendas Legislativas Municipais Impositivas_x000D_
 _x000D_
 Valor Deduzido: R$ 30.000,00_x000D_
 _x000D_
 Justificativa: A aquisição dos aparelhos de ar-condicionado proporcionará melhores condições estruturais e maior qualidade nos atendimentos realizados pelo CAPS.</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2953/emenda_impositiva_028-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2953/emenda_impositiva_028-2025.pdf</t>
   </si>
   <si>
     <t>Órgão: 08 – Secretaria Municipal de Assistência Social_x000D_
 Unidade: 001 – Fundo Municipal de Assistência Social_x000D_
 Ação: 2059 – Custeio e Manutenção da Secretaria de Assistência Social_x000D_
 Detalhamento de Despesa: 3.3.90 – Aplicações Diretas_x000D_
 Fonte de Recurso: 1.500.0000.750 – Recursos não Vinculados de Impostos – Emendas Parlamentares Municipais_x000D_
 _x000D_
 Valor Acrescido: R$ 36.000,00 (trinta e seis mil reais)_x000D_
 _x000D_
 Objetivo: Aquisição de materiais de construção destinados à execução de obras de construção de churrasqueira e banheiro no Centro de Eventos Renan Dimuriez._x000D_
 _x000D_
 DEDUÇÃO_x000D_
 Órgão: 10 – Secretaria Municipal de Governo e Articulação Institucional_x000D_
 Unidade: 10.001 – Secretaria Municipal de Governo e Articulação Institucional_x000D_
 Ação: 1167 – Emendas Legislativas Municipais Impositivas_x000D_
 _x000D_
 Valor Deduzido: R$ 36.000,00_x000D_
 _x000D_
 Justificativa: Ressalta-se que os recursos destinados à execução desta ação são provenientes de emendas impositivas desta vereadora, garantindo a disponibilidade orçamentária necessária.</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2954/emenda_impositiva_029-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2954/emenda_impositiva_029-2025.pdf</t>
   </si>
   <si>
     <t>Órgão: 05 – Secretaria Municipal de Saúde_x000D_
 Unidade: 001 – Fundo Municipal de Saúde_x000D_
 Ação: 1087 – Aquisição de Equipamentos e Material Permanente – Atenção Básica_x000D_
 Detalhamento de Despesa: 4.4.90 – Aplicações Diretas_x000D_
 Fonte de Recurso: 1.500.1002.750 – Recursos não vinculados de impostos – Emendas Parlamentares Municipais aplicadas em ASPS (Saúde)_x000D_
 _x000D_
 Valor Acrescido: R$ 136.000,00 (cento e trinta e seis mil reais)_x000D_
 _x000D_
 Objetivo: Aquisição de equipamentos e mobiliários para a Unidade de Saúde da Família Santa Marta._x000D_
 _x000D_
 DEDUÇÃO_x000D_
 Órgão: 10 – Secretaria Municipal de Governo e Articulação Institucional_x000D_
 Unidade: 10.001 – Secretaria Municipal de Governo e Articulação Institucional_x000D_
 Ação: 1167 – Emendas Legislativas Municipais Impositivas_x000D_
 _x000D_
 Valor Deduzido: R$ 136.000,00_x000D_
 _x000D_
 Justificativa: Esta emenda tem por finalidade viabilizar a aquisição de equipamentos essenciais para a nova Unidade de Saúde da Família do bairro Santa Marta, garantindo seu pleno funcionamento e proporcionando atendimento com maior qualidade</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2955/emenda_impositiva_030-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2955/emenda_impositiva_030-2025.pdf</t>
   </si>
   <si>
     <t>Órgão: 08 – Secretaria Municipal de Assistência Social_x000D_
 Unidade: 001 – Secretaria Municipal de Assistência Social_x000D_
 Ação: 2074 – Manutenções e Apoio a Convênios_x000D_
 Detalhamento de Despesa: 33.50_x000D_
 Fonte de Recurso: 1.500.0000.750 – Recursos não Vinculados de Impostos – Emendas Parlamentares Municipais_x000D_
 Valor Acrescido: R$ 46.000,00_x000D_
 _x000D_
 Objetivo:Repasse financeiro à Associação Grupo Eu Te Amo, destinada ao atendimento e apoio a pessoas com Transtorno do Espectro Autista (TEA) e suas famílias, para custear atividades, projetos e necessidades operacionais._x000D_
 _x000D_
 Dedução_x000D_
 Órgão: 10 – Secretaria Municipal de Governo e Articulação Institucional_x000D_
 Unidade: 10.001 – Secretaria Municipal de Governo e Articulação Institucional_x000D_
 Ação: 1167 – Emendas Legislativas Municipais Impositivas_x000D_
 Valor da Dedução: R$ 46.000,00_x000D_
 _x000D_
 Justificativa: A emenda assegura recursos para a Associação Grupo Eu Te Amo, que desenvolve ações essenciais de acolhimento, orientação, inclusão e suporte terapêutico para pessoas com autismo.</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2956/emenda_impositiva_031-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2956/emenda_impositiva_031-2025.pdf</t>
   </si>
   <si>
     <t>Órgão: 08 – Secretaria Municipal de Assistência Social_x000D_
 Unidade: 001 – Secretaria Municipal de Assistência Social_x000D_
 Ação: 2074 – Manutenções e Apoio a Convênios_x000D_
 Detalhamento de Despesa: 33.50_x000D_
 Fonte de Recurso: 1.500.0000.750 – Recursos não Vinculados de Impostos – Emendas Parlamentares Municipais_x000D_
 Valor Acrescido: R$ 20.000,00_x000D_
 _x000D_
 Objetivo: Repasse financeiro à Associação de Artes Marciais e Cultura MTF._x000D_
 _x000D_
 Dedução_x000D_
 Órgão: 10 – Secretaria Municipal de Governo e Articulação Institucional_x000D_
 Unidade: 10.001 – Secretaria Municipal de Governo e Articulação Institucional_x000D_
 Ação: 1167 – Emendas Legislativas Municipais Impositivas_x000D_
 Valor da Dedução: R$ 20.000,00_x000D_
 _x000D_
 Justificativa:A emenda destina recursos à Associação de Artes Marciais e Cultura MTF, que promove atividades voltadas ao esporte, disciplina, desenvolvimento físico e emocional de crianças, jovens e adultos. Suas ações contribuem para formação cidadã, integração comunitária e fortalecimento de valores sociais.</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2957/emenda_impositiva_032-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2957/emenda_impositiva_032-2025.pdf</t>
   </si>
   <si>
     <t>Órgão: 12 – Secretaria Municipal da Cidade_x000D_
 Unidade: 001 – Secretaria Municipal da Cidade_x000D_
 Ação: 2018 – Manutenções das Ações de Segurança Pública_x000D_
 Detalhamento de Despesa: 33.50_x000D_
 Fonte de Recurso: 1.500.0000.750 – Recursos não Vinculados de Impostos – Emendas Parlamentares Municipais_x000D_
 Valor Acrescido: R$ 30.000,00_x000D_
 _x000D_
 Objetivo:_x000D_
 Repasse financeiro ao CONSEG – Conselho Comunitário de Segurança, destinado ao fortalecimento de ações e projetos voltados à melhoria da segurança pública no município._x000D_
 _x000D_
 Dedução_x000D_
 Órgão: 10 – Secretaria Municipal de Governo e Articulação Institucional_x000D_
 Unidade: 10.001 – Secretaria Municipal de Governo e Articulação Institucional_x000D_
 Ação: 1167 – Emendas Legislativas Municipais Impositivas_x000D_
 Valor da Dedução: R$ 30.000,00_x000D_
 _x000D_
 Justificativa: A emenda assegura recursos ao CONSEG, entidade que atua em colaboração com as forças de segurança para desenvolver ações preventivas, educativas e comunitárias.</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2958/emenda_impositiva_033-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2958/emenda_impositiva_033-2025.pdf</t>
   </si>
   <si>
     <t>Órgão: 04 – Secretaria Municipal de Educação, Cultura e Desporto_x000D_
 Unidade: 007 – Fundo Municipal de Desporto_x000D_
 Ação: 2115 – Apoio ao Esporte e Lazer_x000D_
 Detalhamento de Despesa: 33.90_x000D_
 Fonte de Recurso: 1.500.0000.750 – Recursos não Vinculados de Impostos – Emendas Parlamentares Municipais_x000D_
 Valor Acrescido: R$ 25.000,00_x000D_
 _x000D_
 Objetivo: Aquisição de materiais esportivos e uniformes destinados à Associação IAKIO, incentivando, fortalecendo e valorizando a prática do esporte indígena no município._x000D_
 _x000D_
 Dedução_x000D_
 Órgão: 10 – Secretaria Municipal de Governo e Articulação Institucional_x000D_
 Unidade: 10.001 – Secretaria Municipal de Governo e Articulação Institucional_x000D_
 Ação: 1167 – Emendas Legislativas Municipais Impositivas_x000D_
 Valor da Dedução: R$ 25.000,00_x000D_
 _x000D_
 Justificativa: A emenda destina recursos para a aquisição de materiais esportivos e uniformes para a Associação IAKIO, que promove o esporte e a cultura indígena em Guarantã do Norte/MT.</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2959/emenda_impositiva_034-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2959/emenda_impositiva_034-2025.pdf</t>
   </si>
   <si>
     <t>Órgão: 04 – Secretaria Municipal de Educação, Cultura e Desporto_x000D_
 Unidade: 001 – Departamento de Educação_x000D_
 Ação: 2074 – Manutenção e Apoio a Convênios_x000D_
 Detalhamento de Despesa: 33.50_x000D_
 Fonte de Recurso: 1.500.0000.750 – Recursos não Vinculados de Impostos – Emendas Parlamentares Municipais_x000D_
 Valor Acrescido: R$ 15.000,00_x000D_
 _x000D_
 Objetivo: Repasse financeiro à APAE – Associação de Pais e Amigos dos Excepcionais, destinado ao custeio das despesas de manutenção e funcionamento da unidade de Guarantã do Norte/MT._x000D_
 _x000D_
 Dedução_x000D_
 Órgão: 10 – Secretaria Municipal de Governo e Articulação Institucional_x000D_
 Unidade: 10.001 – Secretaria Municipal de Governo e Articulação Institucional_x000D_
 Ação: 1167 – Emendas Legislativas Municipais Impositivas_x000D_
 Valor da Dedução: R$ 15.000,00_x000D_
 _x000D_
 Justificativa: A emenda assegura recursos para a APAE de Guarantã do Norte/MT, instituição fundamental no atendimento educacional, terapêutico e social de pessoas com deficiência.</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2960/emenda_impositiva_035-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2960/emenda_impositiva_035-2025.pdf</t>
   </si>
   <si>
     <t>Órgão: 05 – Secretaria Municipal de Saúde_x000D_
 Unidade: 001 – Fundo Municipal de Saúde_x000D_
 Ação: 1087 – Aquisição de Equipamentos e Material Permanente MAC_x000D_
 Detalhamento de Despesa: 44.90_x000D_
 Fonte de Recurso: 1.500.1002.750 – Recursos não Vinculados de Impostos – Emendas Parlamentares Municipais Aplicados em ASPS (Saúde)_x000D_
 Valor Acrescido: R$ 60.000,00_x000D_
 _x000D_
 Objetivo:Aquisição de materiais permanentes para o MAC – Centro Municipal de Atendimento._x000D_
 _x000D_
 Dedução_x000D_
 Órgão: 10 – Secretaria Municipal de Governo e Articulação Institucional_x000D_
 Unidade: 10.001 – Secretaria Municipal de Governo e Articulação Institucional_x000D_
 Ação: 1167 – Emendas Legislativas Municipais Impositivas_x000D_
 Valor da Dedução: R$ 60.000,00_x000D_
 _x000D_
 Justificativa: A emenda destina recursos para a compra de materiais permanentes para o MAC, incluindo uma cadeira odontológica adaptada ao atendimento de crianças com necessidades especiais, especialmente aquelas com Transtorno do Espectro Autista (TEA).</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2961/emenda_impositiva_036-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2961/emenda_impositiva_036-2025.pdf</t>
   </si>
   <si>
     <t>Órgão: 05 – Secretaria Municipal de Saúde_x000D_
 Unidade: 001 – Fundo Municipal de Saúde_x000D_
 Ação: 2074 – Manutenção e Apoio a Convênios_x000D_
 Detalhamento de Despesa: 33.50_x000D_
 Fonte de Recurso: 1.500.1002.750 – Recursos não Vinculados de Impostos – Emendas Parlamentares Municipais Aplicados em ASPS (Saúde)_x000D_
 Valor Acrescido: R$ 76.000,00_x000D_
 _x000D_
 Objetivo: Garantir atendimentos aos munícipes de Guarantã do Norte/MT no Hospital de Amor – Barretos/SP, incluindo consultas, exames, procedimentos, tratamentos e demais serviços essenciais ao cuidado oncológico._x000D_
 _x000D_
 Dedução_x000D_
 Órgão: 10 – Secretaria Municipal de Governo e Articulação Institucional_x000D_
 Unidade: 10.001 – Secretaria Municipal de Governo e Articulação Institucional_x000D_
 Ação: 1167 – Emendas Legislativas Municipais Impositivas_x000D_
 Valor da Dedução: R$ 76.000,00_x000D_
 _x000D_
 Justificativa: A emenda tem como finalidade assegurar o acesso de pacientes de Guarantã do Norte/MT ao Hospital de Amor de Barretos/SP, referência nacional e internacional no diagnóstico e tratamento do câncer.</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2962/emenda_impositiva_037-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2962/emenda_impositiva_037-2025.pdf</t>
   </si>
   <si>
     <t>Órgão: 04 – Secretaria Municipal de Educação, Cultura e Desporto._x000D_
 Unidade: 001 – Departamento de Educação._x000D_
 Ação: 2074 – Manutenção e Apoio a Convênios._x000D_
 Detalhamento de Despesa: 33.50._x000D_
 Fonte de Recurso: 1.500.0000.750 – Recursos não Vinc. Impostos – Emendas Parlamentares Municipais._x000D_
 Valor Acrescido: R$ 50.000,00._x000D_
 _x000D_
 Objetivo: Repasse financeiro à APAE – Associação de Pais e Amigos dos Excepcionais, destinado ao custeio das despesas de manutenção e funcionamento da unidade de Guarantã do Norte/MT._x000D_
 _x000D_
 Dedução:_x000D_
 Órgão: 10 – Secretaria Municipal de Governo e Articulação Institucional._x000D_
 Unidade: 10.001 – Secretaria Municipal de Governo e Articulação Institucional._x000D_
 Ação: 1167 – Emendas Legislativas Municipais Impositivas._x000D_
 Valor Deduções: R$ 50.000,00._x000D_
 _x000D_
 Justificativa: A emenda impositiva visa garantir o repasse de recursos à APAE de Guarantã do Norte/MT, instituição essencial no atendimento educacional, terapêutico e social de pessoas com deficiência.</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2963/emenda_38-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2963/emenda_38-2025.pdf</t>
   </si>
   <si>
     <t>Órgão: 09 – Secretaria Municipal de Desenvolvimento Econômico, Meio Ambiente e Turismo._x000D_
 Unidade: 002 – Fundo Municipal do Meio Ambiente._x000D_
 Ação: 2090 – Parcerias com Entidades de Cooperação e Similares._x000D_
 Detalhamento de Despesa: 33.50._x000D_
 Fonte de Recurso: 1.500.0000.750 – Recursos não Vinc. Impostos – Emendas Parlamentares Municipais._x000D_
 Valor Acrescido: R$ 50.000,00._x000D_
 Objetivo: Repasse financeiro à Associação Focinho Amigo para custeio de consultas veterinárias, procedimentos clínicos e cirurgias realizadas pela entidade._x000D_
 _x000D_
 Dedução:_x000D_
 Órgão: 10 – Secretaria Municipal de Governo e Articulação Institucional._x000D_
 Unidade: 10.001 – Secretaria Municipal de Governo e Articulação Institucional._x000D_
 Ação: 1167 – Emendas Legislativas Municipais Impositivas._x000D_
 Valor Deduções: R$ 50.000,00._x000D_
 _x000D_
 Justificativa: A emenda impositiva tem por finalidade garantir apoio financeiro à Associação Focinho Amigo, organização sem fins lucrativos que desempenha papel fundamental na proteção e cuidado de animais em situação de abandono</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2964/emenda_impositiva_039-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2964/emenda_impositiva_039-2025.pdf</t>
   </si>
   <si>
     <t>Órgão: 05 – Secretaria Municipal de Saúde._x000D_
 Unidade: 001 – Fundo Municipal de Saúde._x000D_
 Ação: 1087 – Aquisição de Equipamentos e Material Permanente Atenção Básica._x000D_
 Detalhamento de Despesa: 44.90._x000D_
 Fonte de Recurso: 1.500.1002.750 – Recursos não Vinc. Impostos – Emendas Parlamentares Municipais Aplicados em ASPS (Saúde)._x000D_
 Valor Acrescido: R$ 68.000,00._x000D_
 Objetivo: Aquisição de materiais permanentes para fortalecimento da infraestrutura do PSF Santa Marta, visando aprimorar a qualidade e eficiência dos serviços de atenção básica._x000D_
 _x000D_
 Dedução:_x000D_
 Órgão: 10 – Secretaria Municipal de Governo e Articulação Institucional._x000D_
 Unidade: 10.001 – Secretaria Municipal de Governo e Articulação Institucional._x000D_
 Ação: 1167 – Emendas Legislativas Municipais Impositivas._x000D_
 Valor Deduções: R$ 68.000,00._x000D_
 _x000D_
 Justificativa:A emenda impositiva tem como objetivo garantir recursos para aquisição de materiais permanentes destinados ao PSF Santa Marta, unidade fundamental na promoção da saúde preventiva.</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2965/emenda_impositiva_040-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2965/emenda_impositiva_040-2025.pdf</t>
   </si>
   <si>
     <t>Órgão: 05 – Secretaria Municipal de Saúde._x000D_
 Unidade: 001 – Fundo Municipal de Saúde._x000D_
 Ação: 2074 – Manutenção e Apoio a Convênios._x000D_
 Detalhamento de Despesa: 33.50._x000D_
 Fonte de Recurso: 1.500.1002.750 – Recursos não Vinc. Impostos – Emendas Parlamentares Municipais Aplicados em ASPS (Saúde)._x000D_
 Valor Acrescido: R$ 104.000,00._x000D_
 Objetivo: Garantir atendimentos aos munícipes de Guarantã do Norte/MT no Hospital de Amor, em Cuiabá/MT, por meio de apoio financeiro destinado a exames, consultas, procedimentos e serviços voltados ao tratamento e diagnóstico do câncer._x000D_
 _x000D_
 Dedução:_x000D_
 Órgão: 10 – Secretaria Municipal de Governo e Articulação Institucional._x000D_
 Unidade: 10.001 – Secretaria Municipal de Governo e Articulação Institucional._x000D_
 Ação: 1167 – Emendas Legislativas Municipais Impositivas._x000D_
 Valor Deduções: R$ 104.000,00._x000D_
 _x000D_
 Justificativa:_x000D_
 A emenda impositiva tem como objetivo garantir que pacientes de Guarantã do Norte/MT tenham acesso aos serviços especializados do Hospital de Amor.</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t>Prestação de Contas - Camara Municipal</t>
   </si>
   <si>
     <t>Diretoria de Administração - DA</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2512/prestacao_de_contas.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2512/prestacao_de_contas.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas _x000D_
 Recursos Recebidos x Despesas Realizadas</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2521/prestacao_de_contas.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2521/prestacao_de_contas.pdf</t>
   </si>
   <si>
     <t>Recursos recebidos e despesas realizadas Poder Legislativo, referente mês de fevereiro de 2025</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2568/prestacao_de_contas_marco.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2568/prestacao_de_contas_marco.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas dos Recursos recebidos x Despesas Realizadas referentes ao mês de Março de 2025</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2600/prestacao_de_contas_abril.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2600/prestacao_de_contas_abril.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas de Recursos Recebidos e Despesas realizadas.</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2643/prestacao_de_contas_maio.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2643/prestacao_de_contas_maio.pdf</t>
   </si>
   <si>
     <t>Recursos recebidos e despesas realizadas referente ao mês de maio.</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2674/prestacao_de_contas_junho.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2674/prestacao_de_contas_junho.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas Recebidos x Despesas Realizadas de Junho de 2025</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2706/prestacao_de_contas_julho.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2706/prestacao_de_contas_julho.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas_x000D_
 Recursos Recebidos x Despesas Realizadas _x000D_
 Julho de 2025</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2782/prestacao_de_contas_agosto.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2782/prestacao_de_contas_agosto.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas _x000D_
 Recursos Recebidos X Despesas Realizadas _x000D_
 referente ao mês de Agosto</t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2860/prestacao_de_contas.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2860/prestacao_de_contas.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas de Recursos Recebidos x Despesas Realizadas _x000D_
 Setembro de 2025</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2895/prestacao_de_contas.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2895/prestacao_de_contas.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas de Recursos Recebidos x Despesas Realizadas de Outubro de 2025</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2983/prestacao_de_contas_camara.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2983/prestacao_de_contas_camara.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas - Recursos Recebidos x Despesas Realizadas.</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/3006/prestacao_contas_ref._mes_12-2025.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/3006/prestacao_contas_ref._mes_12-2025.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas de recursos recebidos e despesas realizadas no Poder Legislativo, referente ao mês de dezembro de 2025.</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
     <t>ATA CCJ</t>
   </si>
   <si>
     <t>CCJ - 1 - CONSTITUIÇÃO E JUSTIÇA</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2695/ata_11a_sessao_ordinaria_da_comissao_ccj.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2695/ata_11a_sessao_ordinaria_da_comissao_ccj.pdf</t>
   </si>
   <si>
     <t>Ata da 11ª Sessão Ordinária</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2696/ata_7a_sessao_extraordinaria_da_comissao_ccj.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2696/ata_7a_sessao_extraordinaria_da_comissao_ccj.pdf</t>
   </si>
   <si>
     <t>Ata da 7ª Sessão Extraordinária</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2720/ata_12a_sessao_ordinaria_da_comissao_de_ccj.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2720/ata_12a_sessao_ordinaria_da_comissao_de_ccj.pdf</t>
   </si>
   <si>
     <t>12ª Sessão Ordinária da Comissão de Constituição e Justiça.</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2772/ata_13_ccj.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2772/ata_13_ccj.pdf</t>
   </si>
   <si>
     <t>Ata n° 020/2025 da 13° Sessão da Comissão de Constituição e Justiça</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2792/ata_021_comis.ccj.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2792/ata_021_comis.ccj.pdf</t>
   </si>
   <si>
     <t>Da 14°  Sessão Ordinária da Comissão de Constituição e Justiça.</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2797/ata_022__8extra_ccj.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2797/ata_022__8extra_ccj.pdf</t>
   </si>
   <si>
     <t>Da 8° Sessão Extraordinária da Comissão de Constituição e Justiça</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/</t>
   </si>
   <si>
     <t>Da 10° Sessão Extraordinária  da Comissão de Constituição e Justiça de 2025</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
     <t>Da 16° Sessão Ordinária da Comissão  de Constituição e Justiça de 2025</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
     <t>Da 11° Sessão Extraordinária da Comissão de Constituição e Justiça de 2025</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
     <t>ATA da 17° Sessão Ordinária da Comissão  de Constituição e Justiça de 2025.</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2909/18_ccj_n_27.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2909/18_ccj_n_27.pdf</t>
   </si>
   <si>
     <t>ATA DA 18° SESSÃO ORDINÁRIA DA COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA DE 2025</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2968/19_ccj_ata.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2968/19_ccj_ata.pdf</t>
   </si>
   <si>
     <t>Ata da 19 ª Sessão Ordinária da Comissão Const. e Justiça da 1ª Sessão Legislativa da 11ª Legislatura</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2995/20_ata_ccj.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2995/20_ata_ccj.pdf</t>
   </si>
   <si>
     <t>Ata da 20ª Sessão da  Comissão da Constituição e Justiça da 1ª Sessão Legislativa da 11ª Legislatura</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/3002/21_ata_ccj_ass.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/3002/21_ata_ccj_ass.pdf</t>
   </si>
   <si>
     <t>Ata da 21ª Sessão da Comissão da Constituição e Justiça da 1ª Sessão Legislativa da 11ª Legislatura</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
     <t>ATA E.C.C.C.D.S.P.A.S</t>
   </si>
   <si>
     <t>CECCCDSPAS - COMISSÃO DE EDUCAÇÃO, CIÊNCIA ,COMUNICAÇÃO, CULTURA, DESPORTO, SAÚDE PUBLICA E ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2697/ata_11a_sessao_ordinaria_comissao_de_educacao.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2697/ata_11a_sessao_ordinaria_comissao_de_educacao.pdf</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2698/ata_4a_sessao_extraordinaria_da_comissao_de_educacao.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2698/ata_4a_sessao_extraordinaria_da_comissao_de_educacao.pdf</t>
   </si>
   <si>
     <t>Ata da 4ª Sessão Extraordinária</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2699/ata_5a_sessao_extraordinaria_da_comissao_de_educacao.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2699/ata_5a_sessao_extraordinaria_da_comissao_de_educacao.pdf</t>
   </si>
   <si>
     <t>Ata da 5ª Sessão Extraordinária</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
     <t>ECCCDSPAS - 2 - EDUCAÇÃO, CIÊNCIA, COMUNICAÇÃO, CULTURA, DESPORTO, SAÚDE PÚBLICA E ASSISTÊNCIA SOCIAL</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2721/ata_12a_sessao_ordinaria_da_comissao_de_educacao.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2721/ata_12a_sessao_ordinaria_da_comissao_de_educacao.pdf</t>
   </si>
   <si>
     <t>12ª Sessão Ordinária da Comissão de Educação, Ciência, Comunicação, Cultura, Desporto, Saúde Pública e Assistência Social.</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2776/ata_13_educacaoccc.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2776/ata_13_educacaoccc.pdf</t>
   </si>
   <si>
     <t>13° Sessão da Comissão de Educação, Ciência, Comunicação, Cultura, Desporto, Saúde Pública e Assistência Social.</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2794/ata_018_comis._educacao.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2794/ata_018_comis._educacao.pdf</t>
   </si>
   <si>
     <t>Da 14° Sessão Ordinária da Comissão de Educação, Ciência, Comunicação, Cultura, Desporto, Saúde Pública e Assistência Social.</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
     <t>Da  15° Sessão Ordinária da Comissão de Educação, Ciência, Comunicação, Cultura, Desporto, Saúde Pública e Assistência Social de 2025.</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
     <t>Da 16° Sessão Ordinária da Comissão de Educação, Ciência, Comunicação, Cultura, Desporto, Saúde Pública e Assistência Social de 2025</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2889/ata_17_ord._educacao.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2889/ata_17_ord._educacao.pdf</t>
   </si>
   <si>
     <t>ATA da 17° Sessão Ordinária da Comissão de Educação, Ciência, Comunicação, Cultura, Desporto, Saúde Pública e Assistência Social de 2025</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2910/18_ata_educacao_n_22.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2910/18_ata_educacao_n_22.pdf</t>
   </si>
   <si>
     <t>ATA DA 18° SESSÃO ORDINÁRIA DA COMISSÃO DE EDUCAÇÃO, CIÊNCIA, COMUNICAÇÃO, CULTURA, DESPORTO, SAÚDE PÚBLICA E ASSISTÊNCIA SOCIAL DE 2025.</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2969/19_ata_educacao.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2969/19_ata_educacao.pdf</t>
   </si>
   <si>
     <t>Ata da 19ª Sessão Ordinária da  Comissão de  Educação Ciên. Com. Cult. Desp da 1ª Sessão Legislativa da 11ª Legislatura</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2991/20_ata_edu.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2991/20_ata_edu.pdf</t>
   </si>
   <si>
     <t>Ata da 20ª Sessão da Comissão de Educação,  Ciência Comércio Cult. Desporto, Saúde Pública e Assistência Social da 11ª Sessão Legislativa da 11ª Legislatura</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/3000/21_ata_educacao_ass.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/3000/21_ata_educacao_ass.pdf</t>
   </si>
   <si>
     <t>Ata da 21° Sessão Ordinária da  Comissão de Educação, Ciência,  Comunicação, Cultura e Desporto, Saúde Pública e Assistência Social da 11° Legislatura</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
     <t>ATA A.M.A.I.C</t>
   </si>
   <si>
     <t>AMAIC - 3 - AGRICULTURA, MEIO AMBIENTE, INDUSTRIA E COMERCIO</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2700/ata_11a_sessao_ordinaria_da_comissao_de_agricultura.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2700/ata_11a_sessao_ordinaria_da_comissao_de_agricultura.pdf</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2722/ata_12a_sessao_ordinaria_da_comissao_de_agricultura.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2722/ata_12a_sessao_ordinaria_da_comissao_de_agricultura.pdf</t>
   </si>
   <si>
     <t>12ª Sessão Ordinária da Comissão de Agricultura, Meio Ambiente, Indústria e Comércio.</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2773/ata_13_agri._ma._ind_e_com..pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2773/ata_13_agri._ma._ind_e_com..pdf</t>
   </si>
   <si>
     <t>Ata da Comissão de Agricultura, Meio Ambiente, Indústria e Comércio de 2025.</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2796/ata_014_comis.agri.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2796/ata_014_comis.agri.pdf</t>
   </si>
   <si>
     <t>Da 14° Sessão Ordinária da Comissão de Agricultura, Meio Ambiente, Indústria e Comércio.</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
     <t>Da 15° Sessão Ordinária da Comissão de Agricultura, Meio Ambiente, Indústria e  Comércio de 2025</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
     <t>Da 16° Sessão Ordinária da Comissão de Agricultura, Meio Ambiente, Industria e Comércio de 2025</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2890/ata_17_ord._agricultura.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2890/ata_17_ord._agricultura.pdf</t>
   </si>
   <si>
     <t>ATA da 17° Sessão Ordinária da Comissão de Agricultura, Meio Ambiente, Indústria e Comércio de 2025.</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2911/18_agricultura__n_18.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2911/18_agricultura__n_18.pdf</t>
   </si>
   <si>
     <t>ATA DA 18° SESSÃO ORDINÁRIA DA COMISSÃO DE AGRICULTURA, MEIO AMBIENTE, INDÚSTRIA E COMÉRCIO DE 2025</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2970/19_agri_ata.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2970/19_agri_ata.pdf</t>
   </si>
   <si>
     <t>Ata da 19ª Sessão Ordinária da Comissão de  Agricultura, MA. Ind. e Com. da 1ª Sessão Legislativa da 11ª Legislatura</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2993/20_ata_agri.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2993/20_ata_agri.pdf</t>
   </si>
   <si>
     <t>Ata da 20ª Sessão da Comissão de Agricultura, Meio Ambiente,  Indústria e Comércio da 1ª Sessão Legislativa da 11ª Legislatura</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/3004/21_ata_agri_ass..pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/3004/21_ata_agri_ass..pdf</t>
   </si>
   <si>
     <t>Ata da 21ª Sessão da Comissão de Agricultura, Meio Ambiente, Indústria e Comércio da 1ª Sessão Legislativa da 11ª Legislatura</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
     <t>ATA T.T.I.O.P.U</t>
   </si>
   <si>
     <t>TTIOPU - 4 - TRANSPORTE, TECNOLOGIA, INFORMATICA, OBRAS PÚBLICAS E URBANISMO</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2701/ata_11a_sessao_ordinaria_comissao_de_transporte.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2701/ata_11a_sessao_ordinaria_comissao_de_transporte.pdf</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2702/ata_2a_sessao_extraordinaria_da_comissao_de_transporte.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2702/ata_2a_sessao_extraordinaria_da_comissao_de_transporte.pdf</t>
   </si>
   <si>
     <t>Ata da 2ª Sessão Extraordinária</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
     <t>12ª Sessão Ordinária da Comissão de Transporte, Tecnologia, Informática, Obras Públicas e Urbanismo.</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2774/ata_13_transporte.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2774/ata_13_transporte.pdf</t>
   </si>
   <si>
     <t>Da Comissão de  Transporte, Tecnologia, Informática, Obras Públicas e Urbanismo.</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2795/ata_016_comis.transp..pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2795/ata_016_comis.transp..pdf</t>
   </si>
   <si>
     <t>Da 14° Sessão Ordinária da Constituição de Transporte, Tecnologia, Informática, Obras Públicas e Urbanismo</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
     <t>Da 15° Sessão Ordinária da Comissão de Transporte, Tecnologia, Informática, Obras Públicas e Urbanismo de 2025.</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
     <t>Da 16° Sessão Ordinária da Comissão de Transporte, Tecnologia, Informática, Obras Públicas e Urbanismo</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2892/3_extra_transporte.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2892/3_extra_transporte.pdf</t>
   </si>
   <si>
     <t>ATA da 3° Sessão Extraordinária da Comissão de Transporte, Tecnologia, Informática, Obras Pública e Urbanismo de 2025.</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
     <t>ATA da 17 Sessão Extraordinária  da Comissão de Transporte, Tecnologia, Informática, Obras Públicas e Urbanismo de 2025</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2912/ata_18_transporte.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2912/ata_18_transporte.pdf</t>
   </si>
   <si>
     <t>ATA DA 18° SESSÃO ORDINÁRIA  DA COMISSÃO DE TRANSPORTE, TECNOLOGIA, INFORMÁTICA, OBRAS PÚBLICAS  E URBANISMO DE 2025</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2966/19_ata_transporte.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2966/19_ata_transporte.pdf</t>
   </si>
   <si>
     <t>ATA DA 19° SESSÃO ORDINÁRIA DA COMISSÃO DE TRANSPORTE, TECNOLOGIA, INFORMÁTICA, OBRAS PÚBLICAS E URBANISMO</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2992/20_ata_transporte.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2992/20_ata_transporte.pdf</t>
   </si>
   <si>
     <t>Ata da 20ª Sessão da Comissão de Transporte, Tecnologia, Inf. Ob. Pub e Urban. da 1ª Sessão Legislativa da 11ª Legislatura</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/3001/21_ata_transporte_ass.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/3001/21_ata_transporte_ass.pdf</t>
   </si>
   <si>
     <t>Ata da 21ª Sessão da Comissão de Transporte, Tecnologia, Informática, Obras Públicas e Urbanismo da 1ª Sessão Legislativa da 11ª Legislatura</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
     <t>ATA F.O.T.F</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2703/ata_11_sessao_ordinaria_-_financas.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2703/ata_11_sessao_ordinaria_-_financas.pdf</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2704/ata_4o_sessao_extraordinaria__financas.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2704/ata_4o_sessao_extraordinaria__financas.pdf</t>
   </si>
   <si>
     <t>Ata da 4ª Sessão Ordinária</t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2724/ata_12a_sessao_ordinaria_da_comissao_de_financas.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2724/ata_12a_sessao_ordinaria_da_comissao_de_financas.pdf</t>
   </si>
   <si>
     <t>12ª Sessão Ordinária da Comissão de Finanças, Orçamento, Tributação e Fiscalização.</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
     <t>5ª Sessão Extraordinária da Comissão de Finanças, Orçamento, Tributação e Fiscalização.</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2775/ata_13_financas.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2775/ata_13_financas.pdf</t>
   </si>
   <si>
     <t>Ata da 13°  Comissão de Finanças, Orçamentos, Tributação e Fiscalização.</t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2793/ata_019_comis.financas.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2793/ata_019_comis.financas.pdf</t>
   </si>
   <si>
     <t>Da 14° Sessão Ordinária da Comissão de Finanças, Orçamentos, Tributação e Fiscalização</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2825/6_sessao_extraordinaria_de_financa.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2825/6_sessao_extraordinaria_de_financa.pdf</t>
   </si>
   <si>
     <t>da 6° Sessão Extraordinária da Comissão de Finanças, Orçamento, Tributação e Fiscalização.</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
     <t>Da 15° Sessão Ordinária de Finanças, Orçamentos, Tributação e Fiscalização de 2025</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
     <t>Da 9° Sessão Extraordinária de Finanças, Orçamento, Tributação e fiscalização de 2025</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
     <t>ATA da 10ª Sessão Extraordinária da Comissão de  Finanças, Orçamento, Tributação e  Fiscalização de 2025 .</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
     <t>Da 16° Sessão Ordinária da Comissão de Finanças, Orçamento, Tributação e Fiscalização de 2025</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2876/7_extra_finan_apv.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2876/7_extra_finan_apv.pdf</t>
   </si>
   <si>
     <t>ATA da 7ª Sessão Extraordinária da Comissão de  Finanças,  Orçamentos, Tributação, e Fiscalização de 2025 da 1ª Sessão Legislativa da 11ª Legislatura</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
     <t>ATA da 17° Sessão Ordinária da Comissão de Finanças, Orçamento, Tributação e Fiscalização de 2025.</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2913/18_ata_de_financas.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2913/18_ata_de_financas.pdf</t>
   </si>
   <si>
     <t>ATA DA 18° SESÃO ORDINÁRIA DA COMISSÃO DE FINANÇAS, ORÇAMENTO, TRIBUTAÇÃO E FISCALIZAÇÃO DE 2025</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2967/19_financas_ata.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2967/19_financas_ata.pdf</t>
   </si>
   <si>
     <t>Ata da 19ª  Sessão Ordinária da Comissão de Finananças Orç. Trib. e Fisc. da 1ª Sessão Legislativa da 11ª Legislatura)</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2994/20_ata_financas.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2994/20_ata_financas.pdf</t>
   </si>
   <si>
     <t>Ata da 20ª Sessão da Comissão de  Finanças, Orçamentos, Tributação e Fiscalização da 1ª Sessão Legislativa da 11ª Legislatura</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/3003/21_ata_financas_ass..pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/3003/21_ata_financas_ass..pdf</t>
   </si>
   <si>
     <t>Ata da 21ª Sessão da Comissão de Finanças, Orçamentos, Tributação e Fiscalização da 1ª Sessão Legislativa da 11ª Legislatura</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -7136,67 +7136,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2449/ata_001-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2456/ata_002-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2457/ata_003-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2501/004_2_ord.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2502/005_3_extra.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2503/006_4_extra.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2523/ata_007-2025_5_extra.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2524/ata_008-2025_3_ord.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2551/ata_4_ord..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2552/ata_6_extra.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2569/ata_011-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2570/ata_012-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2592/ata_6_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2604/ata_14-2025_8_extra.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2605/ata_15-2025_7_ord.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2606/ata_16-2025_9_extra.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2614/ata_17-2025_8_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2615/ata_18_10_extra.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2639/ata__9_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2670/ata_020-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2658/ata_021-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2668/ata_22-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2669/ata_023-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2680/024_-15_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2681/25-_11_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2682/26_-_16_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2683/27-_17_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2684/28_-_18_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2715/ata_29-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2705/ata_030-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2767/ata_031-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2768/ata_32_21a_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2769/ata_33_22a_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2784/ata_34-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2785/ata_35-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2835/ata_036-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2836/ata_037-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2837/ata_038-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2858/ata_039-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2859/ata_040-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2884/17_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2885/28_extra.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2886/29_extra.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2896/ata_044-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2897/ata_045-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2898/ata_046-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2914/ata_047-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2915/ata_048-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2984/ata_049-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2989/ata_050-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2990/ata_051-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/3005/ata_052-2025_21a_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2489/emenda_aditiva_001-2025_cc.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2585/emenda_aditiva_002-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2648/emenda_aditiva_004-2025_2.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2690/emenda_aditiva_005-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2737/emenda_aditiva_008-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2739/emenda_aditiva_009-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2743/emenda_aditiva_010-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2742/emenda_aditiva_011-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2800/aditiva_015-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2801/aditiva_016-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2802/aditiva_017-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2803/aditiva_018-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2490/emenda_modificativa_001-2025_cc.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2550/emenda_modificativa_002-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2584/emenda_modificativa_003-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2735/emenda_modificativa__007-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2736/emenda_modificativa__008-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2734/emenda_modificativa__009-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2733/emenda_modificativa__010-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2738/emenda_modificativa__011-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2740/emenda_modificativa__012-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2741/emenda_modificativa__013-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2744/emenda_modificativa__014-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2745/emenda_modificativa__015-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2746/emenda_modificativa_016-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2747/emenda_modificativa_017-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2726/emenda_modificativa_018-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2727/emenda_modificativa_019-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2728/emenda_modificativa_020-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2729/emenda_modificativa_021-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2730/emenda_modificativa_022-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2731/emenda_modificativa_023-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2732/emenda_modificativa_024-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2798/emenda_modificativa_029..pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2804/modificativa_30-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2806/modificativa_31-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2808/modificativa_32-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2809/modificativa_33-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2810/modificativa_34-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2811/modificativa_35-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2812/modificativa_36-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2813/modificativa_37-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2814/modificativa_38-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2815/modificativa_39-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2816/modificativa_40-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2817/modificativa_41-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2818/modificativa_42-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2819/modificativa_43-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2820/modificativa_44-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2821/modificativa_45-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2822/modificativa_46-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2823/modificativa_47-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2824/modificativa_48-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2854/emenda_modificativa_49-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2855/emenda_modificativa_050-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2868/emenda_51.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2799/supressiva_003-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2430/indicacao_001-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2431/indicacao_002-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2432/indicacao_003-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2433/indicacao_004-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2434/indicacao_005-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2435/indicacao_006-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2436/indicacao_007-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2437/indicacao_008-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2438/indicacao_009-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2446/indicacao_010-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2447/indicacao_011-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2439/indicacao_012-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2440/indicacao_013-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2441/indicacao_014-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2444/indicacao_015-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2445/indicacao_016-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2459/ind._017-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2480/ind._018-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2481/ind._019-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2491/indicacao_020-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2460/ind._021-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2461/ind._022-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2470/indicacao_023-2025-.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2462/ind._024-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2463/ind._025-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2465/ind._026-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2466/ind._027-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2467/ind._028-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2498/indicacao_029-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2499/indicacao_030-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2482/ind._031-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2483/ind._032-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2484/indicacao_033-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2488/indicacao_34-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2485/ind._035-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2487/indicacao_36-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2486/ind._037-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2500/indicacao_038-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2492/indicacao_039-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2493/indicacao_040-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2504/indicacao_041-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2505/indicacao_042-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2506/indicacao_043-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2494/indicacao_044-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2495/indicacao_045-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2496/indicacao_046-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2497/indicacao_047-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2507/indicacao_048-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2508/indicacao_049-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2509/indicacao_050-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2510/indicacao_051-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2525/indicacao_052-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2540/indicacao_53-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2541/indicacao_54-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2526/indicacao_055-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2527/indicacao_056-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2528/indicacao_057-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2529/indicacao_058-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2537/indicacao_59-2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2538/indicacao_60-2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2539/indicacao_61-2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2542/indicacao_62-2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2543/indicacao_63-2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2535/indicacao_64-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2554/indicacao_65-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2536/indicacao_66-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2544/indicacao_67-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2576/indicacao_068-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2566/indicacao_69-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2555/indicacao_71-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2556/indicacao_73-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2557/indicacao_74-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2558/indicacao_75-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2577/indicacao_76-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2578/indicacao_77-2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2579/indicacao_78-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2580/indicacao_79-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2586/indicacao_80-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2582/indicacao_81-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2583/indicacao_82-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2581/indicacao_83-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2593/indicacao_84.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2596/indicacao_85.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2594/indicacao_86.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2601/indicacao_087-2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2602/indicacao_088-2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2608/indicacao_089-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2609/indicacao_090-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2622/indicacao_091-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2616/indicacao_92-2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2619/indicacao_093-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2620/indicacao_094-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2624/indicacao_95-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2625/indicacao_096-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2626/indicacao_97-2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2627/indicacao_098-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2630/indicacao_099-2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2631/indicacao_100-2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2632/indicacao_101-2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2633/indicacao_102-2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2634/indicacao_103-2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2635/indicacao_104-2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2636/indicacao_105-2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2637/indicacao_106-2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2638/indicacao_107-2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2651/indicacao_108-2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2652/indicacao_109-2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2659/indicacao_110-2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2653/indicacao_111-2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2660/indicacao_112-2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2661/indicacao_113-2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2662/indicacao_114-2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2663/indicacao_115-2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2664/indicacao_116-2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2665/indicacao_117-2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2691/indicacao_118-2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2687/indicacao_119-2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2692/indicacao_120-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2693/indicacao_121-2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2707/indicacao_123-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2708/indicacao_124-2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2709/indicacao_125-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2710/indicacao_126-2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2713/indicacao_127-2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2755/indicacao_128-2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2714/indicacao_129-2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2756/indicacao_130-2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2757/indicacao_131-2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2758/indicacao_132-2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2759/indicacao_133-2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2760/indicacao_134-2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2761/indicacao_135-2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2762/indicacao_136-2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2763/indicacao_137-2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2764/indicacao_138-2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2765/indicacao_139-2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2771/indicacao_140-2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2780/indicacao_141-2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2779/indicacao_142-2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2778/indicacao_143-2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2789/indicacao_145-2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2790/indicacao_n_146-2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2791/indicacao_147-2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2831/indicacao_148-2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2856/indicacao_149-2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2857/indicacao_151-2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2863/indicacao_152-2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2881/indicacao_153-2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2882/indicacao_154-2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2883/indicacao_155-2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2901/indicacao_156-2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2902/indicacao_157-2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2903/indicacao_158-2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2904/indicacao_159-2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2905/indicacao_160-2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2906/indicacao_161-2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2917/indicacao_162-2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2918/indicacao_163-2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2919/indicacao_164-2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2920/indicacao_165-2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2921/indicacao_166-2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2922/indicacao_167-2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2923/indicacao_168-2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2924/indicacao_169-2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2925/indicacao_170-2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2971/indicacao_171-2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2972/indicacao_172-2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2973/indicacao_173-2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2974/indicacao_174-2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2975/indicacao_175-2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2976/indicacao_176-2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2977/indicacao_177-2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2978/indicacao_178-2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2979/indicacao_179-2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2980/indicacao_180-2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2981/indicacao_181-2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2522/mocao_de_aplauso_001-2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2629/mocao_de_apluso_002-2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2686/mocao_de_aplauso_003-2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2688/mocao_de_aplauso_004-2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2712/mocao_aplauso_005-2025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2828/mocao_de_aplauso_007-2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2865/mocao_de_aplauso_008-2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2866/mocao_de_aplauso_009-2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2916/mocao_de_aplauso__010-2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2986/mocao_de_aplauso_011-2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2450/pdl_001-2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2553/pdl_002-2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2656/pdl_003-2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2864/pdl_04-2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2987/pdl_005-2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2999/projeto_decreto_legislativo_006-2025_-_contas_de_governo_2024.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2996/pdl_007-2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2997/pdl_008-2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2471/plcm_001-2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2472/plcm_002-2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2473/plcm_003-2025.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2515/plc_004-2025.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2546/projeto_complementar_005-2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2560/plc_006-2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2571/plc_007-2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2748/plc_008-2025.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2826/plc_009-2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2842/plc_010-2025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2843/plc_11-2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2894/plc_012-2025.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2534/plcl_001-2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2443/pll_001-2025.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2458/pll_003-2025_2.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2455/pll_04-2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2448/pll_007-2025.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2464/pll_008-2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2468/pll_009-2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2469/pll__010-2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2545/pll_014-2025.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2565/pll_015-2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2562/-_pll016-2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2595/pll_017-2025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2590/pll_018-2025.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2589/pll_019-2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2591/pll_017-2025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2711/pll_021-2025.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2610/pll_022-2025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2603/pll_023-2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2628/pll_024-2025.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2607/pll_025-2025_2.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2611/pll_026-2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2612/pll_027-2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2654/pll_028-2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2640/pll_030-2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2641/pll_032-2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2672/pll_034-2025.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2689/pll_036-2025.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2685/pll_039-2025.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2716/pll_040-2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2752/pll_041-2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2827/pll_44-2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2751/pll_45-2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2783/pll_46-2025.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2862/pll_047-2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2847/pll_048-2025.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2861/pll_49-2025.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2879/pll_050-2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2900/pll_052-2025.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/3010/projeto_lei_legislativo_054-2025.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2988/projeto_lei_legislativo_055-2025.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/3011/projeto_lei_legislativo_056-2025.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2442/plm_001-2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2452/plm_002-2025.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2453/plm_003-2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2454/plm_04-2025.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2474/plm_005-2025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2479/plm_006-2025_cc.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2516/plm_007-2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2517/plm_008-2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2518/plm_009-2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2519/plm_010-2025.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2520/plm_011-2025.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2547/projeto_municipal_012-2025.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2548/plm_013-2025_2.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2549/plm_014-2025_retirado_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2559/projeto_de_lei_municipal_015-2025.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2572/plm_016-2025.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2587/plm_017-2025_2.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2573/plm_018-2025.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2574/plm_019-2025.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2597/plm_020-2025.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2588/plm_021-2025.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2617/plm_022-2025.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2618/plm_023-2025.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2642/plm_024-2025.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2644/plm_025-2025.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2645/plm_026-2025.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2646/pl_027-2025.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2750/plm_028-2025.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2657/projeto_de_lei_municipal_29-2025.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2749/plm_030-2025.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2677/plm_031-2025.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2678/plm_032-2025.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2717/plm_033_2025_ppa_merged.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2753/plm_034-2025.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2777/ldo_completa_1.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2878/plm_036-2025.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2907/plm_037-2025.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2908/pll_038-2025.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2982/plm_039-2025.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2563/resolucao_001-2025.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2564/resolucao_002-2025.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2575/projeto_de_resucao_n_003-2025.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2613/resolucao_004-2025.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2623/projeto_de_resolucao_005-2025.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2655/prl_006-2025_2.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2788/projeto_de_resolucao_n_007-2025.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2887/pr_008-2025.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2475/requerimento_001-2025.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2476/requerimento_002-2025.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2477/requerimento_003-2025.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2511/requerimento_004-2025.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2530/requerimento_005-2025.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2531/requerimento_006-2025.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2532/requerimento_007-2025.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2533/requerimento_008-2025.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2567/requerimento_009-2025.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2679/requerimento_011-2025.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2649/requerimento_n_012-2025.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2666/requerimento_013-2025.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2671/requerimento_014-2025.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2667/requerimento_015-2025.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2673/requerimento_016-2025.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2676/requerimento_017-2025_2.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2719/requerimento_018-2025.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2754/requerimento_020-2025.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2770/requerimento_021-2025.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2805/requerimento_24-2025_ratificado..pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2807/requerimento_025-2025.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2829/requerimento_026-2025.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2830/requerimento_028-2025.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2838/requerimento_029-2025.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2844/requerimento_030-2025.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2845/requerimento_33-2025.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2840/requerimento_034-2025.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2841/requerimento_035-2025.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2867/requerimento_038-2025.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2880/requerimento_039-2025.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2869/requerimento_041-2025.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2985/requerimento_n_042-2025.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2514/veto_parcial_ao_pll_009-2025.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2787/veto_parcial_2.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2833/veto_ao_pll_45-2025.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2834/veto_ao_pll_41-2025.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2899/veto_parcial_ao_pll_044-2025.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2513/veto_total_ao_pll_010-2025.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2675/veto_ao_pll024-2025.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2766/veto_total_003-2025.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2429/oficio_003-2025.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2451/oficio_020-2025.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2478/req._tribuna_livre.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2832/destituicao_lider_do_governo.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2781/mocao_pesar_001-2025.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2839/mocao_de_pesar_002-2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2718/mocao_de_apoio_001-2025.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2786/ficha_tribuna_livre.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2647/edital_convocacao_eleicao_mesa_diretora_2o_bienio.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2694/edital_de_convocacao.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2926/emenda_impositiva_001-2025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2927/emenda_impositiva_002-2025.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2928/emenda_impositiva_003-2025.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2929/emenda_impositiva_004-2025.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2930/emenda_impositiva_005-2025.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2931/emenda_impositiva_006-2025.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2932/emenda_impositiva_007-2025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2933/emenda_impositiva_008-2025.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2934/emenda_impositiva_009-2025.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2935/emenda_impositiva_010-2025.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2936/emenda_impositiva_011-2025.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2937/emenda_impositiva_012-2025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2938/emenda_impositiva_013-2025.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2939/emenda_impositiva_014-2025.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2940/emenda_impositiva_015-2025.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2941/emenda_impositiva_016-2025.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2942/emenda_impositiva_017-2025.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2943/emenda_impositiva_018-2025.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2944/emenda_impositiva_019-2025.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2945/emenda_impositiva_020-2025.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2946/emenda_impositiva_021-2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2947/emenda_impositiva_022-2025.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2948/emenda_impositiva_023-2025.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2949/emenda_impositiva_024-2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2950/emenda_impositiva_025-2025.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2951/emenda_impositiva_026-2025.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2952/emenda_impositiva_027-2025.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2953/emenda_impositiva_028-2025.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2954/emenda_impositiva_029-2025.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2955/emenda_impositiva_030-2025.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2956/emenda_impositiva_031-2025.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2957/emenda_impositiva_032-2025.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2958/emenda_impositiva_033-2025.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2959/emenda_impositiva_034-2025.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2960/emenda_impositiva_035-2025.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2961/emenda_impositiva_036-2025.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2962/emenda_impositiva_037-2025.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2963/emenda_38-2025.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2964/emenda_impositiva_039-2025.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2965/emenda_impositiva_040-2025.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2512/prestacao_de_contas.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2521/prestacao_de_contas.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2568/prestacao_de_contas_marco.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2600/prestacao_de_contas_abril.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2643/prestacao_de_contas_maio.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2674/prestacao_de_contas_junho.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2706/prestacao_de_contas_julho.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2782/prestacao_de_contas_agosto.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2860/prestacao_de_contas.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2895/prestacao_de_contas.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2983/prestacao_de_contas_camara.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/3006/prestacao_contas_ref._mes_12-2025.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2695/ata_11a_sessao_ordinaria_da_comissao_ccj.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2696/ata_7a_sessao_extraordinaria_da_comissao_ccj.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2720/ata_12a_sessao_ordinaria_da_comissao_de_ccj.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2772/ata_13_ccj.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2792/ata_021_comis.ccj.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2797/ata_022__8extra_ccj.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2909/18_ccj_n_27.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2968/19_ccj_ata.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2995/20_ata_ccj.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/3002/21_ata_ccj_ass.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2697/ata_11a_sessao_ordinaria_comissao_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2698/ata_4a_sessao_extraordinaria_da_comissao_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2699/ata_5a_sessao_extraordinaria_da_comissao_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2721/ata_12a_sessao_ordinaria_da_comissao_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2776/ata_13_educacaoccc.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2794/ata_018_comis._educacao.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2889/ata_17_ord._educacao.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2910/18_ata_educacao_n_22.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2969/19_ata_educacao.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2991/20_ata_edu.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/3000/21_ata_educacao_ass.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2700/ata_11a_sessao_ordinaria_da_comissao_de_agricultura.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2722/ata_12a_sessao_ordinaria_da_comissao_de_agricultura.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2773/ata_13_agri._ma._ind_e_com..pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2796/ata_014_comis.agri.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2890/ata_17_ord._agricultura.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2911/18_agricultura__n_18.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2970/19_agri_ata.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2993/20_ata_agri.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/3004/21_ata_agri_ass..pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2701/ata_11a_sessao_ordinaria_comissao_de_transporte.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2702/ata_2a_sessao_extraordinaria_da_comissao_de_transporte.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2774/ata_13_transporte.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2795/ata_016_comis.transp..pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2892/3_extra_transporte.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2912/ata_18_transporte.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2966/19_ata_transporte.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2992/20_ata_transporte.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/3001/21_ata_transporte_ass.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2703/ata_11_sessao_ordinaria_-_financas.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2704/ata_4o_sessao_extraordinaria__financas.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2724/ata_12a_sessao_ordinaria_da_comissao_de_financas.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2775/ata_13_financas.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2793/ata_019_comis.financas.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2825/6_sessao_extraordinaria_de_financa.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2876/7_extra_finan_apv.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2913/18_ata_de_financas.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2967/19_financas_ata.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2994/20_ata_financas.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/3003/21_ata_financas_ass..pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2449/ata_001-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2456/ata_002-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2457/ata_003-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2501/004_2_ord.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2502/005_3_extra.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2503/006_4_extra.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2523/ata_007-2025_5_extra.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2524/ata_008-2025_3_ord.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2551/ata_4_ord..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2552/ata_6_extra.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2569/ata_011-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2570/ata_012-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2592/ata_6_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2604/ata_14-2025_8_extra.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2605/ata_15-2025_7_ord.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2606/ata_16-2025_9_extra.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2614/ata_17-2025_8_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2615/ata_18_10_extra.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2639/ata__9_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2670/ata_020-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2658/ata_021-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2668/ata_22-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2669/ata_023-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2680/024_-15_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2681/25-_11_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2682/26_-_16_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2683/27-_17_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2684/28_-_18_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2715/ata_29-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2705/ata_030-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2767/ata_031-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2768/ata_32_21a_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2769/ata_33_22a_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2784/ata_34-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2785/ata_35-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2835/ata_036-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2836/ata_037-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2837/ata_038-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2858/ata_039-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2859/ata_040-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2884/17_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2885/28_extra.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2886/29_extra.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2896/ata_044-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2897/ata_045-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2898/ata_046-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2914/ata_047-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2915/ata_048-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2984/ata_049-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2989/ata_050-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2990/ata_051-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/3005/ata_052-2025_21a_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2489/emenda_aditiva_001-2025_cc.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2585/emenda_aditiva_002-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2648/emenda_aditiva_004-2025_2.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2690/emenda_aditiva_005-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2737/emenda_aditiva_008-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2739/emenda_aditiva_009-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2743/emenda_aditiva_010-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2742/emenda_aditiva_011-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2800/aditiva_015-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2801/aditiva_016-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2802/aditiva_017-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2803/aditiva_018-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2490/emenda_modificativa_001-2025_cc.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2550/emenda_modificativa_002-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2584/emenda_modificativa_003-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2735/emenda_modificativa__007-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2736/emenda_modificativa__008-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2734/emenda_modificativa__009-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2733/emenda_modificativa__010-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2738/emenda_modificativa__011-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2740/emenda_modificativa__012-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2741/emenda_modificativa__013-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2744/emenda_modificativa__014-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2745/emenda_modificativa__015-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2746/emenda_modificativa_016-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2747/emenda_modificativa_017-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2726/emenda_modificativa_018-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2727/emenda_modificativa_019-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2728/emenda_modificativa_020-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2729/emenda_modificativa_021-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2730/emenda_modificativa_022-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2731/emenda_modificativa_023-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2732/emenda_modificativa_024-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2798/emenda_modificativa_029..pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2804/modificativa_30-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2806/modificativa_31-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2808/modificativa_32-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2809/modificativa_33-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2810/modificativa_34-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2811/modificativa_35-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2812/modificativa_36-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2813/modificativa_37-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2814/modificativa_38-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2815/modificativa_39-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2816/modificativa_40-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2817/modificativa_41-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2818/modificativa_42-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2819/modificativa_43-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2820/modificativa_44-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2821/modificativa_45-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2822/modificativa_46-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2823/modificativa_47-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2824/modificativa_48-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2854/emenda_modificativa_49-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2855/emenda_modificativa_050-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2868/emenda_modificativa_051-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2799/supressiva_003-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2430/indicacao_001-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2431/indicacao_002-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2432/indicacao_003-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2433/indicacao_004-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2434/indicacao_005-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2435/indicacao_006-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2436/indicacao_007-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2437/indicacao_008-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2438/indicacao_009-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2446/indicacao_010-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2447/indicacao_011-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2439/indicacao_012-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2440/indicacao_013-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2441/indicacao_014-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2444/indicacao_015-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2445/indicacao_016-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2459/ind._017-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2480/ind._018-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2481/ind._019-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2491/indicacao_020-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2460/ind._021-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2461/ind._022-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2470/indicacao_023-2025-.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2462/ind._024-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2463/ind._025-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2465/ind._026-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2466/ind._027-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2467/ind._028-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2498/indicacao_029-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2499/indicacao_030-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2482/ind._031-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2483/ind._032-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2484/indicacao_033-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2488/indicacao_34-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2485/ind._035-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2487/indicacao_36-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2486/ind._037-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2500/indicacao_038-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2492/indicacao_039-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2493/indicacao_040-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2504/indicacao_041-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2505/indicacao_042-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2506/indicacao_043-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2494/indicacao_044-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2495/indicacao_045-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2496/indicacao_046-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2497/indicacao_047-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2507/indicacao_048-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2508/indicacao_049-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2509/indicacao_050-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2510/indicacao_051-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2525/indicacao_052-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2540/indicacao_53-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2541/indicacao_54-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2526/indicacao_055-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2527/indicacao_056-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2528/indicacao_057-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2529/indicacao_058-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2537/indicacao_59-2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2538/indicacao_60-2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2539/indicacao_61-2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2542/indicacao_62-2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2543/indicacao_63-2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2535/indicacao_64-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2554/indicacao_65-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2536/indicacao_66-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2544/indicacao_67-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2576/indicacao_068-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2566/indicacao_69-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2555/indicacao_71-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2556/indicacao_73-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2557/indicacao_74-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2558/indicacao_75-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2577/indicacao_76-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2578/indicacao_77-2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2579/indicacao_78-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2580/indicacao_79-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2586/indicacao_80-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2582/indicacao_81-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2583/indicacao_82-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2581/indicacao_83-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2593/indicacao_84.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2596/indicacao_85.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2594/indicacao_86.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2601/indicacao_087-2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2602/indicacao_088-2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2608/indicacao_089-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2609/indicacao_090-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2622/indicacao_091-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2616/indicacao_92-2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2619/indicacao_093-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2620/indicacao_094-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2624/indicacao_95-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2625/indicacao_096-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2626/indicacao_97-2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2627/indicacao_098-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2630/indicacao_099-2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2631/indicacao_100-2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2632/indicacao_101-2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2633/indicacao_102-2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2634/indicacao_103-2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2635/indicacao_104-2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2636/indicacao_105-2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2637/indicacao_106-2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2638/indicacao_107-2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2651/indicacao_108-2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2652/indicacao_109-2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2659/indicacao_110-2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2653/indicacao_111-2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2660/indicacao_112-2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2661/indicacao_113-2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2662/indicacao_114-2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2663/indicacao_115-2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2664/indicacao_116-2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2665/indicacao_117-2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2691/indicacao_118-2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2687/indicacao_119-2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2692/indicacao_120-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2693/indicacao_121-2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2707/indicacao_123-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2708/indicacao_124-2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2709/indicacao_125-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2710/indicacao_126-2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2713/indicacao_127-2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2755/indicacao_128-2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2714/indicacao_129-2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2756/indicacao_130-2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2757/indicacao_131-2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2758/indicacao_132-2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2759/indicacao_133-2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2760/indicacao_134-2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2761/indicacao_135-2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2762/indicacao_136-2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2763/indicacao_137-2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2764/indicacao_138-2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2765/indicacao_139-2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2771/indicacao_140-2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2780/indicacao_141-2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2779/indicacao_142-2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2778/indicacao_143-2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2789/indicacao_145-2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2790/indicacao_n_146-2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2791/indicacao_147-2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2831/indicacao_148-2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2856/indicacao_149-2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2857/indicacao_151-2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2863/indicacao_152-2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2881/indicacao_153-2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2882/indicacao_154-2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2883/indicacao_155-2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2901/indicacao_156-2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2902/indicacao_157-2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2903/indicacao_158-2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2904/indicacao_159-2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2905/indicacao_160-2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2906/indicacao_161-2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2917/indicacao_162-2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2918/indicacao_163-2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2919/indicacao_164-2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2920/indicacao_165-2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2921/indicacao_166-2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2922/indicacao_167-2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2923/indicacao_168-2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2924/indicacao_169-2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2925/indicacao_170-2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2971/indicacao_171-2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2972/indicacao_172-2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2973/indicacao_173-2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2974/indicacao_174-2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2975/indicacao_175-2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2976/indicacao_176-2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2977/indicacao_177-2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2978/indicacao_178-2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2979/indicacao_179-2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2980/indicacao_180-2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2981/indicacao_181-2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2522/mocao_de_aplauso_001-2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2629/mocao_de_apluso_002-2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2686/mocao_de_aplauso_003-2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2688/mocao_de_aplauso_004-2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2712/mocao_aplauso_005-2025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2828/mocao_de_aplauso_007-2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2865/mocao_de_aplauso_008-2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2866/mocao_de_aplauso_009-2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2916/mocao_de_aplauso__010-2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2986/mocao_aplauso_011-2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2450/pdl_001-2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2553/pdl_002-2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2656/pdl_003-2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2864/pdl_04-2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2987/pdl_005-2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2999/projeto_decreto_legislativo_006_2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2996/pdl_007-2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2997/pdl_008-2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2471/plcm_001-2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2472/plcm_002-2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2473/plcm_003-2025.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2515/plc_004-2025.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2546/projeto_complementar_005-2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2560/plc_006-2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2571/plc_007-2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2748/plc_008-2025.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2826/plc_009-2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2842/plc_010-2025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2843/plc_11-2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2894/plc_012-2025.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2534/plcl_001-2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2443/pll_001-2025.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2458/pll_003-2025_2.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2455/pll_04-2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2448/pll_007-2025.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2464/pll_008-2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2468/pll_009-2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2469/pll__010-2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2545/pll_014-2025.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2565/pll_015-2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2562/-_pll016-2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2595/pll_017-2025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2590/pll_018-2025.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2589/pll_019-2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2591/pll_017-2025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2711/pll_021-2025.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2610/pll_022-2025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2603/pll_023-2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2628/pll_024-2025.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2607/pll_025-2025_2.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2611/pll_026-2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2612/pll_027-2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2654/pll_028-2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2640/pll_030-2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2641/pll_032-2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2672/pll_034-2025.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2689/pll_036-2025.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2685/pll_039-2025.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2716/pll_040-2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2752/pll_041-2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2827/pll_44-2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2751/pll_45-2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2783/pll_46-2025.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2862/pll_047-2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2847/pll_048-2025.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2861/pll_49-2025.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2879/pll_050-2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2900/pll_052-2025.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/3010/projeto_lei_legislativo_054-2025.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2988/projeto_lei_legislativo_055-2025.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/3011/projeto_lei_legislativo_056-2025.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2442/plm_001-2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2452/plm_002-2025.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2453/plm_003-2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2454/plm_04-2025.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2474/plm_005-2025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2479/plm_006-2025_cc.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2516/plm_007-2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2517/plm_008-2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2518/plm_009-2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2519/plm_010-2025.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2520/plm_011-2025.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2547/projeto_municipal_012-2025.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2548/plm_013-2025_2.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2549/plm_014-2025_retirado_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2559/projeto_de_lei_municipal_015-2025.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2572/plm_016-2025.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2587/plm_017-2025_2.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2573/plm_018-2025.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2574/plm_019-2025.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2597/plm_020-2025.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2588/plm_021-2025.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2617/plm_022-2025.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2618/plm_023-2025.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2642/plm_024-2025.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2644/plm_025-2025.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2645/plm_026-2025.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2646/pl_027-2025.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2750/plm_028-2025.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2657/projeto_de_lei_municipal_29-2025.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2749/plm_030-2025.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2677/plm_031-2025.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2678/plm_032-2025.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2717/plm_033_2025_ppa_merged.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2753/plm_034-2025.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2777/ldo_completa_1.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2878/plm_036-2025.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2907/plm_037-2025.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2908/pll_038-2025.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2982/plm_039-2025.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2563/resolucao_001-2025.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2564/resolucao_002-2025.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2575/projeto_de_resucao_n_003-2025.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2613/resolucao_004-2025.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2623/projeto_de_resolucao_005-2025.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2655/prl_006-2025_2.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2788/projeto_de_resolucao_n_007-2025.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2887/pr_008-2025.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2475/requerimento_001-2025.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2476/requerimento_002-2025.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2477/requerimento_003-2025.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2511/requerimento_004-2025.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2530/requerimento_005-2025.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2531/requerimento_006-2025.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2532/requerimento_007-2025.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2533/requerimento_008-2025.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2567/requerimento_009-2025.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2679/requerimento_011-2025.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2649/requerimento_n_012-2025.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2666/requerimento_013-2025.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2671/requerimento_014-2025.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2667/requerimento_015-2025.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2673/requerimento_016-2025.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2676/requerimento_017-2025_2.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2719/requerimento_018-2025.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2754/requerimento_020-2025.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2770/requerimento_021-2025.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2805/requerimento_24-2025_ratificado..pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2807/requerimento_025-2025.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2829/requerimento_026-2025.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2830/requerimento_028-2025.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2838/requerimento_029-2025.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2844/requerimento_030-2025.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2845/requerimento_33-2025.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2840/requerimento_034-2025.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2841/requerimento_035-2025.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2867/requerimento_038-2025.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2880/requerimento_039-2025.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2869/requerimento_041-2025.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2985/requerimento_n_042-2025.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2514/veto_parcial_ao_pll_009-2025.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2787/veto_parcial_2.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2833/veto_ao_pll_45-2025.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2834/veto_ao_pll_41-2025.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2899/veto_parcial_ao_pll_044-2025.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2513/veto_total_ao_pll_010-2025.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2675/veto_ao_pll024-2025.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2766/veto_total_003-2025.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2429/oficio_003-2025.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2451/oficio_020-2025.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2478/req._tribuna_livre.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2832/destituicao_lider_do_governo.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2781/mocao_pesar_001-2025.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2839/mocao_de_pesar_002-2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2718/mocao_de_apoio_001-2025.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2786/ficha_tribuna_livre.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2647/edital_convocacao_eleicao_mesa_diretora_2o_bienio.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2694/edital_de_convocacao.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2926/emenda_impositiva_001-2025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2927/emenda_impositiva_002-2025.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2928/emenda_impositiva_003-2025.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2929/emenda_impositiva_004-2025.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2930/emenda_impositiva_005-2025.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2931/emenda_impositiva_006-2025.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2932/emenda_impositiva_007-2025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2933/emenda_impositiva_008-2025.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2934/emenda_impositiva_009-2025.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2935/emenda_impositiva_010-2025.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2936/emenda_impositiva_011-2025.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2937/emenda_impositiva_012-2025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2938/emenda_impositiva_013-2025.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2939/emenda_impositiva_014-2025.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2940/emenda_impositiva_015-2025.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2941/emenda_impositiva_016-2025.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2942/emenda_impositiva_017-2025.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2943/emenda_impositiva_018-2025.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2944/emenda_impositiva_019-2025.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2945/emenda_impositiva_020-2025.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2946/emenda_impositiva_021-2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2947/emenda_impositiva_022-2025.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2948/emenda_impositiva_023-2025.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2949/emenda_impositiva_024-2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2950/emenda_impositiva_025-2025.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2951/emenda_impositiva_026-2025.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2952/emenda_impositiva_027-2025.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2953/emenda_impositiva_028-2025.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2954/emenda_impositiva_029-2025.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2955/emenda_impositiva_030-2025.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2956/emenda_impositiva_031-2025.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2957/emenda_impositiva_032-2025.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2958/emenda_impositiva_033-2025.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2959/emenda_impositiva_034-2025.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2960/emenda_impositiva_035-2025.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2961/emenda_impositiva_036-2025.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2962/emenda_impositiva_037-2025.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2963/emenda_38-2025.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2964/emenda_impositiva_039-2025.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2965/emenda_impositiva_040-2025.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2512/prestacao_de_contas.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2521/prestacao_de_contas.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2568/prestacao_de_contas_marco.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2600/prestacao_de_contas_abril.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2643/prestacao_de_contas_maio.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2674/prestacao_de_contas_junho.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2706/prestacao_de_contas_julho.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2782/prestacao_de_contas_agosto.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2860/prestacao_de_contas.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2895/prestacao_de_contas.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2983/prestacao_de_contas_camara.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/3006/prestacao_contas_ref._mes_12-2025.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2695/ata_11a_sessao_ordinaria_da_comissao_ccj.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2696/ata_7a_sessao_extraordinaria_da_comissao_ccj.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2720/ata_12a_sessao_ordinaria_da_comissao_de_ccj.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2772/ata_13_ccj.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2792/ata_021_comis.ccj.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2797/ata_022__8extra_ccj.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2909/18_ccj_n_27.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2968/19_ccj_ata.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2995/20_ata_ccj.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/3002/21_ata_ccj_ass.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2697/ata_11a_sessao_ordinaria_comissao_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2698/ata_4a_sessao_extraordinaria_da_comissao_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2699/ata_5a_sessao_extraordinaria_da_comissao_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2721/ata_12a_sessao_ordinaria_da_comissao_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2776/ata_13_educacaoccc.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2794/ata_018_comis._educacao.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2889/ata_17_ord._educacao.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2910/18_ata_educacao_n_22.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2969/19_ata_educacao.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2991/20_ata_edu.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/3000/21_ata_educacao_ass.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2700/ata_11a_sessao_ordinaria_da_comissao_de_agricultura.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2722/ata_12a_sessao_ordinaria_da_comissao_de_agricultura.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2773/ata_13_agri._ma._ind_e_com..pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2796/ata_014_comis.agri.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2890/ata_17_ord._agricultura.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2911/18_agricultura__n_18.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2970/19_agri_ata.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2993/20_ata_agri.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/3004/21_ata_agri_ass..pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2701/ata_11a_sessao_ordinaria_comissao_de_transporte.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2702/ata_2a_sessao_extraordinaria_da_comissao_de_transporte.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2774/ata_13_transporte.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2795/ata_016_comis.transp..pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2892/3_extra_transporte.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2912/ata_18_transporte.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2966/19_ata_transporte.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2992/20_ata_transporte.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/3001/21_ata_transporte_ass.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2703/ata_11_sessao_ordinaria_-_financas.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2704/ata_4o_sessao_extraordinaria__financas.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2724/ata_12a_sessao_ordinaria_da_comissao_de_financas.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2775/ata_13_financas.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2793/ata_019_comis.financas.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2825/6_sessao_extraordinaria_de_financa.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2876/7_extra_finan_apv.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2913/18_ata_de_financas.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2967/19_financas_ata.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2994/20_ata_financas.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/3003/21_ata_financas_ass..pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H574"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="126.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="141.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="134.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>