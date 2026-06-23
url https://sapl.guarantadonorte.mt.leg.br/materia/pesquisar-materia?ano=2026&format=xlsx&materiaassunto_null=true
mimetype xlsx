--- v0 (2026-02-07)
+++ v1 (2026-06-23)
@@ -10,318 +10,2239 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="143" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1509" uniqueCount="683">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>3025</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>ATA</t>
+  </si>
+  <si>
+    <t>Atas</t>
+  </si>
+  <si>
+    <t>Plenário - PLEN</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3025/ata_002-2026.pdf</t>
+  </si>
+  <si>
+    <t>1° Sessão Ordinária de 2026</t>
+  </si>
+  <si>
+    <t>3059</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3059/ata_003-2026.pdf</t>
+  </si>
+  <si>
+    <t>2ª Sessão Ordinária 2026.</t>
+  </si>
+  <si>
+    <t>3074</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3074/ata_004-2026.pdf</t>
+  </si>
+  <si>
+    <t>3° Sessão Ordinária de 2026</t>
+  </si>
+  <si>
+    <t>3089</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3089/ata_005-2026.pdf</t>
+  </si>
+  <si>
+    <t>4° Sessão Ordinária</t>
+  </si>
+  <si>
+    <t>3090</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3090/ata_006-2026.pdf</t>
+  </si>
+  <si>
+    <t>2° Sessão Extraordinária</t>
+  </si>
+  <si>
+    <t>3091</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3091/ata_007-2026.pdf</t>
+  </si>
+  <si>
+    <t>3° Sessão Extraordinária</t>
+  </si>
+  <si>
+    <t>3106</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3106/ata_008-2026.pdf</t>
+  </si>
+  <si>
+    <t>5° Sessão Ordinária</t>
+  </si>
+  <si>
+    <t>3117</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3117/ata_009-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 6° Sessão Ordinária 2026</t>
+  </si>
+  <si>
+    <t>3118</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3118/ata_010-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 4° Sessão Extraordinária de 2026</t>
+  </si>
+  <si>
+    <t>3135</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3135/ata_11_7_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 7.ª Sessão Ordinária de 2026.</t>
+  </si>
+  <si>
+    <t>3136</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3136/ata_12_5_extra.pdf</t>
+  </si>
+  <si>
+    <t>Ata 12 da 5° Sessão Extraordinária de 2026</t>
+  </si>
+  <si>
+    <t>3137</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3137/ata_13_6_extra.pdf</t>
+  </si>
+  <si>
+    <t>6° Sessão Extraordinária de 2026</t>
+  </si>
+  <si>
+    <t>3165</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3165/ata_014-2026.pdf</t>
+  </si>
+  <si>
+    <t>8° Sessão Ordinária de 2026.</t>
+  </si>
+  <si>
+    <t>3181</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3181/ata_15-_9_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 9° Sessão Ordinária</t>
+  </si>
+  <si>
     <t>3022</t>
   </si>
   <si>
-    <t>2026</t>
-[...1 lines deleted...]
-  <si>
     <t>1</t>
   </si>
   <si>
     <t>EM.A</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3022/emenda_aditiva_001-2026_ass..pdf</t>
+    <t>Celso Henrique, David da Farmácia, Demilson da Páscoa, Irmão Alexandre, Leticia Camargo de Souza, Silvio Dutra</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3022/emenda_aditiva_001-2026.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao Projeto de Lei do Legislativo n°001/2026 de 22 de Janeiro de 2026</t>
   </si>
   <si>
+    <t>3087</t>
+  </si>
+  <si>
+    <t>EM. M</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa</t>
+  </si>
+  <si>
+    <t>Irmão Alexandre</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3087/emenda_modificativa_001-2026.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA N°001/2026 - MODIFICA A REDAÇÃO DO ART. 1º DO PROJETO DE LEI Nº 001/2026, QUE ALTERA O ART. 8º DA LEI MUNICIPAL Nº 2.445/2025, DE 09 DE ABRIL DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>3012</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>David da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3012/indicacao_001-2026.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3012/indicacao_001-2026.pdf</t>
   </si>
   <si>
     <t>Que seja apresentada e executada programação técnica para a continuidade da pista de caminhada no Bairro Jardim Itália, conforme demonstrado nas fotos anexas, garantindo que a pista siga de forma contínua, funcional e sem interferências, cumprindo corretamente sua finalidade como equipamento público destinado à prática de atividades físicas. Indico ainda que, se possível, seja viabilizada, em conjunto com a Secretaria Municipal de Educação, a instalação de um parquinho infantil na localidade indicada, especificamente na rotatória demonstrada na foto em anexo.</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
-    <t>2</t>
-[...2 lines deleted...]
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3013/indicacao_002-2026.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3013/indicacao_002-2026.pdf</t>
   </si>
   <si>
     <t>Que determine aos setores competentes do Poder Executivo a adoção de medidas integradas e eficazes para solucionar o problema do lixo espalhado nas vias públicas após a coleta domiciliar, agravado pela presença de cães soltos, bem como os impactos ambientais e sanitários decorrentes dessa situação.</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
-    <t>3</t>
-[...1 lines deleted...]
-  <si>
     <t>Veroni Maria Pansera</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3014/indicacao_003-2026.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3014/indicacao_003-2026.pdf</t>
   </si>
   <si>
     <t>Que determine aos setores competentes do Poder Executivo a adoção de medidas integradas e eficazes para solucionar a eliminação e manutenção preventiva de mato no terreno onde estão instaladas as Torres telefônicas da oi, situada na Avenida Jequitibá, s/n, centro de Guarantã do Norte.</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
-    <t>4</t>
-[...2 lines deleted...]
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3015/indicacao_004-2026.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3015/indicacao_004-2026.pdf</t>
   </si>
   <si>
     <t>A necessidade de viabilização de recursos financeiros e apoio institucional para a construção de Sede própria do CREAS – Centro de Referência Especializado de Assistência Social no Município de Guarantã do Norte–MT.</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
-    <t>5</t>
-[...1 lines deleted...]
-  <si>
     <t>Silvio Dutra</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3016/indicacao_005-2026.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3016/indicacao_005-2026.pdf</t>
   </si>
   <si>
     <t>Adoção de medidas para a criação e implementação de um Programa de Recuperação Fiscal – REFIS no município, visando possibilitar a regularização de débitos tributários e não tributários inscritos ou não em dívida ativa, oferecendo condições especiais para o pagamento.</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
-    <t>6</t>
-[...2 lines deleted...]
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3017/indicacao_006-2026.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3017/indicacao_006-2026.pdf</t>
   </si>
   <si>
     <t>Elaboração de projeto técnico e a posterior execução de obras de pavimentação asfáltica nas ruas do Bairro Jardim das Palmeiras, a saber:_x000D_
 Rua das Roseiras, Rua Girassol, Rua das Bromélias, Rua dos Cravos, Rua das Tulipas, Rua das Azaléias, Rua Urias Moreira Alves, Rua Jasmin, Viela Um e  Rua Buritis.</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
-    <t>7</t>
-[...2 lines deleted...]
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3018/indicacao_007-2026.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3018/indicacao_007-2026.pdf</t>
   </si>
   <si>
     <t>Elaboração de projeto técnico para pavimentação asfáltica das seguintes vias localizadas no Bairro Ouro Verde: Rua Arrudas, Rua Coqueiros, Rua Pitangueiras, Travessa das Flores, Travessa Um A, Travessa 2B, Travessa Seringuela, Travessa Três C, Travessa Acácias, Travessa Rurópolis e Rua Donato Cuiabano.</t>
   </si>
   <si>
+    <t>3026</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3026/indicacao_008-2026.pdf</t>
+  </si>
+  <si>
+    <t>Elaboração do projeto técnico, execução e conclusão da pavimentação asfáltica das seguintes vias localizadas no Bairro Jardim Vitória:_x000D_
+•	Rua Campo Grande;_x000D_
+•	Rua São Paulo.</t>
+  </si>
+  <si>
+    <t>3027</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3027/indicacao_009-2026.pdf</t>
+  </si>
+  <si>
+    <t>Adote as providências necessárias para aderir aos programas habitacionais dos Governos Estadual e Federal, visando à implantação de conjunto habitacional no município.</t>
+  </si>
+  <si>
+    <t>3028</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3028/indicacao_010-2026.pdf</t>
+  </si>
+  <si>
+    <t>Elaboração do projeto técnico e a execução da pavimentação asfáltica das seguintes vias localizadas no Bairro Maranata:_x000D_
+•	Rua Mariano;_x000D_
+•	Rua Madesp;_x000D_
+•	Rua Sete de Setembro;_x000D_
+•	Rua Parati;_x000D_
+•	Rua Paraguai;_x000D_
+•	Rua Primavera;_x000D_
+•	Avenida dos Mognos.</t>
+  </si>
+  <si>
     <t>3019</t>
   </si>
   <si>
-    <t>11</t>
-[...1 lines deleted...]
-  <si>
     <t>Zilmar</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3019/indicacao_011-2026.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3019/indicacao_011-2026.pdf</t>
   </si>
   <si>
     <t>Redutores de velocidade “quebra-molas” nas seguintes localidades: Bairro Araguaia III - Rua Rio Bonito esquina com a Rua Rio Fortuna, Bairro Cidade Nova - Rua dos Cedros esquina com Sibipiruna, Bairro 13 de Maio - Rua Flamboyantes esquina com Maracatiara, Setor Industrial: Rua Itajaí, próximo ao Mercado Violeta em frente à residência de número 610, Rua Oitis, em frente à residência de número 143 e 503 e Rua dos Tamburis.</t>
   </si>
   <si>
-    <t>2998</t>
+    <t>3030</t>
+  </si>
+  <si>
+    <t>Celso Henrique, Demilson da Páscoa, Irmão Alexandre, Leticia Camargo de Souza</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3030/indicacao_012-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a aquisição e implementação de "Unidades Móveis de Apoio e Pernoite" (Trailers Rebocáveis), destinadas aos pontos finais de linha locais de descanso dos motoristas da frota municipal e transporte escolar.</t>
+  </si>
+  <si>
+    <t>3031</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3031/indicacao_013-2026.pdf</t>
+  </si>
+  <si>
+    <t>Determine aos setores competentes a realização de levantamento técnico, seguido da adequação, correção ou remoção dos quebra-molas existentes no município que não atendam às exigências legais, bem como que novas instalações sigam rigorosamente as normas previstas no Código de Trânsito Brasileiro (CTB) e nas Resoluções do Conselho Nacional de Trânsito (CONTRAN).</t>
+  </si>
+  <si>
+    <t>3032</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3032/indicacao_014-2026.pdf</t>
+  </si>
+  <si>
+    <t>Reforma das Escolas do Campo localizadas nos seguintes pontos do Município:_x000D_
+I – Novo Horizonte, localizada na Páscoa IV;_x000D_
+II – Sol Nascente, localizada na Linha 38;_x000D_
+III – Boa Esperança, localizada na Linha 38;_x000D_
+IV – Santa Ana, localizada na Linha 45;_x000D_
+V – Escola do Campo da Base Aérea.</t>
+  </si>
+  <si>
+    <t>3033</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3033/indicacao_015-2026.pdf</t>
+  </si>
+  <si>
+    <t>A necessidade de reforma da Biblioteca Pública localizada na Praça da Cultura, considerando que a revitalização contribuirá para a preservação do patrimônio público e para o fortalecimento das políticas públicas de educação e cultura no Município.</t>
+  </si>
+  <si>
+    <t>3038</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3038/indicacao_016-2026.pdf</t>
+  </si>
+  <si>
+    <t>Instituir no âmbito do município, o Programa Municipal de Auxílio para Material Didático Escolar, com a finalidade de assegurar igualdade de condições de acesso e permanência na escola, mediante a distribuição de materiais escolares aos alunos regularmente matriculados na Rede Pública Municipal de Ensino, conforme Minuta de projeto em anexo.</t>
+  </si>
+  <si>
+    <t>3034</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3034/indicacao_017-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam envidados esforços administrativos e institucionais visando à formalização de adesão do Município de Guarantã do Norte ao Programa SER Família Habitação, política pública estadual executada pela MT Participações e Projetos S/A – MT PAR, com vistas à implantação de empreendimento habitacional de interesse social.</t>
+  </si>
+  <si>
+    <t>3035</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3035/indicacao_018-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam realizadas ações de revitalização, recuperação estrutural e manutenção da pista destinada à caminhada localizada ao longo da Avenida Guarantã (MT-419), no trecho compreendido até o Bairro Cotrel, avaliando-se, inclusive, a viabilidade técnica de adequação e ampliação do espaço destinado aos pedestres.</t>
+  </si>
+  <si>
+    <t>3039</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3039/indicacao_019-2026.pdf</t>
+  </si>
+  <si>
+    <t>Implantação de um Projeto de urbanização, paisagismo, sinalização e manutenção periódica da área de vegetação localizada na lateral da rodovia MT-419, mais precisamente no trecho conhecido como “Curva do Padre”, área esta pertencente ao Aeroporto Municipal.</t>
+  </si>
+  <si>
+    <t>3040</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3040/indicacao_020-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja analisada a viabilidade de adoção de medidas visando à adequação dos caminhões coletores de lixo do município, especialmente quanto à instalação de sistema de coleta e retenção de chorume, com mecanismo de vedação apropriado, a fim de evitar o derramamento nas vias públicas durante a coleta urbana.</t>
+  </si>
+  <si>
+    <t>3050</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>Veroni Maria Pansera, Maria Socorro, Zilmar</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3050/indicacao_021-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita gestão junto à bancada federal e órgãos competentes para viabilização de recursos destinados à construção de Abrigo Institucional para Pessoas Idosas no Município de Guarantã do Norte – MT.</t>
+  </si>
+  <si>
+    <t>3051</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>Veroni Maria Pansera, Maria Socorro</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3051/indicacao_22-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja analisada a possibilidade de elaboração de projeto e execução da reforma da Praça Central (Praça da Cultura), espaço público de grande relevância para a convivência social, lazer e bem-estar da população.</t>
+  </si>
+  <si>
+    <t>3060</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>Demilson da Páscoa</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3060/indicacao_23-2026.pdf</t>
+  </si>
+  <si>
+    <t>Possibilidade de encaminhar a esta Casa de Leis Projeto de Lei que institui Programa de Incentivo e Apoio à Agricultura na Média, Pequena e Mini Propriedade Rural, com utilização de horas-máquina e equipamentos pertencentes à municipalidade, mediante concessão de descontos proporcionais, conforme minuta de Projeto de Lei em anexo.</t>
+  </si>
+  <si>
+    <t>3052</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3052/indicacao_24-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado a reforma do Posto de Saúde que funciona em anexo à Escola Rural Novo Horizonte, localizada na Comunidade Páscoa 4, bem como que seja realizada a reforma do piso da quadra poliesportiva da mesma unidade escolar.</t>
+  </si>
+  <si>
+    <t>3053</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3053/indicacao_25-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado o cascalhamento da MT-419 até o Rio Peixotinho, e ainda o rebaixamento da Serra Santa Clara, que fica localizada no sentido Fazenda Cascavel.</t>
+  </si>
+  <si>
+    <t>3054</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3054/indicacao_026-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado o cascalhamento da Linha 27, especialmente no trecho que liga à Ponte Novo Horizonte.</t>
+  </si>
+  <si>
+    <t>3055</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3055/indicacao_027-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado a construção de 03 (três) quebra-molas, sendo:_x000D_
+•	01 (um) na Rua dos Piquizeiros, no Bairro Cidade Nova;_x000D_
+•	02 (dois) na Rua Manaus, no Bairro Jardim Vitória.</t>
+  </si>
+  <si>
+    <t>3056</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>Zilmar, Veroni Maria Pansera</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3056/indicacao_028-2026.pdf</t>
+  </si>
+  <si>
+    <t>Aquisição de uma Ambulância Semi UTI, devidamente equipada para atendimentos de urgência e emergência no Município.</t>
+  </si>
+  <si>
+    <t>3061</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3061/indicacao_029-2026.pdf</t>
+  </si>
+  <si>
+    <t>Estude a possibilidade de encaminhar a esta Casa de Leis Projeto de Lei dispondo sobre a presença de monitor nos veículos que realizam o transporte escolar dos alunos da rede pública municipal de ensino.</t>
+  </si>
+  <si>
+    <t>3062</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3062/indicacao_030-2026.pdf</t>
+  </si>
+  <si>
+    <t>A realização de pavimentação asfáltica da Rodovia MT-389, no trecho que se inicia na BR-163, passando pelas Escolas Boa Esperança e Sol Nascente, até a Comunidade Boa Esperança/Peba, passando pela Escola Santa Ana e estendendo-se até o Rio Braço Norte, na divisa com o Município de Novo Mundo, bem como a substituição das pontes de madeira existentes por pontes de concreto.</t>
+  </si>
+  <si>
+    <t>3063</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3063/indicacao_31-2026.pdf</t>
+  </si>
+  <si>
+    <t>Em regime de urgência, a contratação de maquinários particulares para reforçar os serviços da Secretaria Municipal de Infraestrutura.</t>
+  </si>
+  <si>
+    <t>3064</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3064/indicacao_32-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam adotadas as providências necessárias para estender o reajuste de 5,40% (cinco vírgula quarenta por cento), concedido ao magistério, a todos os profissionais da educação da rede municipal, inclusive Técnicos Administrativos e Profissionais de Apoio Escolar.</t>
+  </si>
+  <si>
+    <t>3094</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3094/indicacao_33-2026.pdf</t>
+  </si>
+  <si>
+    <t>Gestão junto ao Ministério da Agricultura e Pecuária, visando a viabilização de um kit de equipamentos agrícolas destinado à Cooperativa Mista Agropecuária Guarantã do Norte -COOPERGUARANTA, inscrita no CNPJ nº 36.905.057/0001-87._x000D_
+O referido kit poderá ser composto pelos seguintes equipamentos:_x000D_
+•	01 (um) trator agrícola;_x000D_
+•	01 (uma) ensiladeira 2 linhas;_x000D_
+•	01 (uma) carreta agrícola não basculante;_x000D_
+•	01 (uma) grade aradora 14x28;_x000D_
+•	01 (uma) grade niveladora 28 discos.</t>
+  </si>
+  <si>
+    <t>3077</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>Celso Henrique</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3077/indicacao_034-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal a destinaçãpo de um Caminhão Caçamba para a Associação dos Pequenos Produtores da Gleba São José (APRONORTE).</t>
+  </si>
+  <si>
+    <t>3079</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3079/indicacao_035-2026.pdf</t>
+  </si>
+  <si>
+    <t>Cadastramento de propostas de adequação e recuperação de estradas vicinais no Programa Nacional de Estradas Rurais (PRONER).</t>
+  </si>
+  <si>
+    <t>3095</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3095/indicacao_036-2026.pdf</t>
+  </si>
+  <si>
+    <t>Para a reforma, manutenção e reposição de equipamentos de lazer (parquinhos) nas praças públicas de Guarantă do Norte, com especial atenção à Praça "Eu Amo Guarantă do Norte", visando solucionar as seguintes precariedades observadas:_x000D_
+* Reposição de Tobogãs: Instalação de novo equipamento no local onde restam apenas as marcas no solo e a estrutura de suporte vazia;_x000D_
+* Reinstalação de Gangorras: Reposição das gangorras que foram removidas, restando apenas os cavaletes de ferro;_x000D_
+* Instalação de Gira-gira: Reposição do brinquedo de rotação (roda), do qual resta apenas o eixo central no chão;_x000D_
+* Manutenção de Balanços: Reposição dos assentos e correntes faltantes nas estruturas de balanço existentes;_x000D_
+* Revisão Geral: Pintura e reparo em todos os demais brinquedos para garantir a segurança das crianças.</t>
+  </si>
+  <si>
+    <t>3096</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>Zilmar, Maria Socorro, Veroni Maria Pansera</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3096/indicacao_37-2026.pdf</t>
+  </si>
+  <si>
+    <t>Implantação do projeto “Guarda Mirim” no municipio de Guarantã do Norte para auxilio na segurança do trânsito.</t>
+  </si>
+  <si>
+    <t>3097</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3097/indicacao_038-2026.pdf</t>
+  </si>
+  <si>
+    <t>Necessidade de implantação de um redutor de velocidade (quebra-molas) na MT-419, em frente à Cotrel Gás.</t>
+  </si>
+  <si>
+    <t>3120</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3120/indicacao_040-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja verificada a possibilidade e viabilidade de realização de aterro no terreno localizado entre a UPA e o Centro de Reabilitação (CTR), com a finalidade de destiná-lo à implantação de estacionamento.</t>
+  </si>
+  <si>
+    <t>3121</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3121/indicacao_041-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja verificada a possibilidade e viabilidade de realização de instalação de redutor de velocidade na Rua Santo Antônio, localizada no Bairro Santa Marta.</t>
+  </si>
+  <si>
+    <t>3122</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>Leticia Camargo de Souza</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3122/indicacao_042-2026.pdf</t>
+  </si>
+  <si>
+    <t>Criação de um Parque Sensorial Inclusivo no município de Guarantã do Norte, destinado ao atendimento de crianças com deficiência, com atenção especial às crianças com Transtorno do Espectro Autista (TEA).</t>
+  </si>
+  <si>
+    <t>3123</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3123/indicacao_043-2026.pdf</t>
+  </si>
+  <si>
+    <t>Instalação de um Banco Vermelho Gigante em espaço público do município de Guarantã do Norte, como forma de adesão e fortalecimento da campanha de enfrentamento à violência contra a mulher, especialmente o feminicídio.</t>
+  </si>
+  <si>
+    <t>3124</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3124/indicacao_044-2026.pdf</t>
+  </si>
+  <si>
+    <t>Criação de um Painel Público de Monitoramento das Promessas de Campanha, com acesso livre à população, por meio do site oficial da Prefeitura e/ou outros meios digitais.</t>
+  </si>
+  <si>
+    <t>3125</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3125/indicacao_045-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a manutenção de um bueiro danificado localizado na MT-419, nas proximidades do Bar do Zé Roberto, em frente ao estabelecimento do Gilson, na zona rural deste município.</t>
+  </si>
+  <si>
+    <t>3126</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3126/indicacao_046-2026.pdf</t>
+  </si>
+  <si>
+    <t>Inclusão e apoio à realização do 3º Encontro de Paramotor de Guarantã do Norte no calendário oficial de eventos do município, com a reserva de data específica para sua realização anual.</t>
+  </si>
+  <si>
+    <t>3139</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3139/indicacao_047-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam realizados estudos técnicos e administrativos visando a adesão do Município de Guarantã do Norte aos programas e ações do Governo Federal voltados à arborização urbana, especialmente ao projeto “ArborizaCidades”, integrante das políticas nacionais de cidades verdes e resilientes do Ministério do Meio Ambiente e Mudança do Clima._x000D_
+O Plano Nacional de Arborização Urbana (PlaNAU), lançado pelo Governo Federal, reconhece a arborização como parte essencial da infraestrutura das cidades, promovendo melhorias ambientais, climáticas, sociais e urbanísticas.</t>
+  </si>
+  <si>
+    <t>3142</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3142/indicacao_048-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade urgente de construção de 03 (três) redutores de velocidade na Rua Jasmim, Bairro Jardim das Palmeiras, com especial atenção às proximidades do "Boteco Pé na Jaca".</t>
+  </si>
+  <si>
+    <t>3143</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3143/indicacao_49-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a necessidade urgente de implantação de 03 (Tres) dispositivos redutores de velocidade na Rua Itajai, no acesso ao Bairro Jardim Aliança.</t>
+  </si>
+  <si>
+    <t>3144</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3144/indicacao_050-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica-se a necessidade urgente de realização de um multirão de revisão, reestruturação e instalação de placas de sinalização em todo o perimetro urbano de Guarantã do Norte/MT.</t>
+  </si>
+  <si>
+    <t>3037</t>
+  </si>
+  <si>
+    <t>MOC A</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso</t>
+  </si>
+  <si>
+    <t>Silvio Dutra, Celso Henrique, David da Farmácia, Demilson da Páscoa, Irmão Alexandre, Leticia Camargo de Souza, Maria Socorro, Veroni Maria Pansera</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3037/mocao_de_aplauso_001-2026.pdf</t>
+  </si>
+  <si>
+    <t>Cabo da Polícia Militar Wanderson Fatiga.</t>
+  </si>
+  <si>
+    <t>3093</t>
+  </si>
+  <si>
+    <t>Celso Henrique, David da Farmácia, Demilson da Páscoa, Irmão Alexandre, Leticia Camargo de Souza, Maria Socorro, Silvio Dutra, Veroni Maria Pansera</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3093/mocao_de_aplauso_n_002-2026.pdf</t>
+  </si>
+  <si>
+    <t>HOMENAGEADOS: EQUIPE RAIO E GUARNIÇÃO DE MATUPÁ_x000D_
+* 2ª SGT PM Wellington Alves de Sousa_x000D_
+* 3ª SGT PM Altamir Kutkoski_x000D_
+* CB PM Marcos Lorran Pereira da Costa Miranda_x000D_
+* CB PM Leomir Soares de Mello dos Santos_x000D_
+* SD PM Dionathan Antonio da Silva Pereira_x000D_
+•SD PM Alex Soares Hertzog</t>
+  </si>
+  <si>
+    <t>3076</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>CFOTF - COMISSÃO DE FINANÇAS, ORÇAMENTO, TRIBUTAÇÃO E FISCALIZAÇÃO</t>
-[...5 lines deleted...]
-    <t>Dispõe sobre a Aprovação das Contas Anuais de Governo da Prefeitura Municipal de Guarantã do Norte, relativas ao exercício financeiro de 2024.</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3076/pdl_001-2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Honorário Guarantanhense ao Senhor Marcelo Lima de Medeiros.</t>
+  </si>
+  <si>
+    <t>3127</t>
+  </si>
+  <si>
+    <t>Celso Henrique, David da Farmácia, Demilson da Páscoa, Irmão Alexandre, Leticia Camargo de Souza, Maria Socorro, Silvio Dutra, Veroni Maria Pansera, Zilmar</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3127/projeto_de_decreto_002-2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Honorário Guarantanhense ao Senhor Milton Geraldo da Silva.</t>
+  </si>
+  <si>
+    <t>3138</t>
+  </si>
+  <si>
+    <t>Demilson da Páscoa, Celso Henrique</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3138/pdl_003-2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede Titulo de Cidadão Honorário Guarantanhense ao Senhor Aminadabe Roberto de Almeida.</t>
+  </si>
+  <si>
+    <t>3146</t>
+  </si>
+  <si>
+    <t>Irmão Alexandre, Celso Henrique, Demilson da Páscoa</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3146/pdl_004-2026.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO GUARANTANHENSE A SENHORA RUBIA FERNANDA DINIZ ROBSON SANTOS DE SIQUEIRA.</t>
+  </si>
+  <si>
+    <t>3147</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3147/pdl_005-2026.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO GUARANTANHENSE À SENHORA JANAINA GLEYCE RIVA</t>
+  </si>
+  <si>
+    <t>3148</t>
+  </si>
+  <si>
+    <t>Demilson da Páscoa, Celso Henrique, David da Farmácia, Irmão Alexandre, Leticia Camargo de Souza, Maria Socorro, Silvio Dutra, Veroni Maria Pansera</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3148/pdl_006-2026.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO GUARANTANHENSE ÀO SENHOR  JOÃO JOSÉ DE MATOS.</t>
+  </si>
+  <si>
+    <t>3149</t>
+  </si>
+  <si>
+    <t>Demilson da Páscoa, Celso Henrique, David da Farmácia, Irmão Alexandre, Silvio Dutra</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3149/pdl_007-2026.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO GUARANTANHENSE ÀO SENHOR  EMANUEL PINHEIRO DA SILVA PRIMO.</t>
+  </si>
+  <si>
+    <t>3156</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3156/pdl_008-2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título De Cidadão Honorário Guarantanhense ao Deputado Estadual Senhor Max Russi.</t>
+  </si>
+  <si>
+    <t>3157</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3157/pdl_009-2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Honorário Guarantanhense ào Senador da República e Ministro da Agricultura e Pecuária Senhor Carlos Henrique Baqueta Fávaro.</t>
+  </si>
+  <si>
+    <t>3190</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3190/pdl_010-2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede tétulo de cidadã honorária Guarantanhense a Senhora Zilda Antônia Fritz de Castro.</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Alberto Márcio Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3007/projeto_lei_complementar_executivo_001-2026.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3007/projeto_lei_complementar_executivo_001-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste do piso salarial dos Profissionais do Magistério Público da Educação Básica para o ano de 2026.</t>
   </si>
   <si>
+    <t>3109</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3109/plc_002-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a Instituir o Programa de Recuperação Fiscal - REFIS, no Municipio de Guarantã do Norte/MT e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3166</t>
+  </si>
+  <si>
+    <t>PLCL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3166/plcl_001-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Inciso II do artigo 27 da Lei Complementar nº 257, de 02 de outubro de 2017, que institui o Código Tributário do município de Guarantã do Norte/MT, para adequá-lo à redação do artigo 150 da Constituição Federal, alterada pela Emenda Constitucional nº 132/2023.</t>
+  </si>
+  <si>
     <t>3008</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3008/pll_001-2026.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3008/pll_001-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para o repasse integral do Incentivo Financeiro Adicional (IFA), recebido da União, aos Agentes Comunitários de Saúde (ACS) e aos Agentes de Combate às Endemias (ACE), e dá outras providências.</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3020/ppl_02_2026.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3020/ppl_02_2026.pdf</t>
   </si>
   <si>
     <t>Reconhece de Utilidade Pública a Associação dos Pequenos Produtores Rurais de São Cristóvão, com sede no município de Guarantã do Norte–MT, e dá outras providências.</t>
   </si>
   <si>
+    <t>3029</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3029/pll_003-2026.pdf</t>
+  </si>
+  <si>
+    <t>Reconhece de utilidade pública o Instituto Renovo, com sede no Município de Guarantã do Norte, e dá outras providências.</t>
+  </si>
+  <si>
     <t>3009</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3009/pll_004-2026.pdf</t>
-[...2 lines deleted...]
-    <t>Altera o inciso I do art. 3º da Lei Municipal n.º 2.443/2025, de 04 de abril de 2025.</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3009/pll_004-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Altera o inciso I do art. 3º da Lei Municipal n.º 2.443/2025, de 04 de abril de 2025".</t>
+  </si>
+  <si>
+    <t>3073</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3073/pll_005-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui diretrizes para o projeto de urbanização, preservação ambiental e valorização paisagística da área denominada “curva do padre”, localizada às margens da Rodovia MT-419, integrante da área do aeroporto municipal de Guarantã do Norte, e autoriza o poder executivo a buscar recursos estaduais e federais para sua eventual execução.</t>
+  </si>
+  <si>
+    <t>3088</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3088/pll_006-2026.pdf</t>
+  </si>
+  <si>
+    <t>Reconhece de ultilidade pública a Federação das Cooperativas de Mineração do Estado de Mato Grosso - FECOMIN, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3145</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3145/pll_007-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a inclusão do evento Agrotã no calendário Oficial de eventos do Municipio de Guarantã do Norte/MT, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3155</t>
+  </si>
+  <si>
+    <t>Celso Henrique, Zilmar, Alexandre e Demilson</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3155/pll_009-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Revisão Geral Anual da Remuneração dos Servidores e Subsidios dos agentes politicos do Poder Legislativo Municipal de Guarantã do Norte/MT, nos termos do Inciso X, do artigo 37 da Constituição Federal, e o artigo 47 da Lei Complementar n°259/2017, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3180</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3180/pll_011-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui, no âmbito do Município de Guarantã do Norte/MT, o Programa “Selo Empresa Amiga do Autista”, destinado ao reconhecimento de empresas e estabelecimentos que promovam ações de inclusão e apoio às pessoas com Transtorno do Espectro Autista e suas famílias, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3188</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3188/pll_012-2026.pdf</t>
+  </si>
+  <si>
+    <t>Declara de ultilidade pública a Primeira Igreja Batista de Guarantã do Norte/MT.</t>
+  </si>
+  <si>
+    <t>3189</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3189/pll_013-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação do Centro de Atendimento ás Pessoas com Transtorno do Espectro Autista do Município de Guarantã do Norte/MT, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3057</t>
+  </si>
+  <si>
+    <t>PLM</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Municipal</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3057/plm_001-2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Municipal de 04 de fevereiro  de 2026  que  "Altera a redação do art. 8° da Lei Municipal n° 2.445, de 09 de abril de 2025, para dispor sobre a formalização do convênio a cada exercício financeiro e dá outras providências."</t>
+  </si>
+  <si>
+    <t>3058</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3058/plm_002-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre doação de imóvel público do município de Guarantã do Norte ao Estado de Mato Grosso e dá outras providências."</t>
+  </si>
+  <si>
+    <t>3085</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3085/plm_003-2026.pdf</t>
+  </si>
+  <si>
+    <t>Proposição retirada de pauta, Projeto substituido pelo Projeto de Lei Municipal n° 004/2026.</t>
+  </si>
+  <si>
+    <t>3084</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3084/plm_004-2026_2.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre abertura de crédito adicional especial, e dá outras providências."_x000D_
+No valor de R$ 4.081.112,00 (quatro milhoes, oitenta e um mil, cento e doze reais)_x000D_
+destinado a Secretaria Municipal de Assistencia Social.</t>
+  </si>
+  <si>
+    <t>3107</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3107/plm_005-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a transposição, o remanejamento ou a transferência de recursos de uma categoria de programação para outra e de um orgão para outro, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3116</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3116/plm_006-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a institucionalização e regulamentação do procedimento de Escuta Especializada de crianças e adolescentes vítimas ou testemunhas de violência no âmbito do Município de Guarantã do Norte/MT, em consonância com a Lei Federal nº 13.431, de 04 de abril de 2017, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3154</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3154/plm_007-2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede Revisão  Geral Anual  aos subsídios do Prefeito, Vice-Prefeito e Secretários Municipais, bem como aos vencimentos dos servidores públicos efetivos e comissionados do Poder Executivo Municipal, a Titulo de Recomposição Inflacionária, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3141</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3141/plm_008-2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede Revisão Geral Anual na forma do inciso X, do art. 37, da Constituição Federal, ao vencimento dos servidores públicos efetivos do fundo municipal de Previdência Social de Guarantã do Norte/MT - Previguar e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3170</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3170/plm_009-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de Crédito Adicional Especial e dá outras providências._x000D_
+_x000D_
+Valor: R$ 158.000,00 (cento e cinquenta e oito mil reais)._x000D_
+_x000D_
+Destinatário: Departamento de Cultura da Secretaria Municipal de Educação, Cultura e Desporto, especificamente para a ação de Manutenção e Apoio a Convênios, com destinação final ao CTG – Centro de Tradições Gaúchas, visando a construção de uma cancha de bocha._x000D_
+_x000D_
+Observação importante: Conforme o Ofício nº 207/2026/GP, de 28 de maio de 2026, houve retificação de erro material no Projeto de Lei nº 09/2026._x000D_
+_x000D_
+O artigo 1º originalmente mencionava o inciso I do art. 41 da Lei Federal nº 4.320/1964, mas o correto é o inciso II, por se tratar de Crédito Adicional Especial.</t>
+  </si>
+  <si>
+    <t>3167</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3167/plm_010-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre abertura de crédito adicional suplementar e dá outras providências. _x000D_
+No valor de R$ 106.000,00 ( Cento e Seis Mil Reais) Destinados a Secretaria Municipal de Cidades.</t>
+  </si>
+  <si>
+    <t>3168</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3168/plm_11-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a receber, mediante doação, os imoveis que especifica, destinados á preservação de canal público e área de preservação permanente (APP), e dá outras providências.</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>Celso Henrique</t>
-[...2 lines deleted...]
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3021/projeto_resolucao_001-2026_-_cpi_escolas_.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3021/projeto_resolucao_001-2026_-_cpi_escolas_.pdf</t>
   </si>
   <si>
     <t>Cria a Comissão Parlamentar de Inquérito - CPI para investigar suposta irregularidades nas obras das Escolas Albert Einstein e Guarantã, durante a execução dos Contratos Administrativos n.º 179/2022, 197/2022 e 051/2023.</t>
   </si>
   <si>
+    <t>3119</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3119/projeto_de_resolucao_002-2026.pdf</t>
+  </si>
+  <si>
+    <t>Regulamenta o controle de frequencia e o Banco de Horas decorrente da prestação de serviços extraordinários pelo servidores do Poder Legislativo de Guarantã do Norte/MT, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3152</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3152/resolucao_003-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a atualização do valor do auxílio-alimentação dos servidores efetivos e comissionados do Poder Legislativo Municipal de Guarantã do Norte - MT.</t>
+  </si>
+  <si>
+    <t>3153</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3153/resolucao_004-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a atualização do valor do auxílio-saúde dos servidores efetivos, comissionados e vereadores do Poder Legislativo Municipal de Guarantã do Norte - MT.</t>
+  </si>
+  <si>
     <t>3023</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3023/req_02-2026_comissao_educacao.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3023/req_02-2026_comissao_educacao.pdf</t>
   </si>
   <si>
     <t>Convocação de Secretária de Educação de Guarantã do Norte  -MT</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
-    <t>https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3024/req.003-2026_comissao_saude.pdf</t>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3024/req.003-2026_comissao_saude.pdf</t>
   </si>
   <si>
     <t>Pedido de informação à Secretária de Saúde Municipal  relativos a Construção da Unidade Básica de Saúde (USB) PORTE I, implantada no bairro Santa Marta.</t>
+  </si>
+  <si>
+    <t>3043</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3043/requerimento_005-2026.pdf</t>
+  </si>
+  <si>
+    <t>Relação nominal atualizada de todos os colaboradores contratados por meio da OSCIP e SAGEP, que estejam em atuação nas diversas Secretarias Municipais que possuam Plano de Trabalho vigente com a referida Organização da Sociedade Civil de Interesse Público._x000D_
+_x000D_
+Para cada colaborador, solicita-se as seguintes informações:_x000D_
+	•	Nome completo;_x000D_
+	•	Função/cargo desempenhado;_x000D_
+	•	Remuneração mensal;_x000D_
+	•	Secretaria e local de lotação._x000D_
+_x000D_
+O presente Requerimento tem como objetivo garantir a transparência na execução das parcerias firmadas com a OSCIP SAGEP, bem como possibilitar o exercício pleno das funções fiscalizatórias desta Comissão e da Câmara Municipal.</t>
+  </si>
+  <si>
+    <t>3078</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3078/requerimento_006-2026.pdf</t>
+  </si>
+  <si>
+    <t>Na forma Regimental, após deliberação em Plenária, que seja encaminhado ao Poder Executivo Municipal, solicitado as seguintes informações: _x000D_
+1 - Quais as razões técnicas, financeiras e jurídicas que motivaram a não incorporação do reajuste de 5,40% aos vencimentos e salários dos profissionais da educação que exercem funções técnico-administrativas e de apoio escolar?_x000D_
+2 - Há estudo de impacto financeiro para a extensão do referido reajuste a esses profissionais?_x000D_
+3 - Existe previsão para encaminhamento de projeto de lei ou medida administrativa que contemple esses servidores?_x000D_
+Ao mesmo tempo, solicitamos que o reajuste seja incorporado, quando muito tardar, na folha de pagamento do mês de março.</t>
+  </si>
+  <si>
+    <t>3140</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3140/requerimento_10-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER:_x000D_
+1. Que seja informado o valor total recebido pelo Município referente ao Incentivo Financeiro-Adicional dos ACS e ACE no exercício de 2025;_x000D_
+2. Que seja detalhada a destinação e aplicação integral dos recursos recebidos, especificando:_x000D_
+    - valores pagos diretamente aos profissionais;_x000D_
+    - valores utilizados pela Secretaria Municipal de Saúde;_x000D_
+    - eventuais saldos existentes;_x000D_
+3. Caso os recursos tenham sido utilizados para aquisição de equipamentos, materiais ou outros bens, que sejam especificados detalhadamente:_x000D_
+    - os itens adquiridos;_x000D_
+    - quantidade;_x000D_
+    - valor unitário e valor total;_x000D_
+    - empresa fornecedora;_x000D_
+    - data da aquisição;_x000D_
+4. Que sejam encaminhadas cópias de documentos comprobatórios pertinentes, relacionados à execução dos recursos.</t>
+  </si>
+  <si>
+    <t>3169</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3169/requerimento_12-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando informações detalhadas acerca da destinação e aplicação das emendas impositivas de autoria deste parlamentar, referentes ao exercício financeiro de 2025 e 2026. _x000D_
+_x000D_
+REQUER:_x000D_
+_x000D_
+Que o Poder Executivo encaminhe, no prazo legal:_x000D_
+_x000D_
+1 - Relação completa das emendas impositivas de autoria deste vereador aprovadas na Lei Orçamentária Anual – LOA;_x000D_
+2 - Informações detalhadas sobre quais emendas já foram executadas, parcialmente executadas ou ainda não executadas;_x000D_
+3 - Indicação dos valores empenhados, liquidados e pagos referentes a cada emenda;_x000D_
+4 - Identificação das secretarias, órgãos, entidades ou instituições beneficiadas;_x000D_
+5 - Cópias dos documentos comprobatórios da execução, tais como:_x000D_
+a) empenhos;_x000D_
+b) ordens de pagamento;_x000D_
+6) Justificativa técnica e administrativa referente às emendas eventualmente não executadas ou pendentes de execução.</t>
+  </si>
+  <si>
+    <t>3177</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3177/requerimento_013-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando informações detalhadas acerca da destinação e aplicação das emendas impositivas de autoria deste parlamentar, referentes ao exercício financeiro de 2025 e 2026._x000D_
+_x000D_
+REQUER:_x000D_
+_x000D_
+Que o Poder Executivo encaminhe, no prazo legal:_x000D_
+_x000D_
+1 - Relação completa das emendas impositivas de autoria deste vereador aprovadas na Lei Orçamentária Anual – LOA;_x000D_
+2 - Informações detalhadas sobre quais emendas já foram executadas, parcialmente executadas ou ainda não executadas;_x000D_
+3 - Indicação dos valores empenhados, liquidados e pagos referentes a cada emenda;_x000D_
+4 - Identificação das secretarias, órgãos, entidades ou instituições beneficiadas;_x000D_
+5 - Cópias dos documentos comprobatórios da execução, tais como:_x000D_
+a) empenhos;_x000D_
+b) ordens de pagamento;_x000D_
+6) Justificativa técnica e administrativa referente às emendas eventualmente não executadas ou pendentes de execução.</t>
+  </si>
+  <si>
+    <t>3182</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3182/requerimento_015-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado expediente ao Fundo de Previdência Social de Guarantã do Norte (PREVIGUAR), solicitando o encaminhamento das seguintes informações e documentos:_x000D_
+  REQUER:_x000D_
+1.	Cópia integral da Avaliação Atuarial (Cálculo Atuarial) referente ao exercício de 2026, incluindo: _x000D_
+Relatório atuarial completo; _x000D_
+1)	Demonstrativo do resultado atuarial; _x000D_
+2)	Parecer atuarial conclusivo; _x000D_
+3)	Plano de custeio vigente; _x000D_
+4)	Eventuais estudos complementares que embasaram a avaliação. _x000D_
+2.	Cópia de todas as atas das reuniões ordinárias e extraordinárias realizadas pelos Conselhos do Instituto de Previdência nos últimos 12 (doze) meses, compreendendo: _x000D_
+1)	Conselho Deliberativo/Administrativo; _x000D_
+2)	Conselho Fiscal; _x000D_
+3)	Comitê de Investimentos, caso existente; _x000D_
+4)	Demais órgãos colegiados vinculados ao Instituto. _x000D_
+3.	Caso algum dos documentos solicitados já esteja disponibilizado em portal eletrônico oficial, que seja informado o respectivo endereço eletrônico e encaminhada cópia dos documentos etc.</t>
+  </si>
+  <si>
+    <t>3183</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3183/requerimento_016-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerer que o Poder Executivo Municipal encaminhe a esta Casa de Leis esclarecimentos formais acerca dos motivos pelos quais ainda não foi iniciado o cumprimento da decisão judicial proferida na Ação Direta de Inconstitucionalidade nº 1011977-23.2022.8.11.0000, que declarou a inconstitucionalidade do Decreto Municipal nº 178/2017.                                                                   _x000D_
+REQUER:_x000D_
+1. Que o Poder Executivo informe se já foram adotadas providências administrativas para cumprimento da decisão judicial transitada em julgado na ADI nº 1011977-23.2022.8.11.0000;  _x000D_
+2. Em caso negativo, que sejam esclarecidos detalhadamente os motivos que justificam a ausência de cumprimento da decisão judicial e da recomendação ministerial;_x000D_
+3. Que seja informado se existe cronograma, estudo técnico, parecer jurídico ou planejamento administrativo visando à restituição dos valores cobrados indevidamente dos contribuintes, especialmente mediante o mecanismo de compensação por descontos.</t>
+  </si>
+  <si>
+    <t>3184</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3184/requerimento_017-2026.pdf</t>
+  </si>
+  <si>
+    <t>solicitação de informações acerca do cumprimento do Termo de Ajustamento de Conduta – SIMP nº 000822-058/2025 e conclusão das obras do Centro de Atendimento às Crianças com Transtorno do Espectro Autista (TEA)._x000D_
+_x000D_
+Considerando que o Município de Guarantã do Norte firmou Termo de Ajustamento de Conduta (TAC) junto ao Ministério Público do Estado de Mato Grosso, nos autos do SIMP nº 000822-058/2025, visando a regularização da oferta de atendimentos especializados às crianças com Transtorno do Espectro Autista (TEA);_x000D_
+_x000D_
+Considerando que referido TAC estabeleceu prazo de 120 (cento e vinte) dias para adoção das providências necessárias ao atendimento da demanda reprimida e prazo de até 180 (cento e oitenta) dias, prorrogável excepcionalmente por mais 90 (noventa) dias, para conclusão da estrutura física destinada ao funcionamento do Centro de Atendimento ao Autista;_x000D_
+_x000D_
+ etc....</t>
+  </si>
+  <si>
+    <t>3185</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3185/requerimento_018-2026.pdf</t>
+  </si>
+  <si>
+    <t>Encaminhe a esta Casa de Leis, informações acerca dos lançamentos de IPTU realizados no exercício de 2026 em imóveis localizados em ruas não pavimentadas do Município de Guarantã do Norte._x000D_
+_x000D_
+Considerando que a Lei Complementar Municipal nº 257/2017, alterada pela Lei Complementar nº 292/2020, estabelece critérios específicos para incidência das alíquotas do IPTU, fazendo referência expressa à existência de muro e calçamento em áreas pavimentadas;_x000D_
+_x000D_
+Considerando que diversos contribuintes procuraram este Vereador relatando possíveis divergências nos lançamentos do IPTU referentes ao exercício de 2026 em imóveis situados em ruas sem pavimentação asfáltica;_x000D_
+_x000D_
+ Considerando que compete ao Poder Legislativo fiscalizar os atos da Administração Pública Municipal, zelando pela correta aplicação da legislação tributária e pela observância dos princípios da legalidade, transparência e segurança jurídica;</t>
+  </si>
+  <si>
+    <t>3186</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3186/requerimento_019-2026.pdf</t>
+  </si>
+  <si>
+    <t>Informações acerca do Chamamento Público nº 001/2025, vinculado ao Processo Administrativo nº 1971/2025 e tudo que lhe impõe respectivo, do Município de Guarantã do Norte._x000D_
+_x000D_
+Considerando que o Município de Guarantã do Norte publicou a Portaria nº 1438/2025, responsável pela designação dos Agentes de Contratação, Equipe de Apoio e Comissão de Contratação para atuação nos procedimentos regidos pela Lei Federal nº 14.133/2021;_x000D_
+ Considerando que posteriormente foi publicada a Portaria nº 1659/2025, promovendo alterações e substituições na composição anteriormente estabelecida;_x000D_
+Considerando que também foi editado o Decreto Municipal nº 065/2025, utilizado como fundamento normativo para regulamentação de procedimentos relacionados às contratações públicas municipais; _x000D_
+ETC..._x000D_
+_x000D_
+                   Considerando que compete ao Poder Legislativo exercer o controle externo e a fiscalização dos atos da Administração Pública Municipal, especialmente q</t>
+  </si>
+  <si>
+    <t>3092</t>
+  </si>
+  <si>
+    <t>VET T</t>
+  </si>
+  <si>
+    <t>Veto Total</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3092/veto_total_ao_pll_001-2026.pdf</t>
+  </si>
+  <si>
+    <t>Veto Integral ao Projeto de Lei do Legislativo n° 001/2026. "Que dispõe sobre autorização para repasse integral do incentivo financeiro adicional (IFA), recebido da União, ao Agentes Comunitários de Saúde (ACS)  e aos Agentes de Combate as Endemias (ACE), E dá outras providências."</t>
+  </si>
+  <si>
+    <t>3108</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3108/veto_total_ao_pll_001-2026.pdf</t>
+  </si>
+  <si>
+    <t>Veto Integral ao Projeto de Lei do Legislativo n° 001/2026.</t>
+  </si>
+  <si>
+    <t>3042</t>
+  </si>
+  <si>
+    <t>PC</t>
+  </si>
+  <si>
+    <t>Prestação de Contas - Camara Municipal</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3042/prestacao_de_contas.pdf</t>
+  </si>
+  <si>
+    <t>Balancete Mensal da Câmara Municipal referente ao mês de janeiro de 2026.</t>
+  </si>
+  <si>
+    <t>3075</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3075/prestacao_de_contas.pdf</t>
+  </si>
+  <si>
+    <t>Prestação de Contas _x000D_
+Recursos Recebidos x Despesas Realizadas _x000D_
+Mês de Fevereiro</t>
+  </si>
+  <si>
+    <t>3105</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3105/prestacao_de_contas.pdf</t>
+  </si>
+  <si>
+    <t>Prestação de Contas_x000D_
+Recurso Recebidos x Despesas Realizadas _x000D_
+referente a Março/2026</t>
+  </si>
+  <si>
+    <t>3134</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3134/prestacao_de_contas.pdf</t>
+  </si>
+  <si>
+    <t>Prestação de Contas de Recursos Recebidos e Despesas Realizadas_x000D_
+Mês de Abril</t>
+  </si>
+  <si>
+    <t>3187</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3187/prestacao_de_contas.pdf</t>
+  </si>
+  <si>
+    <t>Prestação de Contas 2026</t>
+  </si>
+  <si>
+    <t>3049</t>
+  </si>
+  <si>
+    <t>ATA CCJ</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3049/ata_1_sessao_ordinaria_da_ccj.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 1ª Sessão Ordinária da Comissão de Constituição e Justiça da 2ª Sessão Legislativa da 11ª Legislatura de 2026.</t>
+  </si>
+  <si>
+    <t>3044</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Ata da 1ª  Sessão Extraordinária da Comissão de  Constituição e Justiça da 2ª Sessão Legislativa da 11ª Legislatura de 2026</t>
+  </si>
+  <si>
+    <t>3068</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3068/ata_2_sessao_ord._ccj.pdf</t>
+  </si>
+  <si>
+    <t>Ata n° 03 de 23/02/2026 da 2° Sessão Ordinária da Comissão de Constituição e Justiça de 2026.</t>
+  </si>
+  <si>
+    <t>3069</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3069/ata_2__sessao_extra_ccj.pdf</t>
+  </si>
+  <si>
+    <t>Ata n° 04 de 04/03/2026 da 2° Sessão Extraordinária  da Comissão de Constituição e Justiça de 2026.</t>
+  </si>
+  <si>
+    <t>3072</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3072/scan2026-03-10_082748_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 3° Sessão Ordinária da Comissão de Constituição e Justiça de 2026</t>
+  </si>
+  <si>
+    <t>3080</t>
+  </si>
+  <si>
+    <t>Ata da 3° Sessão Extraordinária da Comissão de Constituição e Justiça de 2026</t>
+  </si>
+  <si>
+    <t>3098</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3098/4_ccj_ord.pdf</t>
+  </si>
+  <si>
+    <t>Ata n°07/2026 da 4ª Sessão Ordinária da Comissão da Comissão de Constituição e Justiça de 2026.</t>
+  </si>
+  <si>
+    <t>3099</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3099/4_ccj_extra.pdf</t>
+  </si>
+  <si>
+    <t>Ata n°08/2026 da 4ª Sessão Extraordinária da Comissão  de Constituição e Justiça de 2026.</t>
+  </si>
+  <si>
+    <t>3114</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3114/scan2026-05-08_123032.pdf</t>
+  </si>
+  <si>
+    <t>Ata n°09 da 5ª Sessão Ordinária da Comissão de Constituição e Justiça de 2026</t>
+  </si>
+  <si>
+    <t>3128</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3128/scan2026-05-08_122114.pdf</t>
+  </si>
+  <si>
+    <t>Ata  n°10 da 6° Sessão Ordinária da Comissão de Constituição e Justiça de 2026</t>
+  </si>
+  <si>
+    <t>3161</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3161/scan2026-05-22_130741.pdf</t>
+  </si>
+  <si>
+    <t>Ata n°11 da 5ª Sessão Extraordinária da Comissão de Constituição e Justiça de 2026</t>
+  </si>
+  <si>
+    <t>3163</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3163/scan2026-05-22_130812.pdf</t>
+  </si>
+  <si>
+    <t>Ata n°12 da 7ª Sessão Ordinária da Comissão de Constituição e Justiça de 2026</t>
+  </si>
+  <si>
+    <t>3174</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3174/8_ccj.pdf</t>
+  </si>
+  <si>
+    <t>Ata n°13 da 8ª Sessão Ordinária da Comissão de Constituição e Justiça de 2026</t>
+  </si>
+  <si>
+    <t>3192</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3192/ata_9_ccj.pdf</t>
+  </si>
+  <si>
+    <t>Ata n°14 da 9ª Sessão Ordinária da Comissão de Constituição e Justiça.</t>
+  </si>
+  <si>
+    <t>3191</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3191/ata_6_extra_ccj.pdf</t>
+  </si>
+  <si>
+    <t>Ata n°15 da 6ª Sessão Extraordinária da Comissão de Constituição e Justiça.</t>
+  </si>
+  <si>
+    <t>3045</t>
+  </si>
+  <si>
+    <t>ATA E.C.C.C.D.S.P.A.S</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3045/ata_1_sessao_educacao.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 1ª Sessão Ordinária da  Comissão de  Educação, Ciência, Comunicação, Cultura, Desporto, Saúde Pública e Assistência Social da 2ª Sessão Legislativa da 11ª Legislatura de 2026.</t>
+  </si>
+  <si>
+    <t>3065</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3065/1_extra_ata_educacao.pdf</t>
+  </si>
+  <si>
+    <t>Ata n°02 de 20/02/2026 da 1° Sessão Extraordinária da Comissão  de Educação, Ciência, Comunicação, Cultura, Desporto, Saúde Pública e Assistência Social de 2026.</t>
+  </si>
+  <si>
+    <t>3066</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3066/scan2026-03-18_095856.pdf</t>
+  </si>
+  <si>
+    <t>Ata n°03 de 23/02/2026 da 2° Sessão Ordinária da Comissão de Educação, Ciência, Comunicação, Cultura, Desporto, Saúde Pública e Assistência Social de 2026.</t>
+  </si>
+  <si>
+    <t>3083</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3083/scan2026-03-18_100106.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 3° Sessão Ordinária da Comissão de Educação, Ciências, Comunicação, Cultura, Desporto, Saúde Pública e Assistência Social de 2026</t>
+  </si>
+  <si>
+    <t>3101</t>
+  </si>
+  <si>
+    <t>Ata n° 05/2026 2ª Sessão Extraordinária da Comissão de Educação, Ciência, Comunicação, Cultura, Desporto, Saúde Pública e Assistência Social de 2026,</t>
+  </si>
+  <si>
+    <t>3102</t>
+  </si>
+  <si>
+    <t>Ata n°06/2026 da  4ª Sessão Ordinária da Comissão de Educação, Ciência, Comunicação, Cultura, Desporto, Saúde Pública e Assistência Social de 2026.</t>
+  </si>
+  <si>
+    <t>3111</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3111/scan2026-04-23_104500.pdf</t>
+  </si>
+  <si>
+    <t>Ata n°07 da 5ª Sessão Ordinária da  Comissão de Educação, Ciência,  Comunicação, Cultura, Desporto, Saúde Pública e Assistência Social da 2ª Sessão Legislativa da 11ª Legislatura</t>
+  </si>
+  <si>
+    <t>3129</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3129/scan2026-05-08_122249.pdf</t>
+  </si>
+  <si>
+    <t>Ata n° 08/2026  da 6ª Sessão Ordinária  da Comissão de Educação, Ciência, Comunicação, Cultura, Desporto, Saúde Pública e Assistência Social de 2026,</t>
+  </si>
+  <si>
+    <t>3160</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3160/ata_009-26_7ord._educacao.pdf</t>
+  </si>
+  <si>
+    <t>7° Sessão Ordinária da Comissão de Educação, Ciência, Comunicação, Cultura e Desporto.</t>
+  </si>
+  <si>
+    <t>3173</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3173/8_educacao.pdf</t>
+  </si>
+  <si>
+    <t>Ata n° 10 da 8ª Sessão Ordinária  da Comissão de Educação, Ciência, Comunicação, Cultura, Desporto, Saúde Pública e Assistência Social de 2026</t>
+  </si>
+  <si>
+    <t>3196</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3196/ata__9_financa.pdf</t>
+  </si>
+  <si>
+    <t>Ata n°11 da 9ª Sessão Ordinária da Comissão de Educação, Ciência, Comunicação, Cultura, Desporto, Saúde Pública e Assistência Social de 2026.</t>
+  </si>
+  <si>
+    <t>3048</t>
+  </si>
+  <si>
+    <t>ATA A.M.A.I.C</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3048/ata_1_sessao_agricultura.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 1ª Sessão da  Comissão de Agricultura. Meio Ambiente, Industria e Comércio da 2ª Sessão Legislativa da 11ª Legislatura de 2026.</t>
+  </si>
+  <si>
+    <t>3067</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3067/2_sessao_ata_agricultura.pdf</t>
+  </si>
+  <si>
+    <t>Ata n°02 de 23/02/2026 da 2° Sessão Comissão Ordinária de Agricultura, Meio Ambiente, Indústria e Comércio de 2026.</t>
+  </si>
+  <si>
+    <t>3081</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3081/3_sessao_ord._agricultura.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 3° Sessão Ordinária da Comissão de Agricultura, Meio Ambiente, Indústria e Comércio de 2026.</t>
+  </si>
+  <si>
+    <t>3104</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3104/4_agri_ord.pdf</t>
+  </si>
+  <si>
+    <t>Ata n° 04/2026 da 4ª Sessão Ordinária da Comissão da Comissão de Agricultura, Meio Ambiente, Indústria e Comércio de 2026</t>
+  </si>
+  <si>
+    <t>3113</t>
+  </si>
+  <si>
+    <t>Ata n°05 da 5ª Sessão Ordinária da Comissão de Agricultura, Meio Ambiente, Indústria e Comércio de 2026.</t>
+  </si>
+  <si>
+    <t>3130</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3130/scan2026-05-08_122407.pdf</t>
+  </si>
+  <si>
+    <t>Ata n°6 da 6° Sessão da  Comissão Ordinária de Agricultura, Meio Ambiente, Indústria e Comércio de 2026.</t>
+  </si>
+  <si>
+    <t>3162</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3162/ata_007-_agrilcultura.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 7° Sessão Ordinária da Comissão de Agricultura, Meio Ambiente, Industria e Comercio.</t>
+  </si>
+  <si>
+    <t>3175</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3175/8_agricultura.pdf</t>
+  </si>
+  <si>
+    <t>Ata n° 08 da 8ª Sessão Ordinária da Comissão de Agricultura, Meio Ambiente, Indústria e Comércio de 2026</t>
+  </si>
+  <si>
+    <t>3195</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3195/ata_9_agricultura.pdf</t>
+  </si>
+  <si>
+    <t>Ata n° 09 da 9ª  Sessão Ordinária da Comissão de Agricultura, Meio Ambiente, Indústria e Comércio de 2026.</t>
+  </si>
+  <si>
+    <t>3046</t>
+  </si>
+  <si>
+    <t>ATA T.T.I.O.P.U</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3046/ata_1_sessao_transporte.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 1ª  Sessão da Comissão de  Transporte,  Tecnologia, Informática, Obras Públicas  e Urbanismo da 2ª Sessão Legislativa da 11ª Legislatura de 2026.</t>
+  </si>
+  <si>
+    <t>3071</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3071/ata_2_sessao_ord._transporte.pdf</t>
+  </si>
+  <si>
+    <t>Ata n° 02/2026 de 23/02/2026 da 2° Sessão da Comissão de Transporte, Tecnologia, Informática, Obras Públicas e Urbanismo.</t>
+  </si>
+  <si>
+    <t>3082</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3082/scan2026-03-18_094054.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 3° Sessão ordinária da Comissão de Transporte, Tecnologia, Informática, Obras Públicas e Urbanismo.</t>
+  </si>
+  <si>
+    <t>3103</t>
+  </si>
+  <si>
+    <t>Ata n° 04/2006 da 4ª Sessão Ordinária da Comissão de  Transporte, Tecnologia, Informática, Obras Públicas e Urbanismo de 2026</t>
+  </si>
+  <si>
+    <t>3112</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3112/5_transporte.pdf</t>
+  </si>
+  <si>
+    <t>Ata n°05 da 5ª  Sessão Ordinária da Comissão de  Transporte, Tecnologia, Informática, Obras Públicas e Urbanismo de 2026</t>
+  </si>
+  <si>
+    <t>3131</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3131/scan2026-05-08_122514.pdf</t>
+  </si>
+  <si>
+    <t>Ata n° 06/2026 da 6° Sessão da Comissão de Transporte, Tecnologia, Informática, Obras Públicas e Urbanismo.</t>
+  </si>
+  <si>
+    <t>3164</t>
+  </si>
+  <si>
+    <t>TTIOPU - 4 - TRANSPORTE, TECNOLOGIA, INFORMATICA, OBRAS PÚBLICAS E URBANISMO</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3164/ata_7_-_7a_ordinaria_com._transporte.pdf</t>
+  </si>
+  <si>
+    <t>7ª Sessão Ordinária de 2026 da Comissão de Transporte, Tecnologia, Informática, Obras Públicas e Urbanismo.</t>
+  </si>
+  <si>
+    <t>3171</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3171/8_extra_transporte.pdf</t>
+  </si>
+  <si>
+    <t>Ata n° 08 da 1ª Sessão Extraordinária da Comissão de Transporte, Tecnologia, Informática, Obras Públicas e Urbanismo do Município de Guarantã do Norte de 2026.</t>
+  </si>
+  <si>
+    <t>3172</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3172/8_transporte.pdf</t>
+  </si>
+  <si>
+    <t>Ata n°09 da   8 ª Sessão Ordinária da Comissão de Transporte, Tecnologia, Informática, Obras Públicas e Urbanismo do Município de Guarantã do Norte de 2026</t>
+  </si>
+  <si>
+    <t>3194</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3194/ata_9_transporte.pdf</t>
+  </si>
+  <si>
+    <t>Ata n° 10 da 9ª Sessão Ordinária da Comissão de  Transporte, Tecnologia, Informática, Obras Públicas e Urbanismo de 2026</t>
+  </si>
+  <si>
+    <t>3047</t>
+  </si>
+  <si>
+    <t>ATA F.O.T.F</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3047/requerimento_001-2026_com._financas.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 1ª Sessão da  Comissão de  Finanças, Orçamento, Tributação e Fiscalização da 2ª Sessão Legislativa da 11ª Legislatura de 2026</t>
+  </si>
+  <si>
+    <t>3070</t>
+  </si>
+  <si>
+    <t>Ata n° 02 de 23/02/2026 da 2° Sessão Ordinária da Comissão de Finanças, Orçamento, Tributação e Fiscalização de 2026.</t>
+  </si>
+  <si>
+    <t>3086</t>
+  </si>
+  <si>
+    <t>Ata da 1° Sessão Extraordinária da Comissão de Finanças, Orçamento, Tributação e Fiscalização de 2026</t>
+  </si>
+  <si>
+    <t>3100</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3100/4_financas_ord.pdf</t>
+  </si>
+  <si>
+    <t>Ata n°05/2026 da da 4ª Sessão Ordinária  da Comissão de Finanças, Orçamento, Tributação e Fiscalização de 2026</t>
+  </si>
+  <si>
+    <t>3115</t>
+  </si>
+  <si>
+    <t>Ata n°07 da 6ª Sessão Ordinária da Comissão de Finanças, Orçamento, Tributação e Fiscalização de 2026</t>
+  </si>
+  <si>
+    <t>3132</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3132/scan2026-05-08_122627.pdf</t>
+  </si>
+  <si>
+    <t>Ata n° 07  da 6° Sessão Ordinária da Comissão de Finanças, Orçamento, Tributação e Fiscalização de 2026.</t>
+  </si>
+  <si>
+    <t>3158</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3158/ata_08-_2_extra_finan..pdf</t>
+  </si>
+  <si>
+    <t>2° Sessão Extraordinária da Comissão de Finanças, Orçamento, Tributação e Fiscalização.</t>
+  </si>
+  <si>
+    <t>3159</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3159/ata_09_da_7_ord._finan.pdf</t>
+  </si>
+  <si>
+    <t>7° Sessão Ordinária da Comissão de Finanças, Orçamento, Tributação e Fiscalização</t>
+  </si>
+  <si>
+    <t>3176</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3176/8_financas.pdf</t>
+  </si>
+  <si>
+    <t>Ata n° 10 da  8ª Sessão Ordinária da Comissão de Agricultura, Meio Ambiente, Indústria e Comércio de 2026</t>
+  </si>
+  <si>
+    <t>3193</t>
+  </si>
+  <si>
+    <t>Ata n°11 da 9ª Sessão Ordinária da Comissão de Finanças, Orçamento, Tributação e Fiscalização de 2026</t>
+  </si>
+  <si>
+    <t>3036</t>
+  </si>
+  <si>
+    <t>Req.</t>
+  </si>
+  <si>
+    <t>Requerimento C. Ed. Cul. Desp. Saud. Publ. e Assit</t>
+  </si>
+  <si>
+    <t>Celso Henrique, David da Farmácia, Irmão Alexandre, Leticia Camargo de Souza, Silvio Dutra</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3036/req_02-2026_comissao_educacao.pdf</t>
+  </si>
+  <si>
+    <t>Convocação da Senhora Vanda Klement, Secretária Municipal de Educação, para comparecer ao Plenário da Câmara Municipal de Guarantã do Norte.</t>
+  </si>
+  <si>
+    <t>3133</t>
+  </si>
+  <si>
+    <t>Requerimento Transp. Tecno. Infor. Obras Publ.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3133/scan2026-05-11_072549.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO 009/2026</t>
+  </si>
+  <si>
+    <t>3151</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3151/scan2026-05-19_121721.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 11/2026: Informações detalhadas acerca da aplicação dos recursos financeiros por intermédio dos vereadores, repassado pelo Senador Carlos Fávaro ao Município de Guarantã do Norte, referente à Ordem Bancária 2026 – MGI/Especial em anexo, no valor de R$ 7.960.000,00 destinados à “Pavimentação Asfáltica” no Município de Guarantã do Norte, seguem sugestões de perguntas técnicas, administrativas e financeiras para instruir requerimento de convocação do Secretário Municipal de Infraestrutura.</t>
+  </si>
+  <si>
+    <t>3041</t>
+  </si>
+  <si>
+    <t>RQ</t>
+  </si>
+  <si>
+    <t>Requerimento Presidencia</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3041/requerimento_002-2026.pdf</t>
+  </si>
+  <si>
+    <t>O envio do cronograma de planejamento de manutenção das estradas rurais do município de Guarantã do Norte.</t>
+  </si>
+  <si>
+    <t>3110</t>
+  </si>
+  <si>
+    <t>DIPA</t>
+  </si>
+  <si>
+    <t>Denúncia</t>
+  </si>
+  <si>
+    <t>Cidadão</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3110/denuncia.pdf</t>
+  </si>
+  <si>
+    <t>Denúncia por infrações Politico-Administrativas (Decreto Lei 201/67)_x000D_
+Em face do Prefeito Municipal Alberto Márcio Gonçalves</t>
+  </si>
+  <si>
+    <t>3150</t>
+  </si>
+  <si>
+    <t>Denúncia por infrações Politico-Administrativas (artigo 4º, VII e X, do Decreto Lei 201/1967), Violação do Devido Processo Legal e Omissão deliberada no dever de Decidir. Denunciados: Alberto Márcio Gonçalves - Prefeito Municipal e Ivaine Molina - Secretário Municipal de Coordenação e Finanças.</t>
+  </si>
+  <si>
+    <t>3178</t>
+  </si>
+  <si>
+    <t>RP</t>
+  </si>
+  <si>
+    <t>Representação nos termos do art. 173 do RI.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3178/requerimento_destituicao.pdf</t>
+  </si>
+  <si>
+    <t>Representação formulada nos termos do artigo 173 do Regimento Interno. _x000D_
+(Destituição de Membro da Mesa Diretora)</t>
+  </si>
+  <si>
+    <t>3179</t>
+  </si>
+  <si>
+    <t>RC</t>
+  </si>
+  <si>
+    <t>Registro de Candidatura</t>
+  </si>
+  <si>
+    <t>http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3179/registro_de_candidatura.pdf</t>
+  </si>
+  <si>
+    <t>Registro de Candidatura ao Cargo de Vice-Presidente da Mesa Diretora para o período remanescente do Biênio 2025/2026._x000D_
+Nome do Candidato : David Marques da Silva.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -625,554 +2546,5165 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3022/emenda_aditiva_001-2026_ass..pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3012/indicacao_001-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3013/indicacao_002-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3014/indicacao_003-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3015/indicacao_004-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3016/indicacao_005-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3017/indicacao_006-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3018/indicacao_007-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3019/indicacao_011-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/2998/projeto_decreto_legislativo_006-2025_-_contas_de_governo_2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3007/projeto_lei_complementar_executivo_001-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3008/pll_001-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3020/ppl_02_2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3009/pll_004-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3021/projeto_resolucao_001-2026_-_cpi_escolas_.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3023/req_02-2026_comissao_educacao.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3024/req.003-2026_comissao_saude.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3025/ata_002-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3059/ata_003-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3074/ata_004-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3089/ata_005-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3090/ata_006-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3091/ata_007-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3106/ata_008-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3117/ata_009-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3118/ata_010-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3135/ata_11_7_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3136/ata_12_5_extra.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3137/ata_13_6_extra.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3165/ata_014-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3181/ata_15-_9_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3022/emenda_aditiva_001-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3087/emenda_modificativa_001-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3012/indicacao_001-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3013/indicacao_002-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3014/indicacao_003-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3015/indicacao_004-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3016/indicacao_005-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3017/indicacao_006-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3018/indicacao_007-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3026/indicacao_008-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3027/indicacao_009-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3028/indicacao_010-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3019/indicacao_011-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3030/indicacao_012-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3031/indicacao_013-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3032/indicacao_014-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3033/indicacao_015-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3038/indicacao_016-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3034/indicacao_017-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3035/indicacao_018-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3039/indicacao_019-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3040/indicacao_020-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3050/indicacao_021-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3051/indicacao_22-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3060/indicacao_23-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3052/indicacao_24-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3053/indicacao_25-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3054/indicacao_026-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3055/indicacao_027-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3056/indicacao_028-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3061/indicacao_029-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3062/indicacao_030-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3063/indicacao_31-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3064/indicacao_32-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3094/indicacao_33-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3077/indicacao_034-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3079/indicacao_035-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3095/indicacao_036-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3096/indicacao_37-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3097/indicacao_038-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3120/indicacao_040-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3121/indicacao_041-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3122/indicacao_042-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3123/indicacao_043-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3124/indicacao_044-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3125/indicacao_045-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3126/indicacao_046-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3139/indicacao_047-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3142/indicacao_048-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3143/indicacao_49-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3144/indicacao_050-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3037/mocao_de_aplauso_001-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3093/mocao_de_aplauso_n_002-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3076/pdl_001-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3127/projeto_de_decreto_002-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3138/pdl_003-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3146/pdl_004-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3147/pdl_005-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3148/pdl_006-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3149/pdl_007-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3156/pdl_008-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3157/pdl_009-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3190/pdl_010-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3007/projeto_lei_complementar_executivo_001-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3109/plc_002-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3166/plcl_001-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3008/pll_001-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3020/ppl_02_2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3029/pll_003-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3009/pll_004-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3073/pll_005-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3088/pll_006-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3145/pll_007-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3155/pll_009-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3180/pll_011-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3188/pll_012-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3189/pll_013-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3057/plm_001-2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3058/plm_002-2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3085/plm_003-2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3084/plm_004-2026_2.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3107/plm_005-2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3116/plm_006-2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3154/plm_007-2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3141/plm_008-2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3170/plm_009-2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3167/plm_010-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3168/plm_11-2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3021/projeto_resolucao_001-2026_-_cpi_escolas_.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3119/projeto_de_resolucao_002-2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3152/resolucao_003-2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3153/resolucao_004-2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3023/req_02-2026_comissao_educacao.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3024/req.003-2026_comissao_saude.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3043/requerimento_005-2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3078/requerimento_006-2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3140/requerimento_10-2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3169/requerimento_12-2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3177/requerimento_013-2026.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3182/requerimento_015-2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3183/requerimento_016-2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3184/requerimento_017-2026.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3185/requerimento_018-2026.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3186/requerimento_019-2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3092/veto_total_ao_pll_001-2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3108/veto_total_ao_pll_001-2026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3042/prestacao_de_contas.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3075/prestacao_de_contas.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3105/prestacao_de_contas.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3134/prestacao_de_contas.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3187/prestacao_de_contas.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3049/ata_1_sessao_ordinaria_da_ccj.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3068/ata_2_sessao_ord._ccj.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3069/ata_2__sessao_extra_ccj.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3072/scan2026-03-10_082748_assinado.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3098/4_ccj_ord.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3099/4_ccj_extra.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3114/scan2026-05-08_123032.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3128/scan2026-05-08_122114.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3161/scan2026-05-22_130741.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3163/scan2026-05-22_130812.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3174/8_ccj.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3192/ata_9_ccj.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3191/ata_6_extra_ccj.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3045/ata_1_sessao_educacao.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3065/1_extra_ata_educacao.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3066/scan2026-03-18_095856.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3083/scan2026-03-18_100106.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3111/scan2026-04-23_104500.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3129/scan2026-05-08_122249.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3160/ata_009-26_7ord._educacao.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3173/8_educacao.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3196/ata__9_financa.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3048/ata_1_sessao_agricultura.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3067/2_sessao_ata_agricultura.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3081/3_sessao_ord._agricultura.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3104/4_agri_ord.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3130/scan2026-05-08_122407.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3162/ata_007-_agrilcultura.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3175/8_agricultura.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3195/ata_9_agricultura.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3046/ata_1_sessao_transporte.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3071/ata_2_sessao_ord._transporte.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3082/scan2026-03-18_094054.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3112/5_transporte.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3131/scan2026-05-08_122514.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3164/ata_7_-_7a_ordinaria_com._transporte.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3171/8_extra_transporte.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3172/8_transporte.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3194/ata_9_transporte.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3047/requerimento_001-2026_com._financas.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3100/4_financas_ord.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3132/scan2026-05-08_122627.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3158/ata_08-_2_extra_finan..pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3159/ata_09_da_7_ord._finan.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3176/8_financas.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3036/req_02-2026_comissao_educacao.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3133/scan2026-05-11_072549.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3151/scan2026-05-19_121721.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3041/requerimento_002-2026.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3110/denuncia.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3178/requerimento_destituicao.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarantadonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/3179/registro_de_candidatura.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H18"/>
+  <dimension ref="A1:H189"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="141.85546875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="45" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="139.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
+      <c r="F2" t="s">
+        <v>13</v>
+      </c>
       <c r="G2" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="G3" s="1" t="s">
+      <c r="H3" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
         <v>21</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D4" t="s">
-[...8 lines deleted...]
-      <c r="G4" s="1" t="s">
+      <c r="H4" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
         <v>25</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="D5" t="s">
-[...5 lines deleted...]
-      <c r="F5" t="s">
+      <c r="H5" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B6" t="s">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="H6" t="s">
         <v>31</v>
-      </c>
-[...13 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="B7" t="s">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="H7" t="s">
         <v>35</v>
-      </c>
-[...13 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H8" t="s">
         <v>39</v>
-      </c>
-[...19 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="H9" t="s">
         <v>43</v>
-      </c>
-[...19 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>44</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>45</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H10" t="s">
         <v>47</v>
-      </c>
-[...19 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="D11" t="s">
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>54</v>
+        <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>55</v>
+        <v>13</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="H11" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="D12" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>61</v>
+        <v>13</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="H12" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="D13" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>66</v>
+        <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="H13" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>69</v>
+        <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>22</v>
+        <v>61</v>
       </c>
       <c r="D14" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>66</v>
+        <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="H14" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>31</v>
+        <v>65</v>
       </c>
       <c r="D15" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="F15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H15" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D16" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="E16" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="F16" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="H16" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>22</v>
+        <v>69</v>
       </c>
       <c r="D17" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="E17" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="F17" t="s">
-        <v>36</v>
+        <v>78</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="H17" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>26</v>
+        <v>69</v>
       </c>
       <c r="D18" t="s">
         <v>82</v>
       </c>
       <c r="E18" t="s">
         <v>83</v>
       </c>
       <c r="F18" t="s">
-        <v>36</v>
+        <v>84</v>
       </c>
       <c r="G18" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H18" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
         <v>87</v>
       </c>
-      <c r="H18" t="s">
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>10</v>
+      </c>
+      <c r="D19" t="s">
+        <v>82</v>
+      </c>
+      <c r="E19" t="s">
+        <v>83</v>
+      </c>
+      <c r="F19" t="s">
+        <v>84</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>88</v>
+      </c>
+      <c r="H19" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>90</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>17</v>
+      </c>
+      <c r="D20" t="s">
+        <v>82</v>
+      </c>
+      <c r="E20" t="s">
+        <v>83</v>
+      </c>
+      <c r="F20" t="s">
+        <v>91</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H20" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>94</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>21</v>
+      </c>
+      <c r="D21" t="s">
+        <v>82</v>
+      </c>
+      <c r="E21" t="s">
+        <v>83</v>
+      </c>
+      <c r="F21" t="s">
+        <v>91</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H21" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>97</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>25</v>
+      </c>
+      <c r="D22" t="s">
+        <v>82</v>
+      </c>
+      <c r="E22" t="s">
+        <v>83</v>
+      </c>
+      <c r="F22" t="s">
+        <v>98</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H22" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>101</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>29</v>
+      </c>
+      <c r="D23" t="s">
+        <v>82</v>
+      </c>
+      <c r="E23" t="s">
+        <v>83</v>
+      </c>
+      <c r="F23" t="s">
+        <v>98</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H23" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>104</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D24" t="s">
+        <v>82</v>
+      </c>
+      <c r="E24" t="s">
+        <v>83</v>
+      </c>
+      <c r="F24" t="s">
+        <v>98</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="H24" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>107</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>37</v>
+      </c>
+      <c r="D25" t="s">
+        <v>82</v>
+      </c>
+      <c r="E25" t="s">
+        <v>83</v>
+      </c>
+      <c r="F25" t="s">
+        <v>98</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="H25" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>110</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>41</v>
+      </c>
+      <c r="D26" t="s">
+        <v>82</v>
+      </c>
+      <c r="E26" t="s">
+        <v>83</v>
+      </c>
+      <c r="F26" t="s">
+        <v>98</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="H26" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>113</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>45</v>
+      </c>
+      <c r="D27" t="s">
+        <v>82</v>
+      </c>
+      <c r="E27" t="s">
+        <v>83</v>
+      </c>
+      <c r="F27" t="s">
+        <v>98</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="H27" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>116</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>49</v>
+      </c>
+      <c r="D28" t="s">
+        <v>82</v>
+      </c>
+      <c r="E28" t="s">
+        <v>83</v>
+      </c>
+      <c r="F28" t="s">
+        <v>117</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H28" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>120</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>53</v>
+      </c>
+      <c r="D29" t="s">
+        <v>82</v>
+      </c>
+      <c r="E29" t="s">
+        <v>83</v>
+      </c>
+      <c r="F29" t="s">
+        <v>121</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="H29" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>124</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>57</v>
+      </c>
+      <c r="D30" t="s">
+        <v>82</v>
+      </c>
+      <c r="E30" t="s">
+        <v>83</v>
+      </c>
+      <c r="F30" t="s">
+        <v>98</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H30" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>127</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>61</v>
+      </c>
+      <c r="D31" t="s">
+        <v>82</v>
+      </c>
+      <c r="E31" t="s">
+        <v>83</v>
+      </c>
+      <c r="F31" t="s">
+        <v>117</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="H31" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>130</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>65</v>
+      </c>
+      <c r="D32" t="s">
+        <v>82</v>
+      </c>
+      <c r="E32" t="s">
+        <v>83</v>
+      </c>
+      <c r="F32" t="s">
+        <v>117</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="H32" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>133</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>134</v>
+      </c>
+      <c r="D33" t="s">
+        <v>82</v>
+      </c>
+      <c r="E33" t="s">
+        <v>83</v>
+      </c>
+      <c r="F33" t="s">
+        <v>98</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H33" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>137</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>138</v>
+      </c>
+      <c r="D34" t="s">
+        <v>82</v>
+      </c>
+      <c r="E34" t="s">
+        <v>83</v>
+      </c>
+      <c r="F34" t="s">
+        <v>117</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="H34" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>141</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>142</v>
+      </c>
+      <c r="D35" t="s">
+        <v>82</v>
+      </c>
+      <c r="E35" t="s">
+        <v>83</v>
+      </c>
+      <c r="F35" t="s">
+        <v>117</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="H35" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>145</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>146</v>
+      </c>
+      <c r="D36" t="s">
+        <v>82</v>
+      </c>
+      <c r="E36" t="s">
+        <v>83</v>
+      </c>
+      <c r="F36" t="s">
+        <v>84</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H36" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>149</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>150</v>
+      </c>
+      <c r="D37" t="s">
+        <v>82</v>
+      </c>
+      <c r="E37" t="s">
+        <v>83</v>
+      </c>
+      <c r="F37" t="s">
+        <v>91</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="H37" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>153</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>154</v>
+      </c>
+      <c r="D38" t="s">
+        <v>82</v>
+      </c>
+      <c r="E38" t="s">
+        <v>83</v>
+      </c>
+      <c r="F38" t="s">
+        <v>155</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="H38" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>158</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>159</v>
+      </c>
+      <c r="D39" t="s">
+        <v>82</v>
+      </c>
+      <c r="E39" t="s">
+        <v>83</v>
+      </c>
+      <c r="F39" t="s">
+        <v>160</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H39" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>163</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>164</v>
+      </c>
+      <c r="D40" t="s">
+        <v>82</v>
+      </c>
+      <c r="E40" t="s">
+        <v>83</v>
+      </c>
+      <c r="F40" t="s">
+        <v>165</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H40" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>168</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>169</v>
+      </c>
+      <c r="D41" t="s">
+        <v>82</v>
+      </c>
+      <c r="E41" t="s">
+        <v>83</v>
+      </c>
+      <c r="F41" t="s">
+        <v>165</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="H41" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>172</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>173</v>
+      </c>
+      <c r="D42" t="s">
+        <v>82</v>
+      </c>
+      <c r="E42" t="s">
+        <v>83</v>
+      </c>
+      <c r="F42" t="s">
+        <v>165</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H42" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>176</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>177</v>
+      </c>
+      <c r="D43" t="s">
+        <v>82</v>
+      </c>
+      <c r="E43" t="s">
+        <v>83</v>
+      </c>
+      <c r="F43" t="s">
+        <v>165</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="H43" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>180</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>181</v>
+      </c>
+      <c r="D44" t="s">
+        <v>82</v>
+      </c>
+      <c r="E44" t="s">
+        <v>83</v>
+      </c>
+      <c r="F44" t="s">
+        <v>165</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="H44" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>184</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>185</v>
+      </c>
+      <c r="D45" t="s">
+        <v>82</v>
+      </c>
+      <c r="E45" t="s">
+        <v>83</v>
+      </c>
+      <c r="F45" t="s">
+        <v>186</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H45" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>189</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>190</v>
+      </c>
+      <c r="D46" t="s">
+        <v>82</v>
+      </c>
+      <c r="E46" t="s">
+        <v>83</v>
+      </c>
+      <c r="F46" t="s">
+        <v>78</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H46" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>193</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>194</v>
+      </c>
+      <c r="D47" t="s">
+        <v>82</v>
+      </c>
+      <c r="E47" t="s">
+        <v>83</v>
+      </c>
+      <c r="F47" t="s">
+        <v>117</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="H47" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>197</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>198</v>
+      </c>
+      <c r="D48" t="s">
+        <v>82</v>
+      </c>
+      <c r="E48" t="s">
+        <v>83</v>
+      </c>
+      <c r="F48" t="s">
+        <v>98</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H48" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>201</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>202</v>
+      </c>
+      <c r="D49" t="s">
+        <v>82</v>
+      </c>
+      <c r="E49" t="s">
+        <v>83</v>
+      </c>
+      <c r="F49" t="s">
+        <v>98</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="H49" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>205</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>206</v>
+      </c>
+      <c r="D50" t="s">
+        <v>82</v>
+      </c>
+      <c r="E50" t="s">
+        <v>83</v>
+      </c>
+      <c r="F50" t="s">
+        <v>91</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="H50" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>209</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>210</v>
+      </c>
+      <c r="D51" t="s">
+        <v>82</v>
+      </c>
+      <c r="E51" t="s">
+        <v>83</v>
+      </c>
+      <c r="F51" t="s">
+        <v>211</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="H51" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>214</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>215</v>
+      </c>
+      <c r="D52" t="s">
+        <v>82</v>
+      </c>
+      <c r="E52" t="s">
+        <v>83</v>
+      </c>
+      <c r="F52" t="s">
+        <v>211</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="H52" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>218</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>219</v>
+      </c>
+      <c r="D53" t="s">
+        <v>82</v>
+      </c>
+      <c r="E53" t="s">
+        <v>83</v>
+      </c>
+      <c r="F53" t="s">
+        <v>211</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H53" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>222</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>223</v>
+      </c>
+      <c r="D54" t="s">
+        <v>82</v>
+      </c>
+      <c r="E54" t="s">
+        <v>83</v>
+      </c>
+      <c r="F54" t="s">
+        <v>224</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H54" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>227</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>228</v>
+      </c>
+      <c r="D55" t="s">
+        <v>82</v>
+      </c>
+      <c r="E55" t="s">
+        <v>83</v>
+      </c>
+      <c r="F55" t="s">
+        <v>91</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H55" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>231</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>232</v>
+      </c>
+      <c r="D56" t="s">
+        <v>82</v>
+      </c>
+      <c r="E56" t="s">
+        <v>83</v>
+      </c>
+      <c r="F56" t="s">
+        <v>155</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H56" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>235</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>236</v>
+      </c>
+      <c r="D57" t="s">
+        <v>82</v>
+      </c>
+      <c r="E57" t="s">
+        <v>83</v>
+      </c>
+      <c r="F57" t="s">
+        <v>78</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H57" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>239</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>240</v>
+      </c>
+      <c r="D58" t="s">
+        <v>82</v>
+      </c>
+      <c r="E58" t="s">
+        <v>83</v>
+      </c>
+      <c r="F58" t="s">
+        <v>241</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="H58" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>244</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>245</v>
+      </c>
+      <c r="D59" t="s">
+        <v>82</v>
+      </c>
+      <c r="E59" t="s">
+        <v>83</v>
+      </c>
+      <c r="F59" t="s">
+        <v>241</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="H59" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>248</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>249</v>
+      </c>
+      <c r="D60" t="s">
+        <v>82</v>
+      </c>
+      <c r="E60" t="s">
+        <v>83</v>
+      </c>
+      <c r="F60" t="s">
+        <v>241</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H60" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>252</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>253</v>
+      </c>
+      <c r="D61" t="s">
+        <v>82</v>
+      </c>
+      <c r="E61" t="s">
+        <v>83</v>
+      </c>
+      <c r="F61" t="s">
+        <v>165</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="H61" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>256</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>257</v>
+      </c>
+      <c r="D62" t="s">
+        <v>82</v>
+      </c>
+      <c r="E62" t="s">
+        <v>83</v>
+      </c>
+      <c r="F62" t="s">
+        <v>84</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H62" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>260</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>261</v>
+      </c>
+      <c r="D63" t="s">
+        <v>82</v>
+      </c>
+      <c r="E63" t="s">
+        <v>83</v>
+      </c>
+      <c r="F63" t="s">
+        <v>84</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="H63" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>264</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>265</v>
+      </c>
+      <c r="D64" t="s">
+        <v>82</v>
+      </c>
+      <c r="E64" t="s">
+        <v>83</v>
+      </c>
+      <c r="F64" t="s">
+        <v>211</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H64" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>268</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>269</v>
+      </c>
+      <c r="D65" t="s">
+        <v>82</v>
+      </c>
+      <c r="E65" t="s">
+        <v>83</v>
+      </c>
+      <c r="F65" t="s">
+        <v>211</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="H65" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>272</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>273</v>
+      </c>
+      <c r="D66" t="s">
+        <v>82</v>
+      </c>
+      <c r="E66" t="s">
+        <v>83</v>
+      </c>
+      <c r="F66" t="s">
+        <v>211</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="H66" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>276</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>69</v>
+      </c>
+      <c r="D67" t="s">
+        <v>277</v>
+      </c>
+      <c r="E67" t="s">
+        <v>278</v>
+      </c>
+      <c r="F67" t="s">
+        <v>279</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="H67" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>282</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>10</v>
+      </c>
+      <c r="D68" t="s">
+        <v>277</v>
+      </c>
+      <c r="E68" t="s">
+        <v>278</v>
+      </c>
+      <c r="F68" t="s">
+        <v>283</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="H68" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>286</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>69</v>
+      </c>
+      <c r="D69" t="s">
+        <v>287</v>
+      </c>
+      <c r="E69" t="s">
+        <v>288</v>
+      </c>
+      <c r="F69" t="s">
+        <v>211</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="H69" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>291</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>10</v>
+      </c>
+      <c r="D70" t="s">
+        <v>287</v>
+      </c>
+      <c r="E70" t="s">
+        <v>288</v>
+      </c>
+      <c r="F70" t="s">
+        <v>292</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H70" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>295</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>17</v>
+      </c>
+      <c r="D71" t="s">
+        <v>287</v>
+      </c>
+      <c r="E71" t="s">
+        <v>288</v>
+      </c>
+      <c r="F71" t="s">
+        <v>296</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H71" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>299</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>21</v>
+      </c>
+      <c r="D72" t="s">
+        <v>287</v>
+      </c>
+      <c r="E72" t="s">
+        <v>288</v>
+      </c>
+      <c r="F72" t="s">
+        <v>300</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="H72" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>303</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>25</v>
+      </c>
+      <c r="D73" t="s">
+        <v>287</v>
+      </c>
+      <c r="E73" t="s">
+        <v>288</v>
+      </c>
+      <c r="F73" t="s">
+        <v>300</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="H73" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>306</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>29</v>
+      </c>
+      <c r="D74" t="s">
+        <v>287</v>
+      </c>
+      <c r="E74" t="s">
+        <v>288</v>
+      </c>
+      <c r="F74" t="s">
+        <v>307</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H74" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>310</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>33</v>
+      </c>
+      <c r="D75" t="s">
+        <v>287</v>
+      </c>
+      <c r="E75" t="s">
+        <v>288</v>
+      </c>
+      <c r="F75" t="s">
+        <v>311</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="H75" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>314</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>37</v>
+      </c>
+      <c r="D76" t="s">
+        <v>287</v>
+      </c>
+      <c r="E76" t="s">
+        <v>288</v>
+      </c>
+      <c r="F76" t="s">
+        <v>283</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H76" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>317</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>41</v>
+      </c>
+      <c r="D77" t="s">
+        <v>287</v>
+      </c>
+      <c r="E77" t="s">
+        <v>288</v>
+      </c>
+      <c r="F77" t="s">
+        <v>283</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H77" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>320</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>45</v>
+      </c>
+      <c r="D78" t="s">
+        <v>287</v>
+      </c>
+      <c r="E78" t="s">
+        <v>288</v>
+      </c>
+      <c r="F78" t="s">
+        <v>211</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H78" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>323</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>69</v>
+      </c>
+      <c r="D79" t="s">
+        <v>324</v>
+      </c>
+      <c r="E79" t="s">
+        <v>325</v>
+      </c>
+      <c r="F79" t="s">
+        <v>326</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="H79" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>329</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>10</v>
+      </c>
+      <c r="D80" t="s">
+        <v>324</v>
+      </c>
+      <c r="E80" t="s">
+        <v>325</v>
+      </c>
+      <c r="F80" t="s">
+        <v>326</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H80" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>332</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>69</v>
+      </c>
+      <c r="D81" t="s">
+        <v>333</v>
+      </c>
+      <c r="E81" t="s">
+        <v>334</v>
+      </c>
+      <c r="F81" t="s">
+        <v>98</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="H81" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>337</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>69</v>
+      </c>
+      <c r="D82" t="s">
+        <v>338</v>
+      </c>
+      <c r="E82" t="s">
+        <v>339</v>
+      </c>
+      <c r="F82" t="s">
+        <v>98</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="H82" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>342</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>10</v>
+      </c>
+      <c r="D83" t="s">
+        <v>338</v>
+      </c>
+      <c r="E83" t="s">
+        <v>339</v>
+      </c>
+      <c r="F83" t="s">
+        <v>84</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="H83" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>345</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>17</v>
+      </c>
+      <c r="D84" t="s">
+        <v>338</v>
+      </c>
+      <c r="E84" t="s">
+        <v>339</v>
+      </c>
+      <c r="F84" t="s">
+        <v>84</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="H84" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>348</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>21</v>
+      </c>
+      <c r="D85" t="s">
+        <v>338</v>
+      </c>
+      <c r="E85" t="s">
+        <v>339</v>
+      </c>
+      <c r="F85" t="s">
+        <v>117</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="H85" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>351</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>25</v>
+      </c>
+      <c r="D86" t="s">
+        <v>338</v>
+      </c>
+      <c r="E86" t="s">
+        <v>339</v>
+      </c>
+      <c r="F86" t="s">
+        <v>84</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="H86" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>354</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>29</v>
+      </c>
+      <c r="D87" t="s">
+        <v>338</v>
+      </c>
+      <c r="E87" t="s">
+        <v>339</v>
+      </c>
+      <c r="F87" t="s">
+        <v>84</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H87" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>357</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>33</v>
+      </c>
+      <c r="D88" t="s">
+        <v>338</v>
+      </c>
+      <c r="E88" t="s">
+        <v>339</v>
+      </c>
+      <c r="F88" t="s">
+        <v>98</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="H88" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>360</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>41</v>
+      </c>
+      <c r="D89" t="s">
+        <v>338</v>
+      </c>
+      <c r="E89" t="s">
+        <v>339</v>
+      </c>
+      <c r="F89" t="s">
+        <v>361</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="H89" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>364</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>49</v>
+      </c>
+      <c r="D90" t="s">
+        <v>338</v>
+      </c>
+      <c r="E90" t="s">
+        <v>339</v>
+      </c>
+      <c r="F90" t="s">
+        <v>84</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="H90" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>367</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>53</v>
+      </c>
+      <c r="D91" t="s">
+        <v>338</v>
+      </c>
+      <c r="E91" t="s">
+        <v>339</v>
+      </c>
+      <c r="F91" t="s">
+        <v>117</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="H91" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>370</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>57</v>
+      </c>
+      <c r="D92" t="s">
+        <v>338</v>
+      </c>
+      <c r="E92" t="s">
+        <v>339</v>
+      </c>
+      <c r="F92" t="s">
+        <v>117</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="H92" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>373</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>69</v>
+      </c>
+      <c r="D93" t="s">
+        <v>374</v>
+      </c>
+      <c r="E93" t="s">
+        <v>375</v>
+      </c>
+      <c r="F93" t="s">
+        <v>326</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="H93" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>378</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>10</v>
+      </c>
+      <c r="D94" t="s">
+        <v>374</v>
+      </c>
+      <c r="E94" t="s">
+        <v>375</v>
+      </c>
+      <c r="F94" t="s">
+        <v>326</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="H94" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>381</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>17</v>
+      </c>
+      <c r="D95" t="s">
+        <v>374</v>
+      </c>
+      <c r="E95" t="s">
+        <v>375</v>
+      </c>
+      <c r="F95" t="s">
+        <v>326</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="H95" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>384</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>21</v>
+      </c>
+      <c r="D96" t="s">
+        <v>374</v>
+      </c>
+      <c r="E96" t="s">
+        <v>375</v>
+      </c>
+      <c r="F96" t="s">
+        <v>326</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="H96" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>387</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>25</v>
+      </c>
+      <c r="D97" t="s">
+        <v>374</v>
+      </c>
+      <c r="E97" t="s">
+        <v>375</v>
+      </c>
+      <c r="F97" t="s">
+        <v>326</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="H97" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>390</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>29</v>
+      </c>
+      <c r="D98" t="s">
+        <v>374</v>
+      </c>
+      <c r="E98" t="s">
+        <v>375</v>
+      </c>
+      <c r="F98" t="s">
+        <v>326</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="H98" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>393</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>33</v>
+      </c>
+      <c r="D99" t="s">
+        <v>374</v>
+      </c>
+      <c r="E99" t="s">
+        <v>375</v>
+      </c>
+      <c r="F99" t="s">
+        <v>326</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="H99" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>396</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>37</v>
+      </c>
+      <c r="D100" t="s">
+        <v>374</v>
+      </c>
+      <c r="E100" t="s">
+        <v>375</v>
+      </c>
+      <c r="F100" t="s">
+        <v>326</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="H100" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>399</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>41</v>
+      </c>
+      <c r="D101" t="s">
+        <v>374</v>
+      </c>
+      <c r="E101" t="s">
+        <v>375</v>
+      </c>
+      <c r="F101" t="s">
+        <v>326</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="H101" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>402</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>45</v>
+      </c>
+      <c r="D102" t="s">
+        <v>374</v>
+      </c>
+      <c r="E102" t="s">
+        <v>375</v>
+      </c>
+      <c r="F102" t="s">
+        <v>326</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="H102" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>405</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>49</v>
+      </c>
+      <c r="D103" t="s">
+        <v>374</v>
+      </c>
+      <c r="E103" t="s">
+        <v>375</v>
+      </c>
+      <c r="F103" t="s">
+        <v>326</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="H103" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>408</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>69</v>
+      </c>
+      <c r="D104" t="s">
+        <v>409</v>
+      </c>
+      <c r="E104" t="s">
+        <v>410</v>
+      </c>
+      <c r="F104" t="s">
+        <v>211</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="H104" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>413</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>10</v>
+      </c>
+      <c r="D105" t="s">
+        <v>409</v>
+      </c>
+      <c r="E105" t="s">
+        <v>410</v>
+      </c>
+      <c r="F105" t="s">
+        <v>361</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="H105" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>416</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>17</v>
+      </c>
+      <c r="D106" t="s">
+        <v>409</v>
+      </c>
+      <c r="E106" t="s">
+        <v>410</v>
+      </c>
+      <c r="F106" t="s">
+        <v>361</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="H106" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>419</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>21</v>
+      </c>
+      <c r="D107" t="s">
+        <v>409</v>
+      </c>
+      <c r="E107" t="s">
+        <v>410</v>
+      </c>
+      <c r="F107" t="s">
+        <v>361</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="H107" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>422</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>10</v>
+      </c>
+      <c r="D108" t="s">
+        <v>423</v>
+      </c>
+      <c r="E108" t="s">
+        <v>424</v>
+      </c>
+      <c r="F108" t="s">
+        <v>98</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="H108" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>427</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>17</v>
+      </c>
+      <c r="D109" t="s">
+        <v>423</v>
+      </c>
+      <c r="E109" t="s">
+        <v>424</v>
+      </c>
+      <c r="F109" t="s">
+        <v>98</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="H109" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>430</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>25</v>
+      </c>
+      <c r="D110" t="s">
+        <v>423</v>
+      </c>
+      <c r="E110" t="s">
+        <v>424</v>
+      </c>
+      <c r="F110" t="s">
+        <v>241</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="H110" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>433</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>29</v>
+      </c>
+      <c r="D111" t="s">
+        <v>423</v>
+      </c>
+      <c r="E111" t="s">
+        <v>424</v>
+      </c>
+      <c r="F111" t="s">
+        <v>98</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="H111" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>436</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>45</v>
+      </c>
+      <c r="D112" t="s">
+        <v>423</v>
+      </c>
+      <c r="E112" t="s">
+        <v>424</v>
+      </c>
+      <c r="F112" t="s">
+        <v>98</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="H112" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>439</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>53</v>
+      </c>
+      <c r="D113" t="s">
+        <v>423</v>
+      </c>
+      <c r="E113" t="s">
+        <v>424</v>
+      </c>
+      <c r="F113" t="s">
+        <v>98</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="H113" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>442</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>57</v>
+      </c>
+      <c r="D114" t="s">
+        <v>423</v>
+      </c>
+      <c r="E114" t="s">
+        <v>424</v>
+      </c>
+      <c r="F114" t="s">
+        <v>84</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="H114" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>445</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>65</v>
+      </c>
+      <c r="D115" t="s">
+        <v>423</v>
+      </c>
+      <c r="E115" t="s">
+        <v>424</v>
+      </c>
+      <c r="F115" t="s">
+        <v>211</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="H115" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>448</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>134</v>
+      </c>
+      <c r="D116" t="s">
+        <v>423</v>
+      </c>
+      <c r="E116" t="s">
+        <v>424</v>
+      </c>
+      <c r="F116" t="s">
+        <v>98</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="H116" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>451</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>138</v>
+      </c>
+      <c r="D117" t="s">
+        <v>423</v>
+      </c>
+      <c r="E117" t="s">
+        <v>424</v>
+      </c>
+      <c r="F117" t="s">
+        <v>98</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="H117" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>454</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>142</v>
+      </c>
+      <c r="D118" t="s">
+        <v>423</v>
+      </c>
+      <c r="E118" t="s">
+        <v>424</v>
+      </c>
+      <c r="F118" t="s">
+        <v>98</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="H118" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>457</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>146</v>
+      </c>
+      <c r="D119" t="s">
+        <v>423</v>
+      </c>
+      <c r="E119" t="s">
+        <v>424</v>
+      </c>
+      <c r="F119" t="s">
+        <v>98</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H119" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>460</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>69</v>
+      </c>
+      <c r="D120" t="s">
+        <v>461</v>
+      </c>
+      <c r="E120" t="s">
+        <v>462</v>
+      </c>
+      <c r="F120" t="s">
+        <v>326</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="H120" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>465</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>10</v>
+      </c>
+      <c r="D121" t="s">
+        <v>461</v>
+      </c>
+      <c r="E121" t="s">
+        <v>462</v>
+      </c>
+      <c r="F121" t="s">
+        <v>326</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="H121" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>468</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>69</v>
+      </c>
+      <c r="D122" t="s">
+        <v>469</v>
+      </c>
+      <c r="E122" t="s">
+        <v>470</v>
+      </c>
+      <c r="F122" t="s">
+        <v>211</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="H122" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>473</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>10</v>
+      </c>
+      <c r="D123" t="s">
+        <v>469</v>
+      </c>
+      <c r="E123" t="s">
+        <v>470</v>
+      </c>
+      <c r="F123" t="s">
+        <v>211</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="H123" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>476</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>17</v>
+      </c>
+      <c r="D124" t="s">
+        <v>469</v>
+      </c>
+      <c r="E124" t="s">
+        <v>470</v>
+      </c>
+      <c r="F124" t="s">
+        <v>211</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="H124" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>479</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>21</v>
+      </c>
+      <c r="D125" t="s">
+        <v>469</v>
+      </c>
+      <c r="E125" t="s">
+        <v>470</v>
+      </c>
+      <c r="F125" t="s">
+        <v>211</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="H125" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>482</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>25</v>
+      </c>
+      <c r="D126" t="s">
+        <v>469</v>
+      </c>
+      <c r="E126" t="s">
+        <v>470</v>
+      </c>
+      <c r="F126" t="s">
+        <v>211</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="H126" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>485</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>69</v>
+      </c>
+      <c r="D127" t="s">
+        <v>11</v>
+      </c>
+      <c r="E127" t="s">
+        <v>486</v>
+      </c>
+      <c r="F127" t="s">
+        <v>13</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="H127" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>489</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>10</v>
+      </c>
+      <c r="D128" t="s">
+        <v>11</v>
+      </c>
+      <c r="E128" t="s">
+        <v>486</v>
+      </c>
+      <c r="F128" t="s">
+        <v>13</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="H128" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>492</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>17</v>
+      </c>
+      <c r="D129" t="s">
+        <v>11</v>
+      </c>
+      <c r="E129" t="s">
+        <v>486</v>
+      </c>
+      <c r="F129" t="s">
+        <v>13</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="H129" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>495</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>21</v>
+      </c>
+      <c r="D130" t="s">
+        <v>11</v>
+      </c>
+      <c r="E130" t="s">
+        <v>486</v>
+      </c>
+      <c r="F130" t="s">
+        <v>13</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="H130" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>498</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>25</v>
+      </c>
+      <c r="D131" t="s">
+        <v>11</v>
+      </c>
+      <c r="E131" t="s">
+        <v>486</v>
+      </c>
+      <c r="F131" t="s">
+        <v>13</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="H131" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>501</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>29</v>
+      </c>
+      <c r="D132" t="s">
+        <v>11</v>
+      </c>
+      <c r="E132" t="s">
+        <v>486</v>
+      </c>
+      <c r="F132" t="s">
+        <v>13</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="H132" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>503</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>33</v>
+      </c>
+      <c r="D133" t="s">
+        <v>11</v>
+      </c>
+      <c r="E133" t="s">
+        <v>486</v>
+      </c>
+      <c r="F133" t="s">
+        <v>13</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="H133" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>506</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>37</v>
+      </c>
+      <c r="D134" t="s">
+        <v>11</v>
+      </c>
+      <c r="E134" t="s">
+        <v>486</v>
+      </c>
+      <c r="F134" t="s">
+        <v>13</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="H134" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>509</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>41</v>
+      </c>
+      <c r="D135" t="s">
+        <v>11</v>
+      </c>
+      <c r="E135" t="s">
+        <v>486</v>
+      </c>
+      <c r="F135" t="s">
+        <v>13</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="H135" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>512</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>45</v>
+      </c>
+      <c r="D136" t="s">
+        <v>11</v>
+      </c>
+      <c r="E136" t="s">
+        <v>486</v>
+      </c>
+      <c r="F136" t="s">
+        <v>13</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="H136" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>515</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>49</v>
+      </c>
+      <c r="D137" t="s">
+        <v>11</v>
+      </c>
+      <c r="E137" t="s">
+        <v>486</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="H137" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>518</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>53</v>
+      </c>
+      <c r="D138" t="s">
+        <v>11</v>
+      </c>
+      <c r="E138" t="s">
+        <v>486</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="H138" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>521</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>57</v>
+      </c>
+      <c r="D139" t="s">
+        <v>11</v>
+      </c>
+      <c r="E139" t="s">
+        <v>486</v>
+      </c>
+      <c r="F139" t="s">
+        <v>13</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="H139" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>524</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>61</v>
+      </c>
+      <c r="D140" t="s">
+        <v>11</v>
+      </c>
+      <c r="E140" t="s">
+        <v>486</v>
+      </c>
+      <c r="F140" t="s">
+        <v>13</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="H140" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>527</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>65</v>
+      </c>
+      <c r="D141" t="s">
+        <v>11</v>
+      </c>
+      <c r="E141" t="s">
+        <v>486</v>
+      </c>
+      <c r="F141" t="s">
+        <v>13</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="H141" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>530</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>69</v>
+      </c>
+      <c r="D142" t="s">
+        <v>11</v>
+      </c>
+      <c r="E142" t="s">
+        <v>531</v>
+      </c>
+      <c r="F142" t="s">
+        <v>13</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="H142" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>534</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>10</v>
+      </c>
+      <c r="D143" t="s">
+        <v>11</v>
+      </c>
+      <c r="E143" t="s">
+        <v>531</v>
+      </c>
+      <c r="F143" t="s">
+        <v>13</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="H143" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>537</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>17</v>
+      </c>
+      <c r="D144" t="s">
+        <v>11</v>
+      </c>
+      <c r="E144" t="s">
+        <v>531</v>
+      </c>
+      <c r="F144" t="s">
+        <v>13</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="H144" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>540</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>21</v>
+      </c>
+      <c r="D145" t="s">
+        <v>11</v>
+      </c>
+      <c r="E145" t="s">
+        <v>531</v>
+      </c>
+      <c r="F145" t="s">
+        <v>13</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="H145" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>543</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>25</v>
+      </c>
+      <c r="D146" t="s">
+        <v>11</v>
+      </c>
+      <c r="E146" t="s">
+        <v>531</v>
+      </c>
+      <c r="F146" t="s">
+        <v>13</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="H146" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>545</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>29</v>
+      </c>
+      <c r="D147" t="s">
+        <v>11</v>
+      </c>
+      <c r="E147" t="s">
+        <v>531</v>
+      </c>
+      <c r="F147" t="s">
+        <v>13</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="H147" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>547</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>33</v>
+      </c>
+      <c r="D148" t="s">
+        <v>11</v>
+      </c>
+      <c r="E148" t="s">
+        <v>531</v>
+      </c>
+      <c r="F148" t="s">
+        <v>13</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="H148" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>550</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>37</v>
+      </c>
+      <c r="D149" t="s">
+        <v>11</v>
+      </c>
+      <c r="E149" t="s">
+        <v>531</v>
+      </c>
+      <c r="F149" t="s">
+        <v>13</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="H149" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>553</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>41</v>
+      </c>
+      <c r="D150" t="s">
+        <v>11</v>
+      </c>
+      <c r="E150" t="s">
+        <v>531</v>
+      </c>
+      <c r="F150" t="s">
+        <v>13</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="H150" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>556</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>45</v>
+      </c>
+      <c r="D151" t="s">
+        <v>11</v>
+      </c>
+      <c r="E151" t="s">
+        <v>531</v>
+      </c>
+      <c r="F151" t="s">
+        <v>13</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="H151" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>559</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>49</v>
+      </c>
+      <c r="D152" t="s">
+        <v>11</v>
+      </c>
+      <c r="E152" t="s">
+        <v>531</v>
+      </c>
+      <c r="F152" t="s">
+        <v>13</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="H152" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>562</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>69</v>
+      </c>
+      <c r="D153" t="s">
+        <v>11</v>
+      </c>
+      <c r="E153" t="s">
+        <v>563</v>
+      </c>
+      <c r="F153" t="s">
+        <v>13</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="H153" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>566</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>10</v>
+      </c>
+      <c r="D154" t="s">
+        <v>11</v>
+      </c>
+      <c r="E154" t="s">
+        <v>563</v>
+      </c>
+      <c r="F154" t="s">
+        <v>13</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="H154" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>569</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>17</v>
+      </c>
+      <c r="D155" t="s">
+        <v>11</v>
+      </c>
+      <c r="E155" t="s">
+        <v>563</v>
+      </c>
+      <c r="F155" t="s">
+        <v>13</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="H155" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>572</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>21</v>
+      </c>
+      <c r="D156" t="s">
+        <v>11</v>
+      </c>
+      <c r="E156" t="s">
+        <v>563</v>
+      </c>
+      <c r="F156" t="s">
+        <v>13</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="H156" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>575</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>25</v>
+      </c>
+      <c r="D157" t="s">
+        <v>11</v>
+      </c>
+      <c r="E157" t="s">
+        <v>563</v>
+      </c>
+      <c r="F157" t="s">
+        <v>13</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="H157" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>577</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>29</v>
+      </c>
+      <c r="D158" t="s">
+        <v>11</v>
+      </c>
+      <c r="E158" t="s">
+        <v>563</v>
+      </c>
+      <c r="F158" t="s">
+        <v>13</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="H158" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>580</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>33</v>
+      </c>
+      <c r="D159" t="s">
+        <v>11</v>
+      </c>
+      <c r="E159" t="s">
+        <v>563</v>
+      </c>
+      <c r="F159" t="s">
+        <v>13</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="H159" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>583</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>37</v>
+      </c>
+      <c r="D160" t="s">
+        <v>11</v>
+      </c>
+      <c r="E160" t="s">
+        <v>563</v>
+      </c>
+      <c r="F160" t="s">
+        <v>13</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="H160" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>586</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>41</v>
+      </c>
+      <c r="D161" t="s">
+        <v>11</v>
+      </c>
+      <c r="E161" t="s">
+        <v>563</v>
+      </c>
+      <c r="F161" t="s">
+        <v>13</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="H161" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>589</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>69</v>
+      </c>
+      <c r="D162" t="s">
+        <v>11</v>
+      </c>
+      <c r="E162" t="s">
+        <v>590</v>
+      </c>
+      <c r="F162" t="s">
+        <v>13</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="H162" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>593</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>10</v>
+      </c>
+      <c r="D163" t="s">
+        <v>11</v>
+      </c>
+      <c r="E163" t="s">
+        <v>590</v>
+      </c>
+      <c r="F163" t="s">
+        <v>13</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="H163" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>596</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>17</v>
+      </c>
+      <c r="D164" t="s">
+        <v>11</v>
+      </c>
+      <c r="E164" t="s">
+        <v>590</v>
+      </c>
+      <c r="F164" t="s">
+        <v>13</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="H164" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>599</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>21</v>
+      </c>
+      <c r="D165" t="s">
+        <v>11</v>
+      </c>
+      <c r="E165" t="s">
+        <v>590</v>
+      </c>
+      <c r="F165" t="s">
+        <v>13</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="H165" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>601</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>25</v>
+      </c>
+      <c r="D166" t="s">
+        <v>11</v>
+      </c>
+      <c r="E166" t="s">
+        <v>590</v>
+      </c>
+      <c r="F166" t="s">
+        <v>13</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="H166" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>604</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>29</v>
+      </c>
+      <c r="D167" t="s">
+        <v>11</v>
+      </c>
+      <c r="E167" t="s">
+        <v>590</v>
+      </c>
+      <c r="F167" t="s">
+        <v>13</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="H167" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>607</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>33</v>
+      </c>
+      <c r="D168" t="s">
+        <v>11</v>
+      </c>
+      <c r="E168" t="s">
+        <v>590</v>
+      </c>
+      <c r="F168" t="s">
+        <v>608</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="H168" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>611</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>37</v>
+      </c>
+      <c r="D169" t="s">
+        <v>11</v>
+      </c>
+      <c r="E169" t="s">
+        <v>590</v>
+      </c>
+      <c r="F169" t="s">
+        <v>13</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="H169" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>614</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>41</v>
+      </c>
+      <c r="D170" t="s">
+        <v>11</v>
+      </c>
+      <c r="E170" t="s">
+        <v>590</v>
+      </c>
+      <c r="F170" t="s">
+        <v>13</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="H170" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>617</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>45</v>
+      </c>
+      <c r="D171" t="s">
+        <v>11</v>
+      </c>
+      <c r="E171" t="s">
+        <v>590</v>
+      </c>
+      <c r="F171" t="s">
+        <v>13</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="H171" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>620</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>69</v>
+      </c>
+      <c r="D172" t="s">
+        <v>11</v>
+      </c>
+      <c r="E172" t="s">
+        <v>621</v>
+      </c>
+      <c r="F172" t="s">
+        <v>13</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="H172" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>624</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>10</v>
+      </c>
+      <c r="D173" t="s">
+        <v>11</v>
+      </c>
+      <c r="E173" t="s">
+        <v>621</v>
+      </c>
+      <c r="F173" t="s">
+        <v>13</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="H173" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>626</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>21</v>
+      </c>
+      <c r="D174" t="s">
+        <v>11</v>
+      </c>
+      <c r="E174" t="s">
+        <v>621</v>
+      </c>
+      <c r="F174" t="s">
+        <v>13</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="H174" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>628</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>25</v>
+      </c>
+      <c r="D175" t="s">
+        <v>11</v>
+      </c>
+      <c r="E175" t="s">
+        <v>621</v>
+      </c>
+      <c r="F175" t="s">
+        <v>13</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="H175" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>631</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>29</v>
+      </c>
+      <c r="D176" t="s">
+        <v>11</v>
+      </c>
+      <c r="E176" t="s">
+        <v>621</v>
+      </c>
+      <c r="F176" t="s">
+        <v>13</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="H176" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>633</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>33</v>
+      </c>
+      <c r="D177" t="s">
+        <v>11</v>
+      </c>
+      <c r="E177" t="s">
+        <v>621</v>
+      </c>
+      <c r="F177" t="s">
+        <v>13</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="H177" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>636</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>37</v>
+      </c>
+      <c r="D178" t="s">
+        <v>11</v>
+      </c>
+      <c r="E178" t="s">
+        <v>621</v>
+      </c>
+      <c r="F178" t="s">
+        <v>13</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="H178" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>639</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>41</v>
+      </c>
+      <c r="D179" t="s">
+        <v>11</v>
+      </c>
+      <c r="E179" t="s">
+        <v>621</v>
+      </c>
+      <c r="F179" t="s">
+        <v>13</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="H179" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>642</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>45</v>
+      </c>
+      <c r="D180" t="s">
+        <v>11</v>
+      </c>
+      <c r="E180" t="s">
+        <v>621</v>
+      </c>
+      <c r="F180" t="s">
+        <v>13</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="H180" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>645</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>49</v>
+      </c>
+      <c r="D181" t="s">
+        <v>11</v>
+      </c>
+      <c r="E181" t="s">
+        <v>621</v>
+      </c>
+      <c r="F181" t="s">
+        <v>13</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="H181" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>647</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>10</v>
+      </c>
+      <c r="D182" t="s">
+        <v>648</v>
+      </c>
+      <c r="E182" t="s">
+        <v>649</v>
+      </c>
+      <c r="F182" t="s">
+        <v>650</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="H182" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>653</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>41</v>
+      </c>
+      <c r="D183" t="s">
+        <v>648</v>
+      </c>
+      <c r="E183" t="s">
+        <v>654</v>
+      </c>
+      <c r="F183" t="s">
+        <v>98</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="H183" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>657</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>49</v>
+      </c>
+      <c r="D184" t="s">
+        <v>648</v>
+      </c>
+      <c r="E184" t="s">
+        <v>654</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H184" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>660</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>10</v>
+      </c>
+      <c r="D185" t="s">
+        <v>661</v>
+      </c>
+      <c r="E185" t="s">
+        <v>662</v>
+      </c>
+      <c r="F185" t="s">
+        <v>211</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="H185" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>665</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>69</v>
+      </c>
+      <c r="D186" t="s">
+        <v>666</v>
+      </c>
+      <c r="E186" t="s">
+        <v>667</v>
+      </c>
+      <c r="F186" t="s">
+        <v>668</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="H186" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>671</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>10</v>
+      </c>
+      <c r="D187" t="s">
+        <v>666</v>
+      </c>
+      <c r="E187" t="s">
+        <v>667</v>
+      </c>
+      <c r="F187" t="s">
+        <v>668</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="H187" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>673</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>69</v>
+      </c>
+      <c r="D188" t="s">
+        <v>674</v>
+      </c>
+      <c r="E188" t="s">
+        <v>675</v>
+      </c>
+      <c r="F188" t="s">
+        <v>211</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="H188" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>678</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>69</v>
+      </c>
+      <c r="D189" t="s">
+        <v>679</v>
+      </c>
+      <c r="E189" t="s">
+        <v>680</v>
+      </c>
+      <c r="F189" t="s">
+        <v>84</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="H189" t="s">
+        <v>682</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>