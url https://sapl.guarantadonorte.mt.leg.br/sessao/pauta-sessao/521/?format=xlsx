--- v0 (2026-05-07)
+++ v1 (2026-06-21)
@@ -63,51 +63,51 @@
   <si>
     <t>Ata da 6° Sessão Ordinária 2026</t>
   </si>
   <si>
     <t>Proposição inclusa na Ordem do Dia</t>
   </si>
   <si>
     <t>Atas nº 10 de 2026</t>
   </si>
   <si>
     <t>Ata da 4° Sessão Extraordinária de 2026</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 2 de 2026</t>
   </si>
   <si>
     <t>Celso Henrique, Zilmar, Alexandre e Demilson - Mesa Diretora</t>
   </si>
   <si>
     <t>Regulamenta o controle de frequencia e o Banco de Horas decorrente da prestação de serviços extraordinários pelo servidores do Poder Legislativo de Guarantã do Norte/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 2 de 2026</t>
   </si>
   <si>
-    <t>Veroni Maria Pansera</t>
+    <t>Celso Henrique,David da Farmácia,Demilson da Páscoa,Irmão Alexandre,Leticia Camargo de Souza,Maria Socorro,Silvio Dutra,Veroni Maria Pansera,Zilmar</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário Guarantanhense ao Senhor Milton Geraldo da Silva.</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>Indicação nº 40 de 2026</t>
   </si>
   <si>
     <t>Veroni Maria Pansera,Maria Socorro,Zilmar</t>
   </si>
   <si>
     <t>Que seja verificada a possibilidade e viabilidade de realização de aterro no terreno localizado entre a UPA e o Centro de Reabilitação (CTR), com a finalidade de destiná-lo à implantação de estacionamento.</t>
   </si>
   <si>
     <t>Indicação nº 41 de 2026</t>
   </si>
   <si>
     <t>Irmão Alexandre</t>
   </si>
   <si>
     <t>Que seja verificada a possibilidade e viabilidade de realização de instalação de redutor de velocidade na Rua Santo Antônio, localizada no Bairro Santa Marta.</t>
   </si>
@@ -471,51 +471,51 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="38.85546875" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="55.7109375" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="136.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="204.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">